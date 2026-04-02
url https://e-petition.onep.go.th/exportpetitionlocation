--- v1 (2026-02-14)
+++ v2 (2026-04-02)
@@ -12,94 +12,265 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1005">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1046">
   <si>
     <t>เรื่อง</t>
   </si>
   <si>
     <t>จังหวัด ที่ร้องเรียน</t>
   </si>
   <si>
     <t>อำเภอ/เขต ที่ร้องเรียน</t>
   </si>
   <si>
     <t>ตำบล/แขวง ที่ร้องเรียน</t>
   </si>
   <si>
     <t>รหัสไปรษณีย์ ที่ร้องเรียน</t>
   </si>
   <si>
     <t>ละติจูด ที่ร้องเรียน</t>
   </si>
   <si>
     <t>ลองจิจูด ที่ร้องเรียน</t>
   </si>
   <si>
+    <t>[ด่วนที่สุด] ร้องขอพิสูจน์เขตทางซอยหัวหมาก9 และขอให้หน่วยงานกลางประสานส่งต่อข้อมูลเนื่องจากระบบอีเมล กทม. มีปัญหา ถูกตีกลับ/ส่งไม่ถึง (อ้างถึงเลขรับ 1111: นร02680056297)</t>
+  </si>
+  <si>
+    <t>กรุงเทพมหานคร</t>
+  </si>
+  <si>
+    <t>เขตบางกะปิ</t>
+  </si>
+  <si>
+    <t>ร้องเรียนการฝ่าฝืนมาตรการตามรายงาน EIA</t>
+  </si>
+  <si>
+    <t>เขตดินแดง</t>
+  </si>
+  <si>
+    <t>รัชดาภิเษก</t>
+  </si>
+  <si>
+    <t>[ด่วนที่สุด/สำคัญมาก] หนังสือคัดค้านถาวรและหลักฐาน EIA เท็จพิกัดซอยหัวหมาก 9 (รายงาน EIA เลขที่ 256902-33) — คำสั่งระงับยับยั้งและคัดค้านทุกขั้นตอนการพิจารณา/อนุมัติ/อนุญาต ทุกระดับชั้น(ขอให้ทุกหน่วยงานในช่อง To แจ้งจ้เลขลงรับหนังสือกลับโดยด่วน)</t>
+  </si>
+  <si>
+    <t>ร้องเรียนการปฏิบัติหน้าที่ของเจ้าหน้าที่กลุ่มบริหารทรัพยากรบุคคล</t>
+  </si>
+  <si>
+    <t>ได้รับผลกระทบจากโครงการคอนโดมิเนียมไลฟ์ สุขุมวิท–พระราม 4 กรุงเทพฯ</t>
+  </si>
+  <si>
+    <t>เขตคลองเตย</t>
+  </si>
+  <si>
+    <t>พระโขนง</t>
+  </si>
+  <si>
+    <t>ขอให้พิจารณาทบทวนและเพิกถอนรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อม โครงการนิคมอุตลาหกรรม ซีพีจีซี ของบริษัท ซีจี คอร์เปอเรชั่น จำกัด และการนิคมอุดลาหกรรมแห่งประเทศไทย (กนอ.) ตั้งอยู่ที่ ตำบลมาบข่า อำเภอนิคมพัฒนา และตำบลหนองละลอก อำเภอบ้านค่าย จังหวัดระยอง</t>
+  </si>
+  <si>
+    <t>ระยอง</t>
+  </si>
+  <si>
+    <t>นิคมพัฒนา</t>
+  </si>
+  <si>
+    <t>มาบข่า</t>
+  </si>
+  <si>
+    <t>บ้านค่าย</t>
+  </si>
+  <si>
+    <t>หนองละลอก</t>
+  </si>
+  <si>
+    <t>คัดค้านเชิงพิกัดที่ดินถาวรและข้อเรียกร้องเกณฑ์ตัดสินเด็ดขาดด้านความปลอดภัยกู้ภัย (Worst-Case Scenario)</t>
+  </si>
+  <si>
+    <t>[ยืนยันเจตจำนงเด็ดขาด] ขอให้แทรกแซงคัดค้านระงับและเพิกถอนรายงาน EIA (256902-33) และใบอนุญาตทุกประเภท – อ้างอิงเลขศูนย์ 1111 รหัสเรื่อง: นร02680056297</t>
+  </si>
+  <si>
+    <t>ขอคัดสำเนารายงาน EIA รวมทั้งขอคัดค้านขอให้เพิกถอนและขอให้ระงับการดำเนินการใดๆที่เกี่ยวข้องกับการพิจารณา EIA (เลขรายงาน 256902- 33) โครงการ "เดอะ วันพลัส เอส นายน์ ศรีกรีฑา สเตชั่น" / อ้างถึงเลขรับ สผ. ที่ (ลับ) 29 ลงวันที่ 10 มีนาคม 2569</t>
+  </si>
+  <si>
+    <t>[อัปเดตหลักฐานชี้ขาดด่วนที่สุด] ส่งหลักฐานกายภาพถนนและสถานะคัดค้านเพิ่มเติม “โครงการ เดอะ วันพลัส เอส นายน์ ศรีกรีฑา สเตชั่น” (เลขรายงาน EIA: 256902-33)</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณจิรวัฒน์ จวงตะขบ) (18)</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณเกษินี ชุ่มชาติ) (17)</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณศรายุทธ บำรุงสุข) (16)</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ  (คุณวันวิสา มากุล) (15)</t>
+  </si>
+  <si>
+    <t>ร้องเรียนให้ตรวจสอบกระบวนการมีส่วนร่วมของประชาชน (PP๑) โครงการThe Muve ซอยพหลโยธิน ๓๗</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ  (คุณวรารัตน์ พอกพูน) (14)</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณธนพร เบญจสวัสดิ์) (13)</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณอิทธบูรณ์ ชวาลา) (12)</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ  (คุณเตือนใจ เหล่าหวายนอก) (11)</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณนุชนาถ จุลสวัสดิ์) (10)</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณศศิธร ศรีชาติ) (9)</t>
+  </si>
+  <si>
+    <t>การปฏิรูปประเทศ คำร้องจากแอปพิเคชันทางรัฐ</t>
+  </si>
+  <si>
+    <t>หนังสือคัดค้านการให้ความเห็นชอบรายงาน EIA และขอให้หน่วยงานมีคําสั่งทบทวน/แก่ไขเงื่อนไข/ระงับการดำเนินการบางส่วน หรือทั้งหมด จนกว่าจะจัดทำ "มาตรการป้องกัน-ตรวจวัด-เยียวยา-หลักประกันทางการเงิน"ที่พิสูจน์ได้ ตรวจสอบได้ และบังคับใช้ได้จริง</t>
+  </si>
+  <si>
+    <t>หนังสือคัดค้านการให้ความเห็นชอบรายงาน EIA และขอให้หน่วยงานมีคําสังทบทวน/แก่ไขเงื่อนไข/ระงับการดำเนินการบางส่วน หรือทั้งหมด จนกว่าจะจัดทำ "มาตรการป้องกัน-ตรวจวัด-เยียวยา-หลักประกันทางการเงิน"ที่พิสูจน์ได้ ตรวจสอบได้ และบังคับใช้ได้จริง</t>
+  </si>
+  <si>
+    <t>เขตคลองสาน</t>
+  </si>
+  <si>
+    <t>บางลำภูล่าง</t>
+  </si>
+  <si>
+    <t>ขอความกรุณาให้พิจารณาอย่างรอบคอบถึงผลกระทบอย่างรุนแรงที่จะเกิดขึ้นโดยตรงและโดยอ้อมต่อที่ดินข้างเคียงและชุมชนของโครงการก่อสร้างตึก 8 ชั้น โครงการเพลิน เพลิน คอนโดมิเนียม ราชพฤกษ์-ปิ่นเกล้า3</t>
+  </si>
+  <si>
+    <t>นนทบุรี</t>
+  </si>
+  <si>
+    <t>ขอปฎิเสธการแก้ไขปัญหาเรื่องร้องเรียนจากการได้ รับผลกระทบจากการก่อสร้างอาคารสำนักงาน นโยบายและทรัพยากรธรรมชาติและสิ่งแวดล้อม</t>
+  </si>
+  <si>
+    <t>คัดค้านรายงาน EIA และสอบถามความคืบหน้ากระบวนการจัดทำและการอนุมัติเห็นชอบรายงาน EIA</t>
+  </si>
+  <si>
+    <t>ส่งหลักฐานภาพถ่ายเชิงประจักษ์เพิ่มเติมและคัดค้านกรณีการบิดเบือนข้อเท็จจริงทางเข้า-ออกโครงการ เดอะ วันพลัส เอส นายน์ฯ  (อ้างถึงเลขรับ สผ. ที่ 138)</t>
+  </si>
+  <si>
+    <t>หนังสือร้องเรียนกรณีระบบบำบัดน้ำเสียก่อสร้างไม่เป็นไปตามแบบที่ยื่นรายงาน EIA โดยบริษัท พฤกษา เรียลเอสเตท ส่งผลให้คุณภาพน้ำทิ้งไม่ผ่านมาตรฐาน</t>
+  </si>
+  <si>
+    <t>ตรวจสอบเรื่องร้องเรียน กรณี หนังสือคัดค้านอย่างเป็นทางการต่อโครงการอาคารชุดสูง 53 ชั้น "Soondri Wongamat"</t>
+  </si>
+  <si>
+    <t>ชลบุรี</t>
+  </si>
+  <si>
+    <t>ขอให้ตรวจสอบและแก้ไขห้องชุดที่ไม่ได้รับความเห็นชอบตามรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อมจากสำนักงานนโยบายและแผนทรัพยากรธรรมชาติและสิ่งแวดล้อม (สผ.) ครั้งที่ 2</t>
+  </si>
+  <si>
+    <t>เชียงใหม่</t>
+  </si>
+  <si>
+    <t>เมืองเชียงใหม่</t>
+  </si>
+  <si>
+    <t>สุเทพ</t>
+  </si>
+  <si>
+    <t>ขอให้ตรวจสอบและแก้ไขห้องชุดที่ไม่ได้รับความเห็นชอบตามรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อมจากสำนักงานนโยบายและแผนทรัพยากรธรรมชาติและสิ่งแวดล้อม (สผ.)</t>
+  </si>
+  <si>
+    <t>ได้รับผลกระทบจากกรณีการก่อสร้างอาคาร สผ.</t>
+  </si>
+  <si>
+    <t>เขตพญาไท</t>
+  </si>
+  <si>
+    <t>พญาไท</t>
+  </si>
+  <si>
+    <t>แจ้งเบาะแสขอให้พิจารณาทบทวน/ตรวจสอบ EIA โครงการนิคมอุตสาหกรรมซีพีจีซี จ.ระยอง</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณเพ็ญโพยม บางศรี)  (8)</t>
+  </si>
+  <si>
+    <t>ขอแสดงจุดยืนคัดค้านไม่เห็นด้วยกับโครงการเพิ่มประมาณน้ำต้นทุนเขื่อนภูมิพล (แนวผันน้ำยวม) ขอให้เพิกถอนรายงานการประเมินผลกระทบสิ่งแวดล้อม และยุติการดำเนินการทุงโครงการที่เกี่ยวข้อง</t>
+  </si>
+  <si>
+    <t>แม่ฮ่องสอน</t>
+  </si>
+  <si>
+    <t>รายงานไม่ปฏิบัติตามมาตรการป้องกันผลกระทบสิ่งแวดล้อมและมติที่ประชุมและให้ข้อมูลเพิ่มเติม (โครงการ Medical Hub มช.) (6)</t>
+  </si>
+  <si>
+    <t>แจ้งคอนโด ไลฟ์สุขุมวิทพระราม 4 ที่กำลังก่อสร้าง สร้างความเสียงดังและหากสร้างเสร็จจะมีผลกระทบ</t>
+  </si>
+  <si>
     <t>เสนอให้มีการศึกษาผลกระทบสิ่งแวดล้อมท่อส่งน้ำมันดิบของบริษัท สตาร์ ปิโตรเลียม รีไฟน์นิ่ง จำกัด (มหาชน)</t>
   </si>
   <si>
-    <t>ระยอง</t>
-[...1 lines deleted...]
-  <si>
     <t>ขอส่งเรื่องร้องเรียนกรณีการปล่อย VOCs ในรูปอัตราการระบาย (Loading) จากโรงงานอุตสาหกรรมเคมีและเร่งรัดการจัดทำข้อมูลแหล่งกำเนิดมลพิษอย่างรอบด้านตามมาตรา 60 แห่งพระราชบัญญัติส่งเสริมและรักษาคุณภาพสิ่งสิ่งแวดล้อมแห่งชาติ พ.ศ.2535 เพื่อใช้เป็นตัวชี้วัดในการประเมินเพื่อยกเลิกเขตควบคุมมลพิษ เร่งรัดให้มีการประเมินผลกระทบสิ่งแวดล้อมระดับยุทธศาสตร์ (SEA) (จังหวัดระยอง) และปัญหาและข้อเสนอต่อคณะกรรมาธิการฯ 12 ข้อ</t>
   </si>
   <si>
     <t>ได้รับความเดือดร้อนเกี่ยวกับการก่อสร้างที่ก่อให้เกิดปัญหาต่อที่พักอาศัยและสุขภาพ (ฝุ่นละออง,เสียง) โครงการปรับปรุงภูมิทัศน์คลองผดุงกรุงเกษม (เขตสัมพันธวงศ์ กรุงเทพฯ)</t>
   </si>
   <si>
-    <t>กรุงเทพมหานคร</t>
+    <t>ได้รับผลกระทบจากกรณีการก่อสร้างอาคารใหม่สำนักงานนโยบายและแผนทรัพยากรธรรมชาติและสิ่งแวดล้อม</t>
   </si>
   <si>
     <t>ขอคัดค้านคำขอประทานบัตรเหมืองแร่ (โครงการเหมืองแร่หินอุตสาหกรรมชนิดหินแกรนิตของ บ. ศิลาสานนท์ จก. จ.ชลบุรี)</t>
   </si>
   <si>
-    <t>ชลบุรี</t>
-[...1 lines deleted...]
-  <si>
     <t>ขอคัดค้านคำขอประทานบัตรเหมืองแร่ (โครงการหมืองแร่หินอุตสาหกรรมชนิดหินแกรนิตของ บ. ฟาฮาร่า จก. จ.ชลบุรี)</t>
   </si>
   <si>
     <t>Auto Parking ของโครงการ MODIZ RATCHADA 32 เจ้าของโครงการบริษัทเอสเตทคิว (จำกัด) ทำงานเสียงดังมากประกอบกับสั่นสะเทือนรบกวนการพักผ่อนอย่างผาสุก ของผู้พักอาศัยบริเวณใกล้เคียง เขตจตุจักร กรุงเทพฯ</t>
   </si>
   <si>
     <t>ขอคัดค้านเพิ่มเติมการขออนุญาตก่อสร้างอาคารชุดโครงการ เซ็นทรัล พาร์ค เรสซิเดนซ์</t>
   </si>
   <si>
     <t>เขตบางรัก</t>
   </si>
   <si>
     <t>สีลม</t>
   </si>
   <si>
     <t>ขอส่งเรื่องร้องทุกข์และข้อเสนอแนะจากโครงการสมาชิกวุฒิสภาพบประชาชน กลุ่มภาคกลาง (ตอนล่าง)</t>
   </si>
   <si>
     <t>สมุทรปราการ</t>
   </si>
   <si>
     <t>พระประแดง</t>
   </si>
   <si>
     <t>บางกะเจ้า</t>
@@ -107,62 +278,50 @@
   <si>
     <t>ขอคัดค้านแนวเส้นทางการก่อสร้างรถไฟใต้ดินสายตลิ่งชัน-ศูนย์วัฒนธรรม แนวทางเลือกที่ 2</t>
   </si>
   <si>
     <t>เขตดุสิต</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบการปฏิบัติตามมาตรการ EIA</t>
   </si>
   <si>
     <t>เขตประเวศ</t>
   </si>
   <si>
     <t>ดอกไม้</t>
   </si>
   <si>
     <t>พื้นที่สีเขียวไม่ตรงกับที่โฆษณาและแบบ EIA ที่แสดงในเว็บไซต์</t>
   </si>
   <si>
     <t>เขตจตุจักร</t>
   </si>
   <si>
     <t>จอมพล</t>
   </si>
   <si>
-    <t>ขอให้ตรวจสอบและแก้ไขห้องชุดที่ไม่ได้รับความเห็นชอบตามรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อมจากสำนักงานนโยบายและแผนทรัพยากรธรรมชาติและสิ่งแวดล้อม (สผ.)</t>
-[...10 lines deleted...]
-  <si>
     <t>คัดค้านการขอ EIA คอนโดมิเนียม มิวนิค เจริญกรุง เขตบางคอแหลม กรุงเทพฯ</t>
   </si>
   <si>
     <t>เขตบางคอแหลม</t>
   </si>
   <si>
     <t>วัดพระยาไกร</t>
   </si>
   <si>
     <t>แจ้งการทำงานเกินเวลาของโครงการ Moxy Bangkok Silom</t>
   </si>
   <si>
     <t>คัดค้านการการขอ EIA คอนโดมิเนียมนิวนิค เจริญกรุง เขตบางคอแหลม กรุงเทพฯ</t>
   </si>
   <si>
     <t>การขอคัดค้านการก่อสร้างคอนโดมิเนียม โครงการราชเทวี บริษัท แสนสิริ จำกัด (มหาชน) (บริษัทฯ) แขวงพญาไท เเขตราชเทวี กรุงเทพฯ</t>
   </si>
   <si>
     <t>ร้องเรียนโครงการ มารูน รัชดา (MAROON RATCHADA) (แขวงจันทเกษม เขตจตุจักร กรุงเทพฯ)</t>
   </si>
   <si>
     <t>คัดค้านการขอ EIA คอนโมิเนียมนิวนิค เจริญกรุง เขตบางคอแหลม กรุงเทพฯ</t>
   </si>
   <si>
     <t>ถวายฎีการ้องทุกข์ขอให้ยกเลิกการสร้างโรงไฟฟ้าจากพลังงานขยะ อำเภอโนนไทย</t>
@@ -194,125 +353,110 @@
   <si>
     <t>สุราษฎร์ธานี</t>
   </si>
   <si>
     <t>ขอให้ชะลอการพิจารณาเรื่องรายงานผลกระทบสิ่งแวดล้อมของโครงการสำรวจและออกแบบทางหลวงขนาด 4 ช่องจราจร บนทางหลวงแผ่นดินหมายเลข 348 อำเภอตาพระยา จังหวัดสระแก้ว - อำเภอโนนดินแดง จังหวัดบุรีรัมย์ ไว้ก่อนจนกว่าการพิจารณาแก้ไขปัญหาดังกล่าวนี้จะได้ข้อยุติ</t>
   </si>
   <si>
     <t>สระแก้ว</t>
   </si>
   <si>
     <t>ขอคัดค้านการสร้าง โนเบิล สุขุมวิท 30</t>
   </si>
   <si>
     <t>คัดค้านโครงการก่อสร้างอาคารชุด Chapter Prasarnmit ของบริษัท พฤกษา เรียลเอสเตท จำกัด (มหาชน)</t>
   </si>
   <si>
     <t>สรุปข้อมูลเรื่องร้องเรียนร้องทุกข์ ณ ศูนย์ดำรงธรรม (ส่วนหน้า) จากการลงพื้นที่ตรวจราชการของนายกรัฐมนตรีและคณะ ณ จังหวัดสมุทรสงคราม</t>
   </si>
   <si>
     <t>สมุทรสงคราม</t>
   </si>
   <si>
     <t>ขอให้พิจารณาบทบทวนโครงการเพิ่มประมาณน้ำต้นทุนให้เขื่อนภูมิพล แนวส่งน้ำยวม-เงา- เมย-สาละวิน</t>
   </si>
   <si>
-    <t>แม่ฮ่องสอน</t>
-[...1 lines deleted...]
-  <si>
     <t>ขอคัดค้านการก่อสร้างถนนต่อจากสะพานข้ามแม่น้ำเจ้าพระยาบริเวณสนามบินน้ำ จ.นนทบุรี</t>
   </si>
   <si>
-    <t>นนทบุรี</t>
-[...1 lines deleted...]
-  <si>
     <t>ขอความเห็นต่อการแสดงจุดยืนคัดค้านไม่เห็นด้วยกับโครงการเพิ่มปริมาณน้ำต้นทุนเขื่อนภูมิพล (แนวผันน้ำยวม)</t>
   </si>
   <si>
     <t>ข้อร้องเรียนคำขอประทานบัตรที่ 4/2564 ของห้างหุ้นส่วนจำกัด โรงงานโม่บดหินมุ่งเจริญ</t>
   </si>
   <si>
     <t>สุรินทร์</t>
   </si>
   <si>
     <t>ร้องทุกข์กล่าวโทษบริษัท ซีเอ็มเอส เอ็นจิเนียริ่ง แอนด์ แมเนจเม้นท์ จำกัด (CMS) และพวก ผู้ได้รับสิทธิการศึกษาจัดทำรายงานการประเมินผลกระทบสิ่งแวดล้อม จงใจไม่ยิดหลักธรรมาภิบาลงานรับจ้างศึกษา EIA โครงการอีโค่ซังทัวรี่รีสอร์ท (Eco Sanctuary Resort) นาจอมเทียน จ.ชลบุรี ปกปิดข้อเท็จจริงที่เป็นสาระสำคัญไม่ซื่อสัตว์สุจริตต่อวิชาชีพ ไม่ยิดหลักวิชาการ ขาดความโปร่งใสและบิดเบือนข้อเท็จจริง เป็นเหตุให้ข้าพเจ้าได้รับความเดือดร้อน เสียหาย และเสื่อมเสียชื่อเสียง</t>
   </si>
   <si>
     <t>การคัดค้านนรายงานวิเคราะห์ผลกระทบสิ่งแวดล้อม (EIA) และการก่อสร้างโครงการ มิวนีค เจริญกรุง</t>
   </si>
   <si>
     <t>การคัดค้านนรายงานวิเคราะห์ผลกระทบสิ่งแวดล้อม (EIA) โครงการ Munig เจริญกกรุง</t>
   </si>
   <si>
     <t>การคัดค้านรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อม (EIA) โครงการ Muniq เจริญกรุง</t>
   </si>
   <si>
     <t>คัดค้านรายงานการวิเคราะห์ผลกระมบสิ่งแวดล้อม (EIA) และการก่อสร้างโครงการ มิวนีค เจริญกรุง (Muniq Charoenkrung)</t>
   </si>
   <si>
     <t>ขอคัดค้านการจัดประชุมรัปฟังความคิดเห็นของประชาชน ครั้งที่ 1 เพื่อพัฒนาโครงการก่อสร้าง โนเบิล สุขุมวิท 30 ความสูง 55 ชั้น</t>
   </si>
   <si>
-    <t>เขตคลองเตย</t>
-[...1 lines deleted...]
-  <si>
     <t>คลองตัน</t>
   </si>
   <si>
     <t>ปัญหาโครงการมิวนีค เจริญกรุง</t>
   </si>
   <si>
     <t>คัดค้านโครงการก่อสร้างขยายถนนและสะพานบนทางหลวงหมายเลข 345 ช่วงแยกบางบัวทอง-แยกบางคูวัด</t>
   </si>
   <si>
     <t>ร้องเรียน และคัดค้านการออกแบบทางหลวง 4 ช่อง จราจร บนทางหลวงหมายเลข 345 ช่วงแยกบางบัวทอง-แยกบางคูวัด</t>
   </si>
   <si>
     <t>โครงการ Life สุขุมวิท-พระราม 4 บดบังวิสัยทัศน์วิวเมืองของคอนโดแอสปายสุขุมวิท-พระราม4 การก่อสร้างของโครงการ Life ส่งผลกระทบต่อสุขภาพและการพักอยู่อาศัยของเจ้าของร่วมในคอนโดแอสปายสุขุมวิท-พระราม 4</t>
   </si>
   <si>
-    <t>พระโขนง</t>
-[...1 lines deleted...]
-  <si>
     <t>คัดค้านตำแหน่งหม้อแปลงไฟฟ้า (1)</t>
   </si>
   <si>
     <t>ร้องเรียนโครงการ AIP2 SILOM กรณีการดำเนินการประชาพิจารณ์โดยละเลยการทักท้วงด้านความปลอดภัย และกรณีที่มีการเปิดเผยข้อมูลผู้เข้าประชุมรับฟังความคิดเห็น จัดโดย บริษัทมิตรสิ่งแวดล้อม จำกัด เกี่ยวกับโครงการ A I P 2 สีลม</t>
   </si>
   <si>
     <t>การก่อสร้างคอนโดมิวนิค เจริญกรุง ส่งผลกระทบ</t>
   </si>
   <si>
     <t>คัดค้านตำแหน่งหม้อแปลงไฟฟ้า (2)</t>
   </si>
   <si>
     <t>ขอคัดค้านโครงการคอนโด มิวนีค เจริญกรุง</t>
   </si>
   <si>
-    <t>เขตบางกะปิ</t>
-[...1 lines deleted...]
-  <si>
     <t>หัวหมาก</t>
   </si>
   <si>
     <t>ที่ดินข้างเคียงมีการขุดเจาะสำรวจดินและอาจจะมีการก่อสร้างอาคารสูง</t>
   </si>
   <si>
     <t>ขอส่งเรื่องร้องเรียน กรณี ขอให้พิจารณาการทำลายสิ่งแวดล้อมในแม่น้ำปิงของหน่วยงานรัฐ</t>
   </si>
   <si>
     <t>กำแพงเพชร</t>
   </si>
   <si>
     <t>เมืองกำแพงเพชร</t>
   </si>
   <si>
     <t>เทพนคร</t>
   </si>
   <si>
     <t>ตรวจสอบการใช้แนวเขตที่ดินขัด พ.ร.บ. ควบคุมอาคาร เสนอความกว้างถนนเข้าสู่โครงการ Naam Hotel ที่ บจก. ไทไทวิศวกร จัดทำรายงานให้แก่ บจก. มีนำ ฟอรัม</t>
   </si>
   <si>
     <t>ร้องเรียนการไม่ปฏิบัติตามมาตรการที่กำหนดใน EIA การไม่ยอมรับการแจ้งการทำงานเกินเวลากำหนด และการไม่ปฏิบัติตามข้อตกลงกับเพื่อนบ้าน ของโครงการ AYANA Heights</t>
   </si>
   <si>
     <t>ภูเก็ต</t>
@@ -512,56 +656,50 @@
   <si>
     <t>ข้อคัดค้านต่อรายงาน EIA ฉบับร่าง โครงการ Haart ba BOTANICA ระยะ (A , B2 ,B3) ซึ่งตั้งอยู่ติดกับโครงการไทรตาลวิลล่าส์ (โฉลดที่ดินเลขที่ 17650)</t>
   </si>
   <si>
     <t>ร้องเรียนคัดค้าน ขอเพิกถอน มติเห็นชอบของคณะอนุกรรมการอนุรักษ์และพัฒนาเมืองเก่าสุรินทร์ ครั้งที่ 1/2566 กรณีการสร้างบ้านพักอาศัยของบุคลากรศาลแขวงสุรินทร์ให้การประชุมเป็นโมฆะ (4)</t>
   </si>
   <si>
     <t>ได้รับผลกระทบจากโครงการอาคารชุดพักอาศัย เดอะ วันพลัส เอส นายน์ ศรีกรีฑา สเตชั่น เขตบางกะปิ กทม.</t>
   </si>
   <si>
     <t>Overdue Response to Urgent Rejection of Proposed Remedial Designsand Demand for Competent Reinstatement and Repair Plan dated 10th November 2025</t>
   </si>
   <si>
     <t>Riviera Palm Beach Development Wongamat Beach Pattaya</t>
   </si>
   <si>
     <t>นครสวรรค์</t>
   </si>
   <si>
     <t>ขอให้ดำเนินการควบคุมการติดตั้งคอมเพลสเซอร์คอยล์ร้อนจำนวน 87 เครื่อง ซึ่งการติดตั้งโดยหันหน้ากากมายังบ้านเลขที่ 15/1 ซอยภูมิจิตร ระยะห่างจากบ้านเพียง 11 เมตร</t>
   </si>
   <si>
     <t>ติดตามการได้รับผลกระทบจากการก่อสร้างอาคารสำนักงานนโยบายและแผนทรัพยากรธรรมชาติและสิ่งแวดล้อม เขตพญาไท กรุงเทพฯ</t>
   </si>
   <si>
-    <t>เขตพญาไท</t>
-[...4 lines deleted...]
-  <si>
     <t>ขอคัดค้านการก่อสร้้างเขื่อนกันคลื่นในทะเลของสำนักการระบายน้ำ กรุงเทพมหานคร</t>
   </si>
   <si>
     <t>เขตบางขุนเทียน</t>
   </si>
   <si>
     <t>แสมดำ</t>
   </si>
   <si>
     <t>Urgent Rejection of Proposed Remedial Dsigns and Demand for acompetent Reinstatement and Rpair Plan Following Landslides of October 31 and November 5, 2025</t>
   </si>
   <si>
     <t>ขอให้สั่งปิดเหมืองแร่ทองคำของบริษัท อัครา รีซอร์สเซส จำกัด (มหาชน) และคัดค้านการทำประชาคมหมู่บ้านรอบเหมืองแร่ทองคำพื้นที่จังหวัดพิจิตรและเพชรบูรณ์</t>
   </si>
   <si>
     <t>ทับคล้อ</t>
   </si>
   <si>
     <t>Formal Complaint Regarding Illegal Construction, Criminal Damage, and Catastrophic Landslides at the SUNHILLS Development Site</t>
   </si>
   <si>
     <t>ขอให้ชี้แจงข้อเท็จจริง</t>
   </si>
   <si>
     <t>บ้านฉาง</t>
@@ -587,53 +725,50 @@
   <si>
     <t>ด่านขุนทด</t>
   </si>
   <si>
     <t>ติดตามเร่งรัด ผลการพิจารณาทบทวนมติเห็นชอบ EIA โครงการ มัลเบอร์รี่ โกรฟ สุขุมวิท 65</t>
   </si>
   <si>
     <t>เขตวัฒนา</t>
   </si>
   <si>
     <t>ขอให้เพิกถอนประกาศกระทรวงทรัพยากรธรรมชาติและสิ่งแวดล้อม</t>
   </si>
   <si>
     <t>ขอรับการสนับสนุนงบประมาณจากสำนักงานนโยบายและแผนทรัพยากรธรรมชาติและสิ่งแวดล้อม</t>
   </si>
   <si>
     <t>ร้องขอให้ตรวจสอบความถูกต้องโครงการ PITI SUKHUMVIT 101</t>
   </si>
   <si>
     <t>เร่งรัดให้ตอบข้อสอบถามโครงการถนนที่ต้องจัดทำรายงานการประเมินผลกระทบสิ่งแวดล้อม</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบเพื่อให้ปรากฎข้อเท็จจริงและบังคับใช้กฎหมายโดยเคร่งครัด</t>
   </si>
   <si>
-    <t>บ้านค่าย</t>
-[...1 lines deleted...]
-  <si>
     <t>คัดค้านมติคณะอนุกรรมการอนุรักษ์และพัฒนาเมืองเก่าน่าน</t>
   </si>
   <si>
     <t>น่าน</t>
   </si>
   <si>
     <t>ขอแสดงเจตนารมณ์คัดค้านการขอประทานบัตรทำเหมืองแร่หินอ่อน ตามคำขอที่ ๔/๒๕๕๖ ของนายฉัตรเทพ จุโลทัย ในพื้นที่ ต.หมูสี อ.ปากช่อง จ.นครราชสีมา</t>
   </si>
   <si>
     <t>ปากช่อง</t>
   </si>
   <si>
     <t>ข้อสังเกตและคำขอคัดค้านในรายงานการประเมินผลกระทบในสิ่งแวดล้อม (EIA)</t>
   </si>
   <si>
     <t>ขอคัดค้านโครงการก่อสร้างอ่างเก็บน้ำคลองมะเดื่อ</t>
   </si>
   <si>
     <t>นครนายก</t>
   </si>
   <si>
     <t>เมืองนครนายก</t>
   </si>
   <si>
     <t>มาตรการควบคุมงานก่อสร้างและมาตรการเมื่อเปิดใช้อาคาร</t>
@@ -719,53 +854,50 @@
   <si>
     <t>ชำนิ</t>
   </si>
   <si>
     <t>หนองปล่อง</t>
   </si>
   <si>
     <t>ขอให้มีการตรวจสอบการดำเนินโครงการเหมืองแร่โปแตซ ของบริษัท ไทยคาลิ จำกัด</t>
   </si>
   <si>
     <t>ขอให้มีการตรวจสอบพฤติกรรมของเจ้าหน้าที่สำนักงานนโยบายและแผนทรัพยากรธรรมชาติและสิ่งแวดล้อม และคณะกรรมการผู้ชำนาญการพิจารณารายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อม ที่มีพฤติกรรมเข้าข่ายการละเว้นการปฏิบัติหน้าที่โดยมิชอบ และดำเนินมาตรการลงโทษอย่างถึงที่สุด</t>
   </si>
   <si>
     <t>ตรวจสอบเอกสารร้องเรียนจากการพัฒนาโครงการ เดอะสเตจ รัชดา-ห้วยขวาง (THE STAGE RATCHADA-HUAI KHWANG)</t>
   </si>
   <si>
     <t>เขตห้วยขวาง</t>
   </si>
   <si>
     <t>คัดค้านการขยายระยะเวลาการใช้บังคับประกาศกระทรวงทรัพยากรธรรมชาติและสิ่งแวดล้อม เรื่อง กำหนดเขตพื้นที่และมาตรการคุ้มครองสิ่งแวดล้อม จ.พังงา พ.ศ. ๒๕๕๙</t>
   </si>
   <si>
     <t>ขอทราบความเห็นเรื่องบ่อหน่วงน้ำโครงการ RTWO จากสำนักงานนโยบายและแผนทรัพยากรธรรมชาติและสิ่งแวดล้อม</t>
   </si>
   <si>
-    <t>เขตคลองสาน</t>
-[...1 lines deleted...]
-  <si>
     <t>ขอชี้แจงเพิ่มเติมประกอบการคัดค้านการจัดทำรายงานการประเมินผลกระทบสิ่งแวดล้อมโครงการโรงงานผลิตน้ำตาล ของบริษัท น้ำตาลนิวกว้างสุ้นหลี จำกัด</t>
   </si>
   <si>
     <t>ขอยื่นตรวจสอบประเด็น EIA เพิ่มเติม ๑๕ ประเด็น ดังเอกสารที่แนบมา (ยื่นเพิ่มเติมรอบที่ ๒)</t>
   </si>
   <si>
     <t>การคัดค้านการขอประทานบัตรเหมืองแร่แบไรต์ที่ จังหวัดแพร่</t>
   </si>
   <si>
     <t>แพร่</t>
   </si>
   <si>
     <t>ส่งเรื่องร้องเรียนของนายมนตรี จันทวงศ์ ราษฎรจังหวัดเชียงใหม่ เรื่อง ขอวิเคราะห์ผลกระทบด้านสังคมและสิ่งแวดล้อม ในโครงการโรงไฟฟ้าพลังน้ำเขื่อนสะนะคาม</t>
   </si>
   <si>
     <t>เลย</t>
   </si>
   <si>
     <t>เชียงคาน</t>
   </si>
   <si>
     <t>ขอหารือกรณีไม่มีรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อม (EIA) ในการจัดทำรายงานผลการปฏิบัติตามมาตรการป้องกันและแก้ไขผลกระทบสิ่งแวดล้อม และมาตรการติดตามตรวจสอบผลกระทบสิ่งแวดล้อม</t>
   </si>
   <si>
     <t>ร้องทุกข์กรณีโครงการก่อสร้างที่พักอาศัยข้าราชการทหารเรือ พื้นที่ทุ่งมหาเมฆ</t>
@@ -1226,53 +1358,50 @@
   <si>
     <t>ร้องเรียนได้รับความเดือนร้อนจากโครงการก่อสร้างวิชดอมคอนโด ที่ตั้งอยู่ภายในโครงการ The Forestias ต.บางแก้ว อ.บางพลี จ.สมุทรปราการ</t>
   </si>
   <si>
     <t>ร้องเรียนให้เพิกถอนหนังสือเห็นชอบรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อม โครงการ CLOUD ทองหล่อ-เพชรบุรี</t>
   </si>
   <si>
     <t>ร้องเรียน การตัดไม้ทำลายป่า ขอให้พิจารณาเกี่ยวกับหลักการลงนามหยุดตัดไม้ภายในปี 2573 ในการประชุมสมัชชาประเทศภาคีอนุสัญาสหประชาชาติว่าด้วยการเปลี่ยนแปลงสภาพภูมิอากาศ ครั้งที่ 26 (COP26) เมื่อเดือนพฤศจิกายน 2564 ที่เมืองกลาสโกว์ สหราชอาณาจักร เนื่องจากผู้ร้องเกรงว่า หลักการดังกล่าวจะมีผลกระทบต่อการตัดไม้ที่ปลูกในที่ดินของเอกชน</t>
   </si>
   <si>
     <t>เมืองอุบลราชธานี</t>
   </si>
   <si>
     <t>ขอคัดค้านการอนุมัติ EIA ของโครงการศุภาลัย ลอฟท์ ภาษีเจริญ ของคชก.กทม.</t>
   </si>
   <si>
     <t>ความเดือดร้อนของประชาชนจากการก่อสร้างอาคารสำนักงานนโยบายและแผนทรัพยากรธรรมชาติและสิ่งแวดล้อม</t>
   </si>
   <si>
     <t>คัดค้านรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อม ด้านอาคาร การจัดสรรที่ดินและบริการชุมชน กทม. โครงการ Knightsbridge Space Sukhumvit-Rama 4 (ไนท์บริดจ์ สเปซ สุขุมวิท-พระราม 4)</t>
   </si>
   <si>
     <t>ข้อร้องเรียน กรณี บริษัท ทีวาย สตีล จำกัด</t>
   </si>
   <si>
-    <t>นิคมพัฒนา</t>
-[...1 lines deleted...]
-  <si>
     <t>ได้รับผลกระทบด้านมลพิษทางอากาศ จากการเผาขยะข้างคอนโดมิเนียม  Park Paradise ชลบุรี</t>
   </si>
   <si>
     <t>ไม่เห็นด้วยในการสร้างคอนโดมิเนียม ริเวียร่า ซอยนาเกลือ16</t>
   </si>
   <si>
     <t>โครงการเคฟนครปฐมก่อสร้างเกินเวลาและไม่อยู่ในแผนงานการก่อสร้างประจำสัปดาห์</t>
   </si>
   <si>
     <t>โครงการและผู้รับเหมาก่อสร้างเกินเวลาและไม่อยู่ในแผนงานการก่อสร้างประจำสัปดาห์ (โครงการ เคฟ เจเนซิส นครปฐม)</t>
   </si>
   <si>
     <t>ร้องเรียน การก่อสร้างโรงแรม S3 Cozy</t>
   </si>
   <si>
     <t>การจอดรถบนถนนทางเข้า  - ออก ซอยรัตนาธิเบศร์ 28 และขวางทางเข้าออกหมู่บ้าน</t>
   </si>
   <si>
     <t>บางกระสอ</t>
   </si>
   <si>
     <t>ขอร้องเรียนกรณี บริษัท ทีวาย สตีล จำกัด</t>
   </si>
   <si>
     <t>ติดตามครั้งที่ 1 ขอทราบมติการประชุมพิจารณารายงานผลกระทบสิ่งแวดล้อมของโครงการเดอะ รีเซิร์ฟ พญาไท The RESERVE PHYATHAI ของบริษัท พฤกษา เรียลเอสเตท จำกัด (มหาชน)</t>
@@ -1364,53 +1493,50 @@
   <si>
     <t>เสนานิคม</t>
   </si>
   <si>
     <t>ขอคัดค้านกระบวนการรับฟังความคิดเห็นรายงานวิเคราะห์ผลกระทบสิ่งแวดล้อม โครงการเหมืองแร่โปแตชและเกลือหินบริษัท ไทยคาลิ จำกัด</t>
   </si>
   <si>
     <t>ขอคัดค้านการก่อสร้างโครงการอาคารชุด เดอะ ริเวียร่า ปาล์ม บีช</t>
   </si>
   <si>
     <t>คัดค้านรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อม (EIA) โครงการนิวนีค เจริญกรุง</t>
   </si>
   <si>
     <t>คัดค้านรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อม (EIA) และการก่อสร้างโครงการ มิวนีค เจริญกรุง (Muniq Charoenkrung)</t>
   </si>
   <si>
     <t>การคัดค้านรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อม (EIA) โครงการ Munia เจริญกรุง</t>
   </si>
   <si>
     <t>ร้องเรียนโครงการก่อสร้าง Reference วงเวียนใหญ่</t>
   </si>
   <si>
     <t>คัดค้านการอนุมัติ EIA คอนโด NUE EPIC</t>
   </si>
   <si>
-    <t>เขตดินแดง</t>
-[...1 lines deleted...]
-  <si>
     <t>ดินแดง</t>
   </si>
   <si>
     <t>ข้อห่วงกังวลเกี่ยวกับการพัฒนา โครงการ เอสซี เรสซิเดนซ์ (SC Residence) และ โครงการ เซ็นทรัล พาร์คเรสซิเดนซ์ (Central Park Residence)</t>
   </si>
   <si>
     <t>ข้อสังเกตและคำขอคัดค้านในรายงานการประเมินผลกระทบสิ่งแวดล้อม (EIA) คำขอประทานบัตรที่ 6/2565 และ7/2565 ของบริษัท ทรัพย์ศิลา 1991 ที่ถูกพิจารณาให้ผ่านไม่ตรงกับข้อเท็จจริงที่เกิดขึ้น</t>
   </si>
   <si>
     <t>ร้องเรียนให้ตรวจสอบกระบวนการจัดทำและรายงาน EHIA โครงการสะพานเศรษฐกิจ ตรวจสอบการจัดเวทีและสรุปผลการรับฟังความคิดเห็น ค.3 และรายงาน EHIA โครงการท่าเรือน้ำลึกบริเวณแหลมอ่าวอ่าง</t>
   </si>
   <si>
     <t>ระนอง</t>
   </si>
   <si>
     <t>ขอให้ระงับการพิจารณาอนุมัติรายงานการประเมินผลกระทบสิ่งแวดล้อม (EIA) และขอให้พิจารณาผลกระทบจากโครงการก่อสร้างอาคารสูงพิเศษ โครงการออริจิ้น เพลส แจ้งวัฒนะ ซึ่งส่งผลกระทบสิ่งแวดล้อม สุขภาพ อนามัยคุณภาพชีวิติ และทรัพย์สินของประชาชนโดยรอบ</t>
   </si>
   <si>
     <t>คัดค้านอย่างเป็นทางการต่อโครงการก่อสร้าง Heart by BOTANICA เฟส A และโครงการ Heart by BOTANICA เฟส B2 และ B3 ซึ่งอยู่ติดกับหมู่บ้านไทรตาลวิลล่าส์ (โฉนดเลขที่ 17650) / การประชุมและการนำเสนอเมื่อวันที่ 11 มิถุนายน 2568</t>
   </si>
   <si>
     <t>ขอคัดค้านการจัดเวทีรับฟังความคิดเห็นของประชาชน โครงการพัฒนาท่าเรือบริเวณแหลมอ่าวอ่าง อำเภอเมืองระนอง จังหวัดระนอง และท่าเรือแหลมริ่ว อำเภอหลังสวน จังหวัดชุมพร</t>
   </si>
   <si>
     <t>ชุมพร</t>
@@ -2214,53 +2340,50 @@
     <t>คลองหลวง</t>
   </si>
   <si>
     <t>คลองหนึ่ง</t>
   </si>
   <si>
     <t>คัดค้านและขอเสนอรูปแบบการก่อสร้างโครงการรถไฟความเร็วสูง สายกรุงเทพฯ-นครราชสีมา (ช่วงชุม ทางบ้านภาชี-นครราชสีมา) ช่วงระยะในเขตพื้นที่อำเภอหนองแซง จังหวัดสระบุรี ระยะทาง 7.02 กิโลเมตร</t>
   </si>
   <si>
     <t>ขอคัดค้านการประชุมรับฟังความคิดเห็นครั้งที่ 1 โครงการ เดอะคอลเลคชั่น สุขุมวิท 16 (The Collection Sukhumvit 16) ของบริษัท ไซมิส แอสเสท จำกัด (มหาชน)</t>
   </si>
   <si>
     <t>ขอคัดค้านการก่อสร้างโรงงานไฟฟ้าเชื้อเพลิงจากขยะอุตสาหกรรมในพื้นที่ ต.ปลวกแดง อ.ปลวกแดง จ.ระยอง</t>
   </si>
   <si>
     <t>ปลวกแดง</t>
   </si>
   <si>
     <t>ร้องเรียนกระบวนการ EIA โครงการ วัน ออริจิ้น สุขมวิท 79 (One Origin Sukhumvit 79) (2)</t>
   </si>
   <si>
     <t>ร้องเรียนกระบวนการ EIA โครงการ วัน ออริจิ้น สุขมวิท 79 (One Origin Sukhumvit 79) (1)</t>
   </si>
   <si>
     <t>คัดค้าน EIA และการก่อสร้าง โครงการ บ.แสนสิริฯ  ซ.เจริญนคร 29/2</t>
-  </si>
-[...1 lines deleted...]
-    <t>บางลำภูล่าง</t>
   </si>
   <si>
     <t>ขอความอนุคราะห์ตรวจสอบข้อเท็จจริงกรณีการจัดทำพื้นที่สีเขียวเพื่อเป็นแนวกันชน (Buffer Zone) รุกล้ำทางสาธารณะ และการปฏิบัติไม่เป็นไปตามรายงานการประเมินผลกระทบสิ่งแวดล้อม (EIA)</t>
   </si>
   <si>
     <t>คัดค้านการกระทำที่ไม่ชอบด้วยกฎหมาย</t>
   </si>
   <si>
     <t>ร้องเรียนการจัดทำ EIA ของอาคารชุด นิว คอนเน็กซ์ คอนโด ดอนเมือง</t>
   </si>
   <si>
     <t>ขอร้องเรียนโครงการศึกษาความเหมาะสมและประเมินผลกระทบสิ่งแวดล้อม (EIA) "การพัฒนาแม่นำสะแกกรัง จังหวัดอุทัยธานี" "กรณีก่อสร้างประตูกั้นแม่น้ำสะแกกรัง"</t>
   </si>
   <si>
     <t>เมืองอุทัยธานี</t>
   </si>
   <si>
     <t>ขอคัดค้านในการวางและจัดทำผังเมืองรวมกรุงเทพมหานคร</t>
   </si>
   <si>
     <t>การขอคัดค้านการกำหนดแหล่งแร่ ม.4 บ้านทองหลาง ต.หล่อยูง อ.ตะกั่วทุ่ง จ .พังงา</t>
   </si>
   <si>
     <t>คลองเคียน</t>
   </si>
@@ -3374,14412 +3497,15092 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G865"/>
+  <dimension ref="A1:G905"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
+      <c r="C2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E2">
+        <v>10240</v>
+      </c>
       <c r="F2">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G2">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3">
+        <v>10400</v>
+      </c>
       <c r="F3">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G3">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F4">
         <v>13.7278956</v>
       </c>
       <c r="G4">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B5" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="F5">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G5">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6" t="s">
-        <v>13</v>
+        <v>8</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6">
+        <v>10110</v>
       </c>
       <c r="F6">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G6">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B7" t="s">
-        <v>11</v>
+        <v>19</v>
+      </c>
+      <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7">
+        <v>21180</v>
       </c>
       <c r="F7">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G7">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B8" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E8">
-        <v>10500</v>
+        <v>21120</v>
       </c>
       <c r="F8">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G8">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="B9" t="s">
-        <v>20</v>
-[...8 lines deleted...]
-        <v>10130</v>
+        <v>8</v>
       </c>
       <c r="F9">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G9">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B10" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10300</v>
+        <v>8</v>
       </c>
       <c r="F10">
         <v>13.7278956</v>
       </c>
       <c r="G10">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B11" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10250</v>
+        <v>8</v>
       </c>
       <c r="F11">
         <v>13.7278956</v>
       </c>
       <c r="G11">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B12" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10900</v>
+        <v>8</v>
       </c>
       <c r="F12">
         <v>13.7278956</v>
       </c>
       <c r="G12">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B13" t="s">
-        <v>32</v>
-[...8 lines deleted...]
-        <v>50000</v>
+        <v>8</v>
       </c>
       <c r="F13">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G13">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="B14" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>8</v>
       </c>
       <c r="F14">
         <v>13.7278956</v>
       </c>
       <c r="G14">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="B15" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F15">
         <v>13.7278956</v>
       </c>
       <c r="G15">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="B16" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>8</v>
       </c>
       <c r="F16">
         <v>13.7278956</v>
       </c>
       <c r="G16">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="B17" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F17">
         <v>13.7278956</v>
       </c>
       <c r="G17">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B18" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F18">
         <v>13.7278956</v>
       </c>
       <c r="G18">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="B19" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>8</v>
       </c>
       <c r="F19">
         <v>13.7278956</v>
       </c>
       <c r="G19">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="B20" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="F20">
-        <v>14.9798997</v>
+        <v>13.7278956</v>
       </c>
       <c r="G20">
-        <v>102.0977693</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="B21" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F21">
         <v>13.7278956</v>
       </c>
       <c r="G21">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="B22" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="F22">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G22">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="B23" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="F23">
-        <v>15.8068173</v>
+        <v>13.7278956</v>
       </c>
       <c r="G23">
-        <v>102.0315027</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="B24" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="F24">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G24">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="B25" t="s">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="F25">
-        <v>9.1382389</v>
+        <v>13.7278956</v>
       </c>
       <c r="G25">
-        <v>99.3217483</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="B26" t="s">
-        <v>54</v>
+        <v>8</v>
+      </c>
+      <c r="C26" t="s">
+        <v>42</v>
+      </c>
+      <c r="D26" t="s">
+        <v>43</v>
+      </c>
+      <c r="E26">
+        <v>10600</v>
       </c>
       <c r="F26">
-        <v>13.824038</v>
+        <v>13.7278956</v>
       </c>
       <c r="G26">
-        <v>102.0645839</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="B27" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="F27">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G27">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="B28" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>8</v>
       </c>
       <c r="F28">
-        <v>13.709647</v>
+        <v>13.7278956</v>
       </c>
       <c r="G28">
-        <v>100.511736</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="B29" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C29" t="s">
+        <v>42</v>
+      </c>
+      <c r="D29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E29">
+        <v>10600</v>
       </c>
       <c r="F29">
         <v>13.7278956</v>
       </c>
       <c r="G29">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="B30" t="s">
-        <v>58</v>
+        <v>8</v>
+      </c>
+      <c r="C30" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30">
+        <v>10240</v>
       </c>
       <c r="F30">
-        <v>13.4098217</v>
+        <v>13.7278956</v>
       </c>
       <c r="G30">
-        <v>100.0022645</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="B31" t="s">
-        <v>60</v>
+        <v>8</v>
       </c>
       <c r="F31">
-        <v>19.2990643</v>
+        <v>13.7278956</v>
       </c>
       <c r="G31">
-        <v>97.9656226</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="B32" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="F32">
-        <v>13.8621125</v>
+        <v>13.3611431</v>
       </c>
       <c r="G32">
-        <v>100.5143528</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="B33" t="s">
-        <v>60</v>
+        <v>53</v>
+      </c>
+      <c r="C33" t="s">
+        <v>54</v>
+      </c>
+      <c r="D33" t="s">
+        <v>55</v>
+      </c>
+      <c r="E33">
+        <v>50000</v>
       </c>
       <c r="F33">
-        <v>19.2990643</v>
+        <v>18.7877477</v>
       </c>
       <c r="G33">
-        <v>97.9656226</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="B34" t="s">
-        <v>65</v>
+        <v>53</v>
+      </c>
+      <c r="C34" t="s">
+        <v>54</v>
+      </c>
+      <c r="D34" t="s">
+        <v>55</v>
+      </c>
+      <c r="E34">
+        <v>50000</v>
       </c>
       <c r="F34">
-        <v>14.882905</v>
+        <v>18.7877477</v>
       </c>
       <c r="G34">
-        <v>103.4937107</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="B35" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C35" t="s">
+        <v>58</v>
+      </c>
+      <c r="D35" t="s">
+        <v>59</v>
+      </c>
+      <c r="E35">
+        <v>10400</v>
       </c>
       <c r="F35">
         <v>13.7278956</v>
       </c>
       <c r="G35">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="B36" t="s">
-        <v>13</v>
+        <v>19</v>
+      </c>
+      <c r="C36" t="s">
+        <v>20</v>
+      </c>
+      <c r="D36" t="s">
+        <v>21</v>
+      </c>
+      <c r="E36">
+        <v>21180</v>
       </c>
       <c r="F36">
-        <v>13.3611431</v>
+        <v>12.6833115</v>
       </c>
       <c r="G36">
-        <v>100.9846717</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="B37" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>8</v>
       </c>
       <c r="F37">
         <v>13.7278956</v>
       </c>
       <c r="G37">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="B38" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>63</v>
       </c>
       <c r="F38">
-        <v>13.7278956</v>
+        <v>19.2990643</v>
       </c>
       <c r="G38">
-        <v>100.5241235</v>
+        <v>97.9656226</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="B39" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>53</v>
       </c>
       <c r="F39">
-        <v>13.7278956</v>
+        <v>18.7877477</v>
       </c>
       <c r="G39">
-        <v>100.5241235</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="B40" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C40" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D40" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="E40">
-        <v>10120</v>
+        <v>10110</v>
       </c>
       <c r="F40">
         <v>13.7278956</v>
       </c>
       <c r="G40">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="B41" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>19</v>
       </c>
       <c r="F41">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G41">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="B42" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>19</v>
       </c>
       <c r="F42">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G42">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="B43" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F43">
         <v>13.7278956</v>
       </c>
       <c r="G43">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="B44" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C44" t="s">
+        <v>58</v>
+      </c>
+      <c r="D44" t="s">
+        <v>59</v>
+      </c>
+      <c r="E44">
+        <v>10400</v>
       </c>
       <c r="F44">
         <v>13.7278956</v>
       </c>
       <c r="G44">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="B45" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>51</v>
       </c>
       <c r="F45">
-        <v>13.71088</v>
+        <v>13.3611431</v>
       </c>
       <c r="G45">
-        <v>100.58919</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="B46" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="F46">
-        <v>13.5990961</v>
+        <v>13.3611431</v>
       </c>
       <c r="G46">
-        <v>100.5998319</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="B47" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10500</v>
+        <v>8</v>
       </c>
       <c r="F47">
         <v>13.7278956</v>
       </c>
       <c r="G47">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="B48" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C48" t="s">
+        <v>74</v>
+      </c>
+      <c r="D48" t="s">
+        <v>75</v>
+      </c>
+      <c r="E48">
+        <v>10500</v>
       </c>
       <c r="F48">
         <v>13.7278956</v>
       </c>
       <c r="G48">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="B49" t="s">
-        <v>20</v>
+        <v>77</v>
+      </c>
+      <c r="C49" t="s">
+        <v>78</v>
+      </c>
+      <c r="D49" t="s">
+        <v>79</v>
+      </c>
+      <c r="E49">
+        <v>10130</v>
       </c>
       <c r="F49">
         <v>13.5990961</v>
       </c>
       <c r="G49">
         <v>100.5998319</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B50" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C50" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="E50">
-        <v>10240</v>
+        <v>10300</v>
       </c>
       <c r="F50">
         <v>13.7278956</v>
       </c>
       <c r="G50">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="B51" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C51" t="s">
+        <v>83</v>
+      </c>
+      <c r="D51" t="s">
+        <v>84</v>
+      </c>
+      <c r="E51">
+        <v>10250</v>
       </c>
       <c r="F51">
         <v>13.7278956</v>
       </c>
       <c r="G51">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
+        <v>85</v>
+      </c>
+      <c r="B52" t="s">
+        <v>8</v>
+      </c>
+      <c r="C52" t="s">
+        <v>86</v>
+      </c>
+      <c r="D52" t="s">
         <v>87</v>
       </c>
-      <c r="B52" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E52">
-        <v>62000</v>
+        <v>10900</v>
       </c>
       <c r="F52">
-        <v>16.4827798</v>
+        <v>13.7278956</v>
       </c>
       <c r="G52">
-        <v>99.5226618</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>91</v>
+        <v>56</v>
       </c>
       <c r="B53" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C53" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="D53" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="E53">
-        <v>10120</v>
+        <v>50000</v>
       </c>
       <c r="F53">
-        <v>13.7278956</v>
+        <v>18.7877477</v>
       </c>
       <c r="G53">
-        <v>100.5241235</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B54" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="C54" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="D54" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="E54">
-        <v>83110</v>
+        <v>10120</v>
       </c>
       <c r="F54">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G54">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="B55" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>8</v>
       </c>
       <c r="F55">
         <v>13.7278956</v>
       </c>
       <c r="G55">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="B56" t="s">
-        <v>62</v>
+        <v>8</v>
       </c>
       <c r="C56" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="D56" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="E56">
-        <v>11000</v>
+        <v>10120</v>
       </c>
       <c r="F56">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G56">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="B57" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>8</v>
       </c>
       <c r="F57">
         <v>13.7278956</v>
       </c>
       <c r="G57">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="B58" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="F58">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G58">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="B59" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C59" t="s">
-        <v>104</v>
+        <v>89</v>
       </c>
       <c r="D59" t="s">
-        <v>105</v>
+        <v>90</v>
       </c>
       <c r="E59">
-        <v>20150</v>
+        <v>10120</v>
       </c>
       <c r="F59">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G59">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="B60" t="s">
-        <v>13</v>
+        <v>97</v>
       </c>
       <c r="F60">
-        <v>13.3611431</v>
+        <v>14.9798997</v>
       </c>
       <c r="G60">
-        <v>100.9846717</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>107</v>
+        <v>98</v>
       </c>
       <c r="B61" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="F61">
-        <v>16.4429516</v>
+        <v>13.7278956</v>
       </c>
       <c r="G61">
-        <v>100.3482329</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="B62" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="F62">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G62">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="B63" t="s">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>20140</v>
+        <v>101</v>
       </c>
       <c r="F63">
-        <v>13.3611431</v>
+        <v>15.8068173</v>
       </c>
       <c r="G63">
-        <v>100.9846717</v>
+        <v>102.0315027</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="B64" t="s">
-        <v>114</v>
-[...5 lines deleted...]
-        <v>24110</v>
+        <v>103</v>
       </c>
       <c r="F64">
-        <v>13.6904194</v>
+        <v>13.8199206</v>
       </c>
       <c r="G64">
-        <v>101.0779596</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="B65" t="s">
-        <v>93</v>
-[...8 lines deleted...]
-        <v>83110</v>
+        <v>105</v>
       </c>
       <c r="F65">
-        <v>7.9810496</v>
+        <v>9.1382389</v>
       </c>
       <c r="G65">
-        <v>98.3638824</v>
+        <v>99.3217483</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>117</v>
+        <v>106</v>
       </c>
       <c r="B66" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10260</v>
+        <v>107</v>
       </c>
       <c r="F66">
-        <v>13.7278956</v>
+        <v>13.824038</v>
       </c>
       <c r="G66">
-        <v>100.5241235</v>
+        <v>102.0645839</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="B67" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>11000</v>
+        <v>8</v>
       </c>
       <c r="F67">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G67">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>120</v>
+        <v>88</v>
       </c>
       <c r="B68" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C68" t="s">
-        <v>36</v>
+        <v>89</v>
       </c>
       <c r="D68" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="E68">
         <v>10120</v>
       </c>
       <c r="F68">
-        <v>13.7278956</v>
+        <v>13.709647</v>
       </c>
       <c r="G68">
-        <v>100.5241235</v>
+        <v>100.511736</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="B69" t="s">
-        <v>62</v>
-[...8 lines deleted...]
-        <v>11120</v>
+        <v>8</v>
       </c>
       <c r="F69">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G69">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="B70" t="s">
-        <v>13</v>
+        <v>111</v>
       </c>
       <c r="F70">
-        <v>13.3611431</v>
+        <v>13.4098217</v>
       </c>
       <c r="G70">
-        <v>100.9846717</v>
+        <v>100.0022645</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="B71" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10500</v>
+        <v>63</v>
       </c>
       <c r="F71">
-        <v>13.7278956</v>
+        <v>19.2990643</v>
       </c>
       <c r="G71">
-        <v>100.5241235</v>
+        <v>97.9656226</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>126</v>
+        <v>113</v>
       </c>
       <c r="B72" t="s">
-        <v>127</v>
+        <v>45</v>
       </c>
       <c r="F72">
-        <v>14.9930017</v>
+        <v>13.8621125</v>
       </c>
       <c r="G72">
-        <v>103.1029191</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="B73" t="s">
-        <v>32</v>
-[...8 lines deleted...]
-        <v>50230</v>
+        <v>63</v>
       </c>
       <c r="F73">
-        <v>18.6671181</v>
+        <v>19.2990643</v>
       </c>
       <c r="G73">
-        <v>98.9098776</v>
+        <v>97.9656226</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>130</v>
+        <v>115</v>
       </c>
       <c r="B74" t="s">
-        <v>93</v>
-[...8 lines deleted...]
-        <v>83110</v>
+        <v>116</v>
       </c>
       <c r="F74">
-        <v>7.9810496</v>
+        <v>14.882905</v>
       </c>
       <c r="G74">
-        <v>98.3638824</v>
+        <v>103.4937107</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>131</v>
+        <v>98</v>
       </c>
       <c r="B75" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10500</v>
+        <v>8</v>
       </c>
       <c r="F75">
         <v>13.7278956</v>
       </c>
       <c r="G75">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="B76" t="s">
-        <v>133</v>
-[...8 lines deleted...]
-        <v>52150</v>
+        <v>51</v>
       </c>
       <c r="F76">
-        <v>18.2888404</v>
+        <v>13.3611431</v>
       </c>
       <c r="G76">
-        <v>99.490874</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>136</v>
+        <v>118</v>
       </c>
       <c r="B77" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C77" t="s">
-        <v>36</v>
+        <v>89</v>
       </c>
       <c r="D77" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="E77">
         <v>10120</v>
       </c>
       <c r="F77">
         <v>13.7278956</v>
       </c>
       <c r="G77">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>137</v>
+        <v>119</v>
       </c>
       <c r="B78" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C78" t="s">
-        <v>104</v>
+        <v>89</v>
       </c>
       <c r="D78" t="s">
-        <v>105</v>
+        <v>90</v>
       </c>
       <c r="E78">
-        <v>20150</v>
+        <v>10120</v>
       </c>
       <c r="F78">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G78">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>138</v>
+        <v>120</v>
       </c>
       <c r="B79" t="s">
-        <v>93</v>
+        <v>8</v>
+      </c>
+      <c r="C79" t="s">
+        <v>89</v>
+      </c>
+      <c r="D79" t="s">
+        <v>90</v>
+      </c>
+      <c r="E79">
+        <v>10120</v>
       </c>
       <c r="F79">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G79">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>139</v>
+        <v>121</v>
       </c>
       <c r="B80" t="s">
-        <v>93</v>
+        <v>8</v>
+      </c>
+      <c r="C80" t="s">
+        <v>89</v>
+      </c>
+      <c r="D80" t="s">
+        <v>90</v>
+      </c>
+      <c r="E80">
+        <v>10120</v>
       </c>
       <c r="F80">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G80">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>140</v>
+        <v>122</v>
       </c>
       <c r="B81" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C81" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="D81" t="s">
-        <v>112</v>
+        <v>123</v>
       </c>
       <c r="E81">
-        <v>20140</v>
+        <v>10110</v>
       </c>
       <c r="F81">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G81">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>141</v>
+        <v>124</v>
       </c>
       <c r="B82" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C82" t="s">
-        <v>142</v>
+        <v>89</v>
       </c>
       <c r="D82" t="s">
-        <v>143</v>
+        <v>90</v>
       </c>
       <c r="E82">
-        <v>10260</v>
+        <v>10120</v>
       </c>
       <c r="F82">
         <v>13.7278956</v>
       </c>
       <c r="G82">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>144</v>
+        <v>125</v>
       </c>
       <c r="B83" t="s">
-        <v>145</v>
-[...8 lines deleted...]
-        <v>82130</v>
+        <v>8</v>
       </c>
       <c r="F83">
-        <v>8.4407456</v>
+        <v>13.7278956</v>
       </c>
       <c r="G83">
-        <v>98.5193032</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>148</v>
+        <v>126</v>
       </c>
       <c r="B84" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10330</v>
+        <v>8</v>
       </c>
       <c r="F84">
         <v>13.7278956</v>
       </c>
       <c r="G84">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
-        <v>151</v>
+        <v>127</v>
       </c>
       <c r="B85" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C85" t="s">
+        <v>16</v>
+      </c>
+      <c r="D85" t="s">
+        <v>17</v>
+      </c>
+      <c r="E85">
+        <v>10110</v>
       </c>
       <c r="F85">
-        <v>13.7278956</v>
+        <v>13.71088</v>
       </c>
       <c r="G85">
-        <v>100.5241235</v>
+        <v>100.58919</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
-        <v>152</v>
+        <v>128</v>
       </c>
       <c r="B86" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="F86">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G86">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
-        <v>153</v>
+        <v>129</v>
       </c>
       <c r="B87" t="s">
-        <v>65</v>
+        <v>8</v>
+      </c>
+      <c r="C87" t="s">
+        <v>74</v>
+      </c>
+      <c r="D87" t="s">
+        <v>75</v>
+      </c>
+      <c r="E87">
+        <v>10500</v>
       </c>
       <c r="F87">
-        <v>14.882905</v>
+        <v>13.7278956</v>
       </c>
       <c r="G87">
-        <v>103.4937107</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
-        <v>154</v>
+        <v>130</v>
       </c>
       <c r="B88" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F88">
         <v>13.7278956</v>
       </c>
       <c r="G88">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
-        <v>155</v>
+        <v>131</v>
       </c>
       <c r="B89" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="F89">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G89">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
-        <v>156</v>
+        <v>132</v>
       </c>
       <c r="B90" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C90" t="s">
+        <v>9</v>
+      </c>
+      <c r="D90" t="s">
+        <v>133</v>
+      </c>
+      <c r="E90">
+        <v>10240</v>
       </c>
       <c r="F90">
         <v>13.7278956</v>
       </c>
       <c r="G90">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
-        <v>157</v>
+        <v>134</v>
       </c>
       <c r="B91" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="F91">
-        <v>14.882905</v>
+        <v>13.7278956</v>
       </c>
       <c r="G91">
-        <v>103.4937107</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
-        <v>158</v>
+        <v>135</v>
       </c>
       <c r="B92" t="s">
-        <v>93</v>
+        <v>136</v>
+      </c>
+      <c r="C92" t="s">
+        <v>137</v>
+      </c>
+      <c r="D92" t="s">
+        <v>138</v>
+      </c>
+      <c r="E92">
+        <v>62000</v>
       </c>
       <c r="F92">
-        <v>7.9810496</v>
+        <v>16.4827798</v>
       </c>
       <c r="G92">
-        <v>98.3638824</v>
+        <v>99.5226618</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
-        <v>159</v>
+        <v>139</v>
       </c>
       <c r="B93" t="s">
-        <v>65</v>
+        <v>8</v>
+      </c>
+      <c r="C93" t="s">
+        <v>89</v>
+      </c>
+      <c r="D93" t="s">
+        <v>90</v>
+      </c>
+      <c r="E93">
+        <v>10120</v>
       </c>
       <c r="F93">
-        <v>14.882905</v>
+        <v>13.7278956</v>
       </c>
       <c r="G93">
-        <v>103.4937107</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
-        <v>160</v>
+        <v>140</v>
       </c>
       <c r="B94" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="C94" t="s">
-        <v>84</v>
+        <v>142</v>
       </c>
       <c r="D94" t="s">
-        <v>85</v>
+        <v>143</v>
       </c>
       <c r="E94">
-        <v>10240</v>
+        <v>83110</v>
       </c>
       <c r="F94">
-        <v>13.752016</v>
+        <v>7.9810496</v>
       </c>
       <c r="G94">
-        <v>100.6413</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
-        <v>161</v>
+        <v>144</v>
       </c>
       <c r="B95" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="C95" t="s">
-        <v>94</v>
+        <v>16</v>
       </c>
       <c r="D95" t="s">
-        <v>95</v>
+        <v>145</v>
       </c>
       <c r="E95">
-        <v>83110</v>
+        <v>10110</v>
       </c>
       <c r="F95">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G95">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
-        <v>162</v>
+        <v>146</v>
       </c>
       <c r="B96" t="s">
-        <v>163</v>
+        <v>45</v>
+      </c>
+      <c r="C96" t="s">
+        <v>147</v>
+      </c>
+      <c r="D96" t="s">
+        <v>148</v>
+      </c>
+      <c r="E96">
+        <v>11000</v>
       </c>
       <c r="F96">
-        <v>15.6930072</v>
+        <v>13.8621125</v>
       </c>
       <c r="G96">
-        <v>100.1225595</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
-        <v>164</v>
+        <v>149</v>
       </c>
       <c r="B97" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C97" t="s">
+        <v>89</v>
+      </c>
+      <c r="D97" t="s">
+        <v>90</v>
+      </c>
+      <c r="E97">
+        <v>10120</v>
       </c>
       <c r="F97">
         <v>13.7278956</v>
       </c>
       <c r="G97">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
-        <v>165</v>
+        <v>150</v>
       </c>
       <c r="B98" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10400</v>
+        <v>141</v>
       </c>
       <c r="F98">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G98">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
-        <v>168</v>
+        <v>151</v>
       </c>
       <c r="B99" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="C99" t="s">
-        <v>169</v>
+        <v>152</v>
       </c>
       <c r="D99" t="s">
-        <v>170</v>
+        <v>153</v>
       </c>
       <c r="E99">
-        <v>10150</v>
+        <v>20150</v>
       </c>
       <c r="F99">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G99">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="B100" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>83110</v>
+        <v>51</v>
       </c>
       <c r="F100">
-        <v>7.9810496</v>
+        <v>13.3611431</v>
       </c>
       <c r="G100">
-        <v>98.3638824</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
       <c r="B101" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-        <v>66150</v>
+        <v>156</v>
       </c>
       <c r="F101">
         <v>16.4429516</v>
       </c>
       <c r="G101">
         <v>100.3482329</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
-        <v>174</v>
+        <v>157</v>
       </c>
       <c r="B102" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>83110</v>
+        <v>8</v>
       </c>
       <c r="F102">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G102">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
-        <v>175</v>
+        <v>158</v>
       </c>
       <c r="B103" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="C103" t="s">
-        <v>176</v>
+        <v>159</v>
+      </c>
+      <c r="D103" t="s">
+        <v>160</v>
       </c>
       <c r="E103">
-        <v>21130</v>
+        <v>20140</v>
       </c>
       <c r="F103">
-        <v>12.6833115</v>
+        <v>13.3611431</v>
       </c>
       <c r="G103">
-        <v>101.2374295</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
-        <v>177</v>
+        <v>161</v>
       </c>
       <c r="B104" t="s">
-        <v>65</v>
+        <v>162</v>
       </c>
       <c r="C104" t="s">
-        <v>178</v>
+        <v>163</v>
       </c>
       <c r="E104">
-        <v>32150</v>
+        <v>24110</v>
       </c>
       <c r="F104">
-        <v>14.882905</v>
+        <v>13.6904194</v>
       </c>
       <c r="G104">
-        <v>103.4937107</v>
+        <v>101.0779596</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
-        <v>179</v>
+        <v>164</v>
       </c>
       <c r="B105" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="C105" t="s">
-        <v>72</v>
+        <v>142</v>
+      </c>
+      <c r="D105" t="s">
+        <v>143</v>
       </c>
       <c r="E105">
-        <v>10110</v>
+        <v>83110</v>
       </c>
       <c r="F105">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G105">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
-        <v>180</v>
+        <v>165</v>
       </c>
       <c r="B106" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C106" t="s">
-        <v>29</v>
+        <v>166</v>
       </c>
       <c r="E106">
-        <v>10900</v>
+        <v>10260</v>
       </c>
       <c r="F106">
         <v>13.7278956</v>
       </c>
       <c r="G106">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
-        <v>181</v>
+        <v>167</v>
       </c>
       <c r="B107" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="C107" t="s">
-        <v>182</v>
+        <v>147</v>
       </c>
       <c r="E107">
-        <v>10540</v>
+        <v>11000</v>
       </c>
       <c r="F107">
-        <v>13.5990961</v>
+        <v>13.8621125</v>
       </c>
       <c r="G107">
-        <v>100.5998319</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="B108" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="C108" t="s">
-        <v>183</v>
+        <v>89</v>
+      </c>
+      <c r="D108" t="s">
+        <v>90</v>
       </c>
       <c r="E108">
-        <v>30210</v>
+        <v>10120</v>
       </c>
       <c r="F108">
-        <v>14.9798997</v>
+        <v>13.7278956</v>
       </c>
       <c r="G108">
-        <v>102.0977693</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
-        <v>184</v>
+        <v>169</v>
       </c>
       <c r="B109" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="C109" t="s">
-        <v>185</v>
+        <v>170</v>
+      </c>
+      <c r="D109" t="s">
+        <v>171</v>
       </c>
       <c r="E109">
-        <v>10110</v>
+        <v>11120</v>
       </c>
       <c r="F109">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G109">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
       <c r="B110" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="F110">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G110">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
-        <v>187</v>
+        <v>173</v>
       </c>
       <c r="B111" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C111" t="s">
+        <v>74</v>
+      </c>
+      <c r="D111" t="s">
+        <v>75</v>
+      </c>
+      <c r="E111">
+        <v>10500</v>
       </c>
       <c r="F111">
         <v>13.7278956</v>
       </c>
       <c r="G111">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="B112" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10260</v>
+        <v>175</v>
       </c>
       <c r="F112">
-        <v>13.7278956</v>
+        <v>14.9930017</v>
       </c>
       <c r="G112">
-        <v>100.5241235</v>
+        <v>103.1029191</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
-        <v>189</v>
+        <v>176</v>
       </c>
       <c r="B113" t="s">
-        <v>62</v>
+        <v>53</v>
+      </c>
+      <c r="C113" t="s">
+        <v>177</v>
+      </c>
+      <c r="D113" t="s">
+        <v>177</v>
+      </c>
+      <c r="E113">
+        <v>50230</v>
       </c>
       <c r="F113">
-        <v>13.8621125</v>
+        <v>18.6671181</v>
       </c>
       <c r="G113">
-        <v>100.5143528</v>
+        <v>98.9098776</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="B114" t="s">
-        <v>8</v>
+        <v>141</v>
       </c>
       <c r="C114" t="s">
-        <v>191</v>
+        <v>142</v>
+      </c>
+      <c r="D114" t="s">
+        <v>143</v>
       </c>
       <c r="E114">
-        <v>21120</v>
+        <v>83110</v>
       </c>
       <c r="F114">
-        <v>12.6833115</v>
+        <v>7.9810496</v>
       </c>
       <c r="G114">
-        <v>101.2374295</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
-        <v>192</v>
+        <v>179</v>
       </c>
       <c r="B115" t="s">
-        <v>193</v>
+        <v>8</v>
+      </c>
+      <c r="C115" t="s">
+        <v>74</v>
+      </c>
+      <c r="D115" t="s">
+        <v>75</v>
+      </c>
+      <c r="E115">
+        <v>10500</v>
       </c>
       <c r="F115">
-        <v>18.7756318</v>
+        <v>13.7278956</v>
       </c>
       <c r="G115">
-        <v>100.7730417</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="B116" t="s">
-        <v>44</v>
+        <v>181</v>
       </c>
       <c r="C116" t="s">
-        <v>195</v>
+        <v>182</v>
+      </c>
+      <c r="D116" t="s">
+        <v>183</v>
       </c>
       <c r="E116">
-        <v>30130</v>
+        <v>52150</v>
       </c>
       <c r="F116">
-        <v>14.9798997</v>
+        <v>18.2888404</v>
       </c>
       <c r="G116">
-        <v>102.0977693</v>
+        <v>99.490874</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
       <c r="B117" t="s">
-        <v>163</v>
+        <v>8</v>
+      </c>
+      <c r="C117" t="s">
+        <v>89</v>
+      </c>
+      <c r="D117" t="s">
+        <v>90</v>
+      </c>
+      <c r="E117">
+        <v>10120</v>
       </c>
       <c r="F117">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G117">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="B118" t="s">
-        <v>198</v>
+        <v>51</v>
       </c>
       <c r="C118" t="s">
-        <v>199</v>
+        <v>152</v>
+      </c>
+      <c r="D118" t="s">
+        <v>153</v>
       </c>
       <c r="E118">
-        <v>26000</v>
+        <v>20150</v>
       </c>
       <c r="F118">
-        <v>14.2069466</v>
+        <v>13.3611431</v>
       </c>
       <c r="G118">
-        <v>101.2130511</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
-        <v>200</v>
+        <v>186</v>
       </c>
       <c r="B119" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>50000</v>
+        <v>141</v>
       </c>
       <c r="F119">
-        <v>18.7877477</v>
+        <v>7.9810496</v>
       </c>
       <c r="G119">
-        <v>98.9931311</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
-        <v>201</v>
+        <v>187</v>
       </c>
       <c r="B120" t="s">
-        <v>202</v>
-[...5 lines deleted...]
-        <v>72180</v>
+        <v>141</v>
       </c>
       <c r="F120">
-        <v>14.4744892</v>
+        <v>7.9810496</v>
       </c>
       <c r="G120">
-        <v>100.1177128</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="B121" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="C121" t="s">
-        <v>182</v>
+        <v>159</v>
+      </c>
+      <c r="D121" t="s">
+        <v>160</v>
       </c>
       <c r="E121">
-        <v>10540</v>
+        <v>20140</v>
       </c>
       <c r="F121">
-        <v>13.5990961</v>
+        <v>13.3611431</v>
       </c>
       <c r="G121">
-        <v>100.5998319</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="B122" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="C122" t="s">
-        <v>182</v>
+        <v>190</v>
+      </c>
+      <c r="D122" t="s">
+        <v>191</v>
       </c>
       <c r="E122">
-        <v>10540</v>
+        <v>10260</v>
       </c>
       <c r="F122">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G122">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
-        <v>206</v>
+        <v>192</v>
       </c>
       <c r="B123" t="s">
-        <v>62</v>
+        <v>193</v>
       </c>
       <c r="C123" t="s">
-        <v>99</v>
+        <v>194</v>
+      </c>
+      <c r="D123" t="s">
+        <v>195</v>
       </c>
       <c r="E123">
-        <v>11000</v>
+        <v>82130</v>
       </c>
       <c r="F123">
-        <v>13.8621125</v>
+        <v>8.4407456</v>
       </c>
       <c r="G123">
-        <v>100.5143528</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="B124" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C124" t="s">
-        <v>142</v>
+        <v>197</v>
+      </c>
+      <c r="D124" t="s">
+        <v>198</v>
       </c>
       <c r="E124">
-        <v>10260</v>
+        <v>10330</v>
       </c>
       <c r="F124">
         <v>13.7278956</v>
       </c>
       <c r="G124">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="B125" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>10540</v>
+        <v>8</v>
       </c>
       <c r="F125">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G125">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="B126" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>10540</v>
+        <v>8</v>
       </c>
       <c r="F126">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G126">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
-        <v>210</v>
+        <v>201</v>
       </c>
       <c r="B127" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10400</v>
+        <v>116</v>
       </c>
       <c r="F127">
-        <v>13.7278956</v>
+        <v>14.882905</v>
       </c>
       <c r="G127">
-        <v>100.5241235</v>
+        <v>103.4937107</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
-        <v>212</v>
+        <v>202</v>
       </c>
       <c r="B128" t="s">
-        <v>213</v>
-[...5 lines deleted...]
-        <v>40000</v>
+        <v>8</v>
       </c>
       <c r="F128">
-        <v>16.4419355</v>
+        <v>13.7278956</v>
       </c>
       <c r="G128">
-        <v>102.8359921</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
-        <v>215</v>
+        <v>203</v>
       </c>
       <c r="B129" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F129">
         <v>13.7278956</v>
       </c>
       <c r="G129">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
-        <v>216</v>
+        <v>204</v>
       </c>
       <c r="B130" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>10540</v>
+        <v>8</v>
       </c>
       <c r="F130">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G130">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
-        <v>217</v>
+        <v>205</v>
       </c>
       <c r="B131" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10120</v>
+        <v>116</v>
       </c>
       <c r="F131">
-        <v>13.7278956</v>
+        <v>14.882905</v>
       </c>
       <c r="G131">
-        <v>100.5241235</v>
+        <v>103.4937107</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
-        <v>175</v>
+        <v>206</v>
       </c>
       <c r="B132" t="s">
-        <v>133</v>
-[...5 lines deleted...]
-        <v>52220</v>
+        <v>141</v>
       </c>
       <c r="F132">
-        <v>18.2888404</v>
+        <v>7.9810496</v>
       </c>
       <c r="G132">
-        <v>99.490874</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" t="s">
-        <v>220</v>
+        <v>207</v>
       </c>
       <c r="B133" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>116</v>
       </c>
       <c r="F133">
-        <v>13.7278956</v>
+        <v>14.882905</v>
       </c>
       <c r="G133">
-        <v>100.5241235</v>
+        <v>103.4937107</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" t="s">
-        <v>221</v>
+        <v>208</v>
       </c>
       <c r="B134" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="C134" t="s">
-        <v>182</v>
+        <v>9</v>
+      </c>
+      <c r="D134" t="s">
+        <v>133</v>
       </c>
       <c r="E134">
-        <v>10540</v>
+        <v>10240</v>
       </c>
       <c r="F134">
-        <v>13.5990961</v>
+        <v>13.752016</v>
       </c>
       <c r="G134">
-        <v>100.5998319</v>
+        <v>100.6413</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" t="s">
-        <v>222</v>
+        <v>209</v>
       </c>
       <c r="B135" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="C135" t="s">
-        <v>182</v>
+        <v>142</v>
+      </c>
+      <c r="D135" t="s">
+        <v>143</v>
       </c>
       <c r="E135">
-        <v>10540</v>
+        <v>83110</v>
       </c>
       <c r="F135">
-        <v>13.5990961</v>
+        <v>7.9810496</v>
       </c>
       <c r="G135">
-        <v>100.5998319</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" t="s">
-        <v>223</v>
+        <v>210</v>
       </c>
       <c r="B136" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-        <v>30130</v>
+        <v>211</v>
       </c>
       <c r="F136">
-        <v>14.9798997</v>
+        <v>15.6930072</v>
       </c>
       <c r="G136">
-        <v>102.0977693</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" t="s">
-        <v>224</v>
+        <v>212</v>
       </c>
       <c r="B137" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>8</v>
       </c>
       <c r="F137">
         <v>13.7278956</v>
       </c>
       <c r="G137">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" t="s">
-        <v>225</v>
+        <v>213</v>
       </c>
       <c r="B138" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="C138" t="s">
-        <v>182</v>
+        <v>58</v>
+      </c>
+      <c r="D138" t="s">
+        <v>59</v>
       </c>
       <c r="E138">
-        <v>10540</v>
+        <v>10400</v>
       </c>
       <c r="F138">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G138">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
-        <v>226</v>
+        <v>214</v>
       </c>
       <c r="B139" t="s">
-        <v>127</v>
+        <v>8</v>
       </c>
       <c r="C139" t="s">
-        <v>227</v>
+        <v>215</v>
       </c>
       <c r="D139" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
       <c r="E139">
-        <v>31110</v>
+        <v>10150</v>
       </c>
       <c r="F139">
-        <v>14.9930017</v>
+        <v>13.7278956</v>
       </c>
       <c r="G139">
-        <v>103.1029191</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="B140" t="s">
-        <v>44</v>
+        <v>141</v>
       </c>
       <c r="C140" t="s">
-        <v>183</v>
+        <v>142</v>
       </c>
       <c r="E140">
-        <v>30210</v>
+        <v>83110</v>
       </c>
       <c r="F140">
-        <v>14.9798997</v>
+        <v>7.9810496</v>
       </c>
       <c r="G140">
-        <v>102.0977693</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" t="s">
-        <v>230</v>
+        <v>218</v>
       </c>
       <c r="B141" t="s">
-        <v>44</v>
+        <v>156</v>
       </c>
       <c r="C141" t="s">
-        <v>183</v>
+        <v>219</v>
       </c>
       <c r="E141">
-        <v>30210</v>
+        <v>66150</v>
       </c>
       <c r="F141">
-        <v>14.9798997</v>
+        <v>16.4429516</v>
       </c>
       <c r="G141">
-        <v>102.0977693</v>
+        <v>100.3482329</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" t="s">
-        <v>231</v>
+        <v>220</v>
       </c>
       <c r="B142" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="C142" t="s">
-        <v>232</v>
+        <v>142</v>
       </c>
       <c r="E142">
-        <v>10310</v>
+        <v>83110</v>
       </c>
       <c r="F142">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G142">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="B143" t="s">
-        <v>145</v>
+        <v>19</v>
+      </c>
+      <c r="C143" t="s">
+        <v>222</v>
+      </c>
+      <c r="E143">
+        <v>21130</v>
       </c>
       <c r="F143">
-        <v>8.4407456</v>
+        <v>12.6833115</v>
       </c>
       <c r="G143">
-        <v>98.5193032</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" t="s">
-        <v>234</v>
+        <v>223</v>
       </c>
       <c r="B144" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
       <c r="C144" t="s">
-        <v>235</v>
+        <v>224</v>
       </c>
       <c r="E144">
-        <v>10600</v>
+        <v>32150</v>
       </c>
       <c r="F144">
-        <v>13.7278956</v>
+        <v>14.882905</v>
       </c>
       <c r="G144">
-        <v>100.5241235</v>
+        <v>103.4937107</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" t="s">
-        <v>236</v>
+        <v>225</v>
       </c>
       <c r="B145" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C145" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="E145">
-        <v>20140</v>
+        <v>10110</v>
       </c>
       <c r="F145">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G145">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" t="s">
-        <v>237</v>
+        <v>226</v>
       </c>
       <c r="B146" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C146" t="s">
+        <v>86</v>
+      </c>
+      <c r="E146">
+        <v>10900</v>
       </c>
       <c r="F146">
         <v>13.7278956</v>
       </c>
       <c r="G146">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" t="s">
-        <v>238</v>
+        <v>227</v>
       </c>
       <c r="B147" t="s">
-        <v>239</v>
+        <v>77</v>
+      </c>
+      <c r="C147" t="s">
+        <v>228</v>
+      </c>
+      <c r="E147">
+        <v>10540</v>
       </c>
       <c r="F147">
-        <v>18.1445774</v>
+        <v>13.5990961</v>
       </c>
       <c r="G147">
-        <v>100.1402831</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" t="s">
-        <v>240</v>
+        <v>221</v>
       </c>
       <c r="B148" t="s">
-        <v>241</v>
+        <v>97</v>
       </c>
       <c r="C148" t="s">
-        <v>242</v>
+        <v>229</v>
       </c>
       <c r="E148">
-        <v>42110</v>
+        <v>30210</v>
       </c>
       <c r="F148">
-        <v>17.4860232</v>
+        <v>14.9798997</v>
       </c>
       <c r="G148">
-        <v>101.7223002</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="B149" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C149" t="s">
-        <v>166</v>
+        <v>231</v>
       </c>
       <c r="E149">
-        <v>10400</v>
+        <v>10110</v>
       </c>
       <c r="F149">
         <v>13.7278956</v>
       </c>
       <c r="G149">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" t="s">
-        <v>244</v>
+        <v>232</v>
       </c>
       <c r="B150" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10120</v>
+        <v>8</v>
       </c>
       <c r="F150">
         <v>13.7278956</v>
       </c>
       <c r="G150">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" t="s">
-        <v>245</v>
+        <v>233</v>
       </c>
       <c r="B151" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F151">
         <v>13.7278956</v>
       </c>
       <c r="G151">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="B152" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="C152" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>190</v>
       </c>
       <c r="E152">
-        <v>10540</v>
+        <v>10260</v>
       </c>
       <c r="F152">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G152">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" t="s">
-        <v>248</v>
+        <v>235</v>
       </c>
       <c r="B153" t="s">
-        <v>213</v>
-[...5 lines deleted...]
-        <v>40000</v>
+        <v>45</v>
       </c>
       <c r="F153">
-        <v>16.4419355</v>
+        <v>13.8621125</v>
       </c>
       <c r="G153">
-        <v>102.8359921</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" t="s">
-        <v>249</v>
+        <v>236</v>
       </c>
       <c r="B154" t="s">
-        <v>213</v>
+        <v>19</v>
       </c>
       <c r="C154" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>22</v>
       </c>
       <c r="E154">
-        <v>40000</v>
+        <v>21120</v>
       </c>
       <c r="F154">
-        <v>16.4419355</v>
+        <v>12.6833115</v>
       </c>
       <c r="G154">
-        <v>102.8359921</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" t="s">
-        <v>251</v>
+        <v>237</v>
       </c>
       <c r="B155" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10260</v>
+        <v>238</v>
       </c>
       <c r="F155">
-        <v>13.7278956</v>
+        <v>18.7756318</v>
       </c>
       <c r="G155">
-        <v>100.5241235</v>
+        <v>100.7730417</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" t="s">
-        <v>252</v>
+        <v>239</v>
       </c>
       <c r="B156" t="s">
-        <v>253</v>
+        <v>97</v>
+      </c>
+      <c r="C156" t="s">
+        <v>240</v>
+      </c>
+      <c r="E156">
+        <v>30130</v>
       </c>
       <c r="F156">
-        <v>6.4254607</v>
+        <v>14.9798997</v>
       </c>
       <c r="G156">
-        <v>101.8253143</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" t="s">
-        <v>254</v>
+        <v>241</v>
       </c>
       <c r="B157" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10600</v>
+        <v>211</v>
       </c>
       <c r="F157">
-        <v>13.7278956</v>
+        <v>15.6930072</v>
       </c>
       <c r="G157">
-        <v>100.5241235</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" t="s">
-        <v>255</v>
+        <v>242</v>
       </c>
       <c r="B158" t="s">
-        <v>11</v>
+        <v>243</v>
       </c>
       <c r="C158" t="s">
-        <v>17</v>
+        <v>244</v>
       </c>
       <c r="E158">
-        <v>10500</v>
+        <v>26000</v>
       </c>
       <c r="F158">
-        <v>13.7278956</v>
+        <v>14.2069466</v>
       </c>
       <c r="G158">
-        <v>100.5241235</v>
+        <v>101.2130511</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" t="s">
-        <v>256</v>
+        <v>245</v>
       </c>
       <c r="B159" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C159" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="E159">
-        <v>10500</v>
+        <v>50000</v>
       </c>
       <c r="F159">
-        <v>13.7278956</v>
+        <v>18.7877477</v>
       </c>
       <c r="G159">
-        <v>100.5241235</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" t="s">
-        <v>257</v>
+        <v>246</v>
       </c>
       <c r="B160" t="s">
-        <v>93</v>
+        <v>247</v>
       </c>
       <c r="C160" t="s">
-        <v>94</v>
+        <v>248</v>
       </c>
       <c r="E160">
-        <v>83110</v>
+        <v>72180</v>
       </c>
       <c r="F160">
-        <v>7.9810496</v>
+        <v>14.4744892</v>
       </c>
       <c r="G160">
-        <v>98.3638824</v>
+        <v>100.1177128</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" t="s">
-        <v>258</v>
+        <v>249</v>
       </c>
       <c r="B161" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="C161" t="s">
-        <v>24</v>
+        <v>228</v>
       </c>
       <c r="E161">
-        <v>10300</v>
+        <v>10540</v>
       </c>
       <c r="F161">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G161">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="B162" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="C162" t="s">
-        <v>185</v>
+        <v>228</v>
       </c>
       <c r="E162">
-        <v>10110</v>
+        <v>10540</v>
       </c>
       <c r="F162">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G162">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" t="s">
-        <v>260</v>
+        <v>251</v>
       </c>
       <c r="B163" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="C163" t="s">
-        <v>261</v>
+        <v>147</v>
       </c>
       <c r="E163">
-        <v>10220</v>
+        <v>11000</v>
       </c>
       <c r="F163">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G163">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="B164" t="s">
-        <v>263</v>
+        <v>8</v>
       </c>
       <c r="C164" t="s">
-        <v>264</v>
+        <v>190</v>
       </c>
       <c r="E164">
-        <v>91160</v>
+        <v>10260</v>
       </c>
       <c r="F164">
-        <v>6.6238158</v>
+        <v>13.7278956</v>
       </c>
       <c r="G164">
-        <v>100.0673744</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" t="s">
-        <v>265</v>
+        <v>253</v>
       </c>
       <c r="B165" t="s">
-        <v>20</v>
+        <v>77</v>
+      </c>
+      <c r="C165" t="s">
+        <v>228</v>
+      </c>
+      <c r="E165">
+        <v>10540</v>
       </c>
       <c r="F165">
         <v>13.5990961</v>
       </c>
       <c r="G165">
         <v>100.5998319</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" t="s">
-        <v>266</v>
+        <v>254</v>
       </c>
       <c r="B166" t="s">
-        <v>267</v>
+        <v>77</v>
+      </c>
+      <c r="C166" t="s">
+        <v>228</v>
+      </c>
+      <c r="E166">
+        <v>10540</v>
       </c>
       <c r="F166">
-        <v>19.9071656</v>
+        <v>13.5990961</v>
       </c>
       <c r="G166">
-        <v>99.830955</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" t="s">
-        <v>268</v>
+        <v>255</v>
       </c>
       <c r="B167" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C167" t="s">
+        <v>256</v>
+      </c>
+      <c r="E167">
+        <v>10400</v>
       </c>
       <c r="F167">
         <v>13.7278956</v>
       </c>
       <c r="G167">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" t="s">
-        <v>269</v>
+        <v>257</v>
       </c>
       <c r="B168" t="s">
-        <v>62</v>
+        <v>258</v>
+      </c>
+      <c r="C168" t="s">
+        <v>259</v>
+      </c>
+      <c r="E168">
+        <v>40000</v>
       </c>
       <c r="F168">
-        <v>13.8621125</v>
+        <v>16.4419355</v>
       </c>
       <c r="G168">
-        <v>100.5143528</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" t="s">
-        <v>270</v>
+        <v>260</v>
       </c>
       <c r="B169" t="s">
-        <v>50</v>
-[...8 lines deleted...]
-        <v>73000</v>
+        <v>8</v>
       </c>
       <c r="F169">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G169">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="B170" t="s">
-        <v>50</v>
+        <v>77</v>
       </c>
       <c r="C170" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>228</v>
       </c>
       <c r="E170">
-        <v>73000</v>
+        <v>10540</v>
       </c>
       <c r="F170">
-        <v>13.8199206</v>
+        <v>13.5990961</v>
       </c>
       <c r="G170">
-        <v>100.0621676</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" t="s">
-        <v>273</v>
+        <v>262</v>
       </c>
       <c r="B171" t="s">
-        <v>62</v>
+        <v>8</v>
+      </c>
+      <c r="C171" t="s">
+        <v>263</v>
+      </c>
+      <c r="E171">
+        <v>10120</v>
       </c>
       <c r="F171">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G171">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" t="s">
-        <v>274</v>
+        <v>221</v>
       </c>
       <c r="B172" t="s">
-        <v>62</v>
+        <v>181</v>
+      </c>
+      <c r="C172" t="s">
+        <v>264</v>
+      </c>
+      <c r="E172">
+        <v>52220</v>
       </c>
       <c r="F172">
-        <v>13.8621125</v>
+        <v>18.2888404</v>
       </c>
       <c r="G172">
-        <v>100.5143528</v>
+        <v>99.490874</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" t="s">
-        <v>275</v>
+        <v>265</v>
       </c>
       <c r="B173" t="s">
-        <v>62</v>
+        <v>8</v>
+      </c>
+      <c r="C173" t="s">
+        <v>231</v>
+      </c>
+      <c r="E173">
+        <v>10110</v>
       </c>
       <c r="F173">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G173">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
       <c r="B174" t="s">
-        <v>62</v>
+        <v>77</v>
+      </c>
+      <c r="C174" t="s">
+        <v>228</v>
+      </c>
+      <c r="E174">
+        <v>10540</v>
       </c>
       <c r="F174">
-        <v>13.8621125</v>
+        <v>13.5990961</v>
       </c>
       <c r="G174">
-        <v>100.5143528</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="B175" t="s">
-        <v>50</v>
+        <v>77</v>
       </c>
       <c r="C175" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>228</v>
       </c>
       <c r="E175">
-        <v>73000</v>
+        <v>10540</v>
       </c>
       <c r="F175">
-        <v>13.8199206</v>
+        <v>13.5990961</v>
       </c>
       <c r="G175">
-        <v>100.0621676</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
       <c r="B176" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="C176" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>240</v>
       </c>
       <c r="E176">
-        <v>10110</v>
+        <v>30130</v>
       </c>
       <c r="F176">
-        <v>13.7278956</v>
+        <v>14.9798997</v>
       </c>
       <c r="G176">
-        <v>100.5241235</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="B177" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C177" t="s">
-        <v>261</v>
+        <v>16</v>
       </c>
       <c r="E177">
-        <v>10220</v>
+        <v>10110</v>
       </c>
       <c r="F177">
         <v>13.7278956</v>
       </c>
       <c r="G177">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" t="s">
-        <v>279</v>
+        <v>270</v>
       </c>
       <c r="B178" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="C178" t="s">
-        <v>17</v>
+        <v>228</v>
       </c>
       <c r="E178">
-        <v>10500</v>
+        <v>10540</v>
       </c>
       <c r="F178">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G178">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" t="s">
-        <v>280</v>
+        <v>271</v>
       </c>
       <c r="B179" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
       <c r="C179" t="s">
-        <v>218</v>
+        <v>272</v>
+      </c>
+      <c r="D179" t="s">
+        <v>273</v>
       </c>
       <c r="E179">
-        <v>10120</v>
+        <v>31110</v>
       </c>
       <c r="F179">
-        <v>13.7278956</v>
+        <v>14.9930017</v>
       </c>
       <c r="G179">
-        <v>100.5241235</v>
+        <v>103.1029191</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="B180" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="C180" t="s">
-        <v>261</v>
+        <v>229</v>
       </c>
       <c r="E180">
-        <v>10220</v>
+        <v>30210</v>
       </c>
       <c r="F180">
-        <v>13.7278956</v>
+        <v>14.9798997</v>
       </c>
       <c r="G180">
-        <v>100.5241235</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="B181" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="C181" t="s">
-        <v>185</v>
+        <v>229</v>
       </c>
       <c r="E181">
-        <v>10110</v>
+        <v>30210</v>
       </c>
       <c r="F181">
-        <v>13.7278956</v>
+        <v>14.9798997</v>
       </c>
       <c r="G181">
-        <v>100.5241235</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="B182" t="s">
-        <v>62</v>
+        <v>8</v>
+      </c>
+      <c r="C182" t="s">
+        <v>277</v>
+      </c>
+      <c r="E182">
+        <v>10310</v>
       </c>
       <c r="F182">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G182">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
       <c r="B183" t="s">
-        <v>50</v>
-[...8 lines deleted...]
-        <v>73000</v>
+        <v>193</v>
       </c>
       <c r="F183">
-        <v>13.8199206</v>
+        <v>8.4407456</v>
       </c>
       <c r="G183">
-        <v>100.0621676</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="B184" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="C184" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>42</v>
       </c>
       <c r="E184">
-        <v>73000</v>
+        <v>10600</v>
       </c>
       <c r="F184">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G184">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="B185" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="C185" t="s">
-        <v>261</v>
+        <v>159</v>
       </c>
       <c r="E185">
-        <v>10220</v>
+        <v>20140</v>
       </c>
       <c r="F185">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G185">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="B186" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10220</v>
+        <v>8</v>
       </c>
       <c r="F186">
         <v>13.7278956</v>
       </c>
       <c r="G186">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="B187" t="s">
-        <v>11</v>
+        <v>283</v>
       </c>
       <c r="F187">
-        <v>13.7278956</v>
+        <v>18.1445774</v>
       </c>
       <c r="G187">
-        <v>100.5241235</v>
+        <v>100.1402831</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="B188" t="s">
-        <v>11</v>
+        <v>285</v>
       </c>
       <c r="C188" t="s">
-        <v>149</v>
+        <v>286</v>
       </c>
       <c r="E188">
-        <v>10330</v>
+        <v>42110</v>
       </c>
       <c r="F188">
-        <v>13.7278956</v>
+        <v>17.4860232</v>
       </c>
       <c r="G188">
-        <v>100.5241235</v>
+        <v>101.7223002</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="B189" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C189" t="s">
+        <v>58</v>
+      </c>
+      <c r="E189">
+        <v>10400</v>
       </c>
       <c r="F189">
         <v>13.7278956</v>
       </c>
       <c r="G189">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="B190" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C190" t="s">
+        <v>263</v>
+      </c>
+      <c r="E190">
+        <v>10120</v>
       </c>
       <c r="F190">
         <v>13.7278956</v>
       </c>
       <c r="G190">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="B191" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F191">
         <v>13.7278956</v>
       </c>
       <c r="G191">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="B192" t="s">
-        <v>20</v>
+        <v>77</v>
+      </c>
+      <c r="C192" t="s">
+        <v>228</v>
+      </c>
+      <c r="D192" t="s">
+        <v>291</v>
+      </c>
+      <c r="E192">
+        <v>10540</v>
       </c>
       <c r="F192">
         <v>13.5990961</v>
       </c>
       <c r="G192">
         <v>100.5998319</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B193" t="s">
-        <v>11</v>
+        <v>258</v>
+      </c>
+      <c r="C193" t="s">
+        <v>259</v>
+      </c>
+      <c r="E193">
+        <v>40000</v>
       </c>
       <c r="F193">
-        <v>13.7278956</v>
+        <v>16.4419355</v>
       </c>
       <c r="G193">
-        <v>100.5241235</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" t="s">
+        <v>293</v>
+      </c>
+      <c r="B194" t="s">
+        <v>258</v>
+      </c>
+      <c r="C194" t="s">
+        <v>259</v>
+      </c>
+      <c r="D194" t="s">
         <v>294</v>
       </c>
-      <c r="B194" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E194">
-        <v>10500</v>
+        <v>40000</v>
       </c>
       <c r="F194">
-        <v>13.7278956</v>
+        <v>16.4419355</v>
       </c>
       <c r="G194">
-        <v>100.5241235</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" t="s">
         <v>295</v>
       </c>
       <c r="B195" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="C195" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>190</v>
       </c>
       <c r="E195">
-        <v>73000</v>
+        <v>10260</v>
       </c>
       <c r="F195">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G195">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" t="s">
         <v>296</v>
       </c>
       <c r="B196" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="C196" t="s">
         <v>297</v>
       </c>
-      <c r="E196">
-[...1 lines deleted...]
-      </c>
       <c r="F196">
-        <v>13.7278956</v>
+        <v>6.4254607</v>
       </c>
       <c r="G196">
-        <v>100.5241235</v>
+        <v>101.8253143</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" t="s">
         <v>298</v>
       </c>
       <c r="B197" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="C197" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E197">
-        <v>10130</v>
+        <v>10600</v>
       </c>
       <c r="F197">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G197">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" t="s">
         <v>299</v>
       </c>
       <c r="B198" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C198" t="s">
-        <v>104</v>
+        <v>74</v>
       </c>
       <c r="E198">
-        <v>20150</v>
+        <v>10500</v>
       </c>
       <c r="F198">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G198">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" t="s">
         <v>300</v>
       </c>
       <c r="B199" t="s">
-        <v>301</v>
+        <v>8</v>
       </c>
       <c r="C199" t="s">
-        <v>302</v>
+        <v>74</v>
+      </c>
+      <c r="D199" t="s">
+        <v>75</v>
       </c>
       <c r="E199">
-        <v>77110</v>
+        <v>10500</v>
       </c>
       <c r="F199">
-        <v>11.812367</v>
+        <v>13.7278956</v>
       </c>
       <c r="G199">
-        <v>99.7973271</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="B200" t="s">
-        <v>11</v>
+        <v>141</v>
+      </c>
+      <c r="C200" t="s">
+        <v>142</v>
+      </c>
+      <c r="E200">
+        <v>83110</v>
       </c>
       <c r="F200">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G200">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="B201" t="s">
-        <v>65</v>
+        <v>8</v>
+      </c>
+      <c r="C201" t="s">
+        <v>81</v>
+      </c>
+      <c r="E201">
+        <v>10300</v>
       </c>
       <c r="F201">
-        <v>14.882905</v>
+        <v>13.7278956</v>
       </c>
       <c r="G201">
-        <v>103.4937107</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="B202" t="s">
-        <v>108</v>
+        <v>8</v>
+      </c>
+      <c r="C202" t="s">
+        <v>231</v>
+      </c>
+      <c r="E202">
+        <v>10110</v>
       </c>
       <c r="F202">
-        <v>16.4429516</v>
+        <v>13.7278956</v>
       </c>
       <c r="G202">
-        <v>100.3482329</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="B203" t="s">
-        <v>65</v>
+        <v>8</v>
+      </c>
+      <c r="C203" t="s">
+        <v>305</v>
+      </c>
+      <c r="E203">
+        <v>10220</v>
       </c>
       <c r="F203">
-        <v>14.882905</v>
+        <v>13.7278956</v>
       </c>
       <c r="G203">
-        <v>103.4937107</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" t="s">
+        <v>306</v>
+      </c>
+      <c r="B204" t="s">
         <v>307</v>
       </c>
-      <c r="B204" t="s">
-        <v>11</v>
+      <c r="C204" t="s">
+        <v>308</v>
+      </c>
+      <c r="E204">
+        <v>91160</v>
       </c>
       <c r="F204">
-        <v>13.7278956</v>
+        <v>6.6238158</v>
       </c>
       <c r="G204">
-        <v>100.5241235</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B205" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10600</v>
+        <v>77</v>
       </c>
       <c r="F205">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G205">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B206" t="s">
-        <v>11</v>
+        <v>311</v>
       </c>
       <c r="F206">
-        <v>13.7278956</v>
+        <v>19.9071656</v>
       </c>
       <c r="G206">
-        <v>100.5241235</v>
+        <v>99.830955</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B207" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>62000</v>
+        <v>8</v>
       </c>
       <c r="F207">
-        <v>16.4827798</v>
+        <v>13.7278956</v>
       </c>
       <c r="G207">
-        <v>99.5226618</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" t="s">
-        <v>295</v>
+        <v>313</v>
       </c>
       <c r="B208" t="s">
-        <v>50</v>
-[...8 lines deleted...]
-        <v>73000</v>
+        <v>45</v>
       </c>
       <c r="F208">
-        <v>13.8199206</v>
+        <v>13.8621125</v>
       </c>
       <c r="G208">
-        <v>100.0621676</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="B209" t="s">
-        <v>267</v>
+        <v>103</v>
+      </c>
+      <c r="C209" t="s">
+        <v>315</v>
+      </c>
+      <c r="D209" t="s">
+        <v>316</v>
+      </c>
+      <c r="E209">
+        <v>73000</v>
       </c>
       <c r="F209">
-        <v>19.9071656</v>
+        <v>13.8199206</v>
       </c>
       <c r="G209">
-        <v>99.830955</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B210" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="C210" t="s">
-        <v>185</v>
+        <v>315</v>
+      </c>
+      <c r="D210" t="s">
+        <v>316</v>
       </c>
       <c r="E210">
-        <v>10110</v>
+        <v>73000</v>
       </c>
       <c r="F210">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G210">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="B211" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10600</v>
+        <v>45</v>
       </c>
       <c r="F211">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G211">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B212" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10600</v>
+        <v>45</v>
       </c>
       <c r="F212">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G212">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="B213" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10160</v>
+        <v>45</v>
       </c>
       <c r="F213">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G213">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B214" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="F214">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G214">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B215" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="C215" t="s">
-        <v>185</v>
+        <v>315</v>
+      </c>
+      <c r="D215" t="s">
+        <v>316</v>
       </c>
       <c r="E215">
-        <v>10110</v>
+        <v>73000</v>
       </c>
       <c r="F215">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G215">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="B216" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C216" t="s">
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D216" t="s">
+        <v>123</v>
       </c>
       <c r="E216">
-        <v>10500</v>
+        <v>10110</v>
       </c>
       <c r="F216">
         <v>13.7278956</v>
       </c>
       <c r="G216">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B217" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C217" t="s">
+        <v>305</v>
+      </c>
+      <c r="E217">
+        <v>10220</v>
       </c>
       <c r="F217">
         <v>13.7278956</v>
       </c>
       <c r="G217">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B218" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C218" t="s">
-        <v>17</v>
+        <v>74</v>
       </c>
       <c r="E218">
         <v>10500</v>
       </c>
       <c r="F218">
         <v>13.7278956</v>
       </c>
       <c r="G218">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B219" t="s">
         <v>8</v>
       </c>
+      <c r="C219" t="s">
+        <v>263</v>
+      </c>
+      <c r="E219">
+        <v>10120</v>
+      </c>
       <c r="F219">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G219">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B220" t="s">
-        <v>324</v>
+        <v>8</v>
       </c>
       <c r="C220" t="s">
-        <v>325</v>
+        <v>305</v>
       </c>
       <c r="E220">
-        <v>76120</v>
+        <v>10220</v>
       </c>
       <c r="F220">
-        <v>13.1111601</v>
+        <v>13.7278956</v>
       </c>
       <c r="G220">
-        <v>99.9391307</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" t="s">
         <v>326</v>
       </c>
       <c r="B221" t="s">
-        <v>44</v>
+        <v>8</v>
+      </c>
+      <c r="C221" t="s">
+        <v>231</v>
+      </c>
+      <c r="E221">
+        <v>10110</v>
       </c>
       <c r="F221">
-        <v>14.9798997</v>
+        <v>13.7278956</v>
       </c>
       <c r="G221">
-        <v>102.0977693</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" t="s">
         <v>327</v>
       </c>
       <c r="B222" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10310</v>
+        <v>45</v>
       </c>
       <c r="F222">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G222">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" t="s">
-        <v>328</v>
+        <v>314</v>
       </c>
       <c r="B223" t="s">
-        <v>11</v>
+        <v>103</v>
+      </c>
+      <c r="C223" t="s">
+        <v>315</v>
+      </c>
+      <c r="D223" t="s">
+        <v>316</v>
+      </c>
+      <c r="E223">
+        <v>73000</v>
       </c>
       <c r="F223">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G223">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="B224" t="s">
-        <v>32</v>
+        <v>103</v>
       </c>
       <c r="C224" t="s">
-        <v>330</v>
+        <v>315</v>
+      </c>
+      <c r="D224" t="s">
+        <v>316</v>
       </c>
       <c r="E224">
-        <v>50310</v>
+        <v>73000</v>
       </c>
       <c r="F224">
-        <v>18.7877477</v>
+        <v>13.8199206</v>
       </c>
       <c r="G224">
-        <v>98.9931311</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="B225" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C225" t="s">
+        <v>305</v>
+      </c>
+      <c r="E225">
+        <v>10220</v>
       </c>
       <c r="F225">
         <v>13.7278956</v>
       </c>
       <c r="G225">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="B226" t="s">
-        <v>333</v>
+        <v>8</v>
       </c>
       <c r="C226" t="s">
-        <v>334</v>
+        <v>305</v>
       </c>
       <c r="E226">
-        <v>63110</v>
+        <v>10220</v>
       </c>
       <c r="F226">
-        <v>16.8839901</v>
+        <v>13.7278956</v>
       </c>
       <c r="G226">
-        <v>99.1258498</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="B227" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10120</v>
+        <v>8</v>
       </c>
       <c r="F227">
         <v>13.7278956</v>
       </c>
       <c r="G227">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="B228" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C228" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>337</v>
+        <v>197</v>
       </c>
       <c r="E228">
-        <v>20150</v>
+        <v>10330</v>
       </c>
       <c r="F228">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G228">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="B229" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10230</v>
+        <v>8</v>
       </c>
       <c r="F229">
         <v>13.7278956</v>
       </c>
       <c r="G229">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="B230" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F230">
         <v>13.7278956</v>
       </c>
       <c r="G230">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="B231" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F231">
         <v>13.7278956</v>
       </c>
       <c r="G231">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" t="s">
-        <v>295</v>
+        <v>336</v>
       </c>
       <c r="B232" t="s">
-        <v>50</v>
-[...8 lines deleted...]
-        <v>73000</v>
+        <v>77</v>
       </c>
       <c r="F232">
-        <v>13.8199206</v>
+        <v>13.5990961</v>
       </c>
       <c r="G232">
-        <v>100.0621676</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="B233" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10230</v>
+        <v>8</v>
       </c>
       <c r="F233">
         <v>13.7278956</v>
       </c>
       <c r="G233">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="B234" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="C234" t="s">
-        <v>33</v>
+        <v>74</v>
+      </c>
+      <c r="D234" t="s">
+        <v>75</v>
       </c>
       <c r="E234">
-        <v>50000</v>
+        <v>10500</v>
       </c>
       <c r="F234">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G234">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="B235" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="C235" t="s">
-        <v>104</v>
+        <v>315</v>
+      </c>
+      <c r="D235" t="s">
+        <v>316</v>
       </c>
       <c r="E235">
-        <v>20150</v>
+        <v>73000</v>
       </c>
       <c r="F235">
-        <v>13.3611431</v>
+        <v>13.8199206</v>
       </c>
       <c r="G235">
-        <v>100.9846717</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="B236" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C236" t="s">
-        <v>29</v>
+        <v>341</v>
       </c>
       <c r="E236">
-        <v>10900</v>
+        <v>10800</v>
       </c>
       <c r="F236">
         <v>13.7278956</v>
       </c>
       <c r="G236">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="B237" t="s">
-        <v>50</v>
+        <v>77</v>
       </c>
       <c r="C237" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>78</v>
       </c>
       <c r="E237">
-        <v>73000</v>
+        <v>10130</v>
       </c>
       <c r="F237">
-        <v>13.8199206</v>
+        <v>13.5990961</v>
       </c>
       <c r="G237">
-        <v>100.0621676</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="B238" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="C238" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>152</v>
       </c>
       <c r="E238">
-        <v>10540</v>
+        <v>20150</v>
       </c>
       <c r="F238">
-        <v>13.5990961</v>
+        <v>13.3611431</v>
       </c>
       <c r="G238">
-        <v>100.5998319</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="B239" t="s">
-        <v>11</v>
+        <v>345</v>
       </c>
       <c r="C239" t="s">
-        <v>142</v>
+        <v>346</v>
       </c>
       <c r="E239">
-        <v>10260</v>
+        <v>77110</v>
       </c>
       <c r="F239">
-        <v>13.7278956</v>
+        <v>11.812367</v>
       </c>
       <c r="G239">
-        <v>100.5241235</v>
+        <v>99.7973271</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="B240" t="s">
-        <v>50</v>
-[...8 lines deleted...]
-        <v>73000</v>
+        <v>8</v>
       </c>
       <c r="F240">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G240">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="B241" t="s">
-        <v>50</v>
-[...8 lines deleted...]
-        <v>73000</v>
+        <v>116</v>
       </c>
       <c r="F241">
-        <v>13.8199206</v>
+        <v>14.882905</v>
       </c>
       <c r="G241">
-        <v>100.0621676</v>
+        <v>103.4937107</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="B242" t="s">
-        <v>114</v>
-[...8 lines deleted...]
-        <v>24120</v>
+        <v>156</v>
       </c>
       <c r="F242">
-        <v>13.6904194</v>
+        <v>16.4429516</v>
       </c>
       <c r="G242">
-        <v>101.0779596</v>
+        <v>100.3482329</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="B243" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10240</v>
+        <v>116</v>
       </c>
       <c r="F243">
-        <v>13.7278956</v>
+        <v>14.882905</v>
       </c>
       <c r="G243">
-        <v>100.5241235</v>
+        <v>103.4937107</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="B244" t="s">
-        <v>356</v>
-[...5 lines deleted...]
-        <v>74000</v>
+        <v>8</v>
       </c>
       <c r="F244">
-        <v>13.5475216</v>
+        <v>13.7278956</v>
       </c>
       <c r="G244">
-        <v>100.2743956</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="B245" t="s">
-        <v>93</v>
+        <v>8</v>
+      </c>
+      <c r="C245" t="s">
+        <v>42</v>
+      </c>
+      <c r="E245">
+        <v>10600</v>
       </c>
       <c r="F245">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G245">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="B246" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="F246">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G246">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="B247" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>136</v>
+      </c>
+      <c r="C247" t="s">
+        <v>137</v>
+      </c>
+      <c r="E247">
+        <v>62000</v>
       </c>
       <c r="F247">
-        <v>7.9810496</v>
+        <v>16.4827798</v>
       </c>
       <c r="G247">
-        <v>98.3638824</v>
+        <v>99.5226618</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" t="s">
-        <v>361</v>
+        <v>339</v>
       </c>
       <c r="B248" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="C248" t="s">
-        <v>362</v>
+        <v>315</v>
+      </c>
+      <c r="D248" t="s">
+        <v>316</v>
       </c>
       <c r="E248">
-        <v>21000</v>
+        <v>73000</v>
       </c>
       <c r="F248">
-        <v>12.6833115</v>
+        <v>13.8199206</v>
       </c>
       <c r="G248">
-        <v>101.2374295</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" t="s">
-        <v>363</v>
+        <v>355</v>
       </c>
       <c r="B249" t="s">
-        <v>263</v>
-[...5 lines deleted...]
-        <v>91120</v>
+        <v>311</v>
       </c>
       <c r="F249">
-        <v>6.6238158</v>
+        <v>19.9071656</v>
       </c>
       <c r="G249">
-        <v>100.0673744</v>
+        <v>99.830955</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" t="s">
-        <v>365</v>
+        <v>356</v>
       </c>
       <c r="B250" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C250" t="s">
-        <v>261</v>
+        <v>231</v>
       </c>
       <c r="E250">
-        <v>10220</v>
+        <v>10110</v>
       </c>
       <c r="F250">
         <v>13.7278956</v>
       </c>
       <c r="G250">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" t="s">
-        <v>366</v>
+        <v>357</v>
       </c>
       <c r="B251" t="s">
-        <v>239</v>
+        <v>8</v>
       </c>
       <c r="C251" t="s">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="E251">
-        <v>54000</v>
+        <v>10600</v>
       </c>
       <c r="F251">
-        <v>18.1445774</v>
+        <v>13.7278956</v>
       </c>
       <c r="G251">
-        <v>100.1402831</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" t="s">
-        <v>368</v>
+        <v>359</v>
       </c>
       <c r="B252" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C252" t="s">
-        <v>339</v>
+        <v>358</v>
       </c>
       <c r="E252">
-        <v>10230</v>
+        <v>10600</v>
       </c>
       <c r="F252">
         <v>13.7278956</v>
       </c>
       <c r="G252">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" t="s">
-        <v>369</v>
+        <v>360</v>
       </c>
       <c r="B253" t="s">
-        <v>263</v>
+        <v>8</v>
       </c>
       <c r="C253" t="s">
-        <v>264</v>
+        <v>361</v>
       </c>
       <c r="E253">
-        <v>91160</v>
+        <v>10160</v>
       </c>
       <c r="F253">
-        <v>6.6238158</v>
+        <v>13.7278956</v>
       </c>
       <c r="G253">
-        <v>100.0673744</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" t="s">
-        <v>370</v>
+        <v>362</v>
       </c>
       <c r="B254" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F254">
         <v>13.7278956</v>
       </c>
       <c r="G254">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" t="s">
-        <v>371</v>
+        <v>356</v>
       </c>
       <c r="B255" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C255" t="s">
-        <v>72</v>
+        <v>231</v>
       </c>
       <c r="E255">
         <v>10110</v>
       </c>
       <c r="F255">
         <v>13.7278956</v>
       </c>
       <c r="G255">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="B256" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C256" t="s">
-        <v>104</v>
+        <v>74</v>
       </c>
       <c r="E256">
-        <v>20150</v>
+        <v>10500</v>
       </c>
       <c r="F256">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G256">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="B257" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10900</v>
+        <v>8</v>
       </c>
       <c r="F257">
         <v>13.7278956</v>
       </c>
       <c r="G257">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
       <c r="B258" t="s">
-        <v>13</v>
+        <v>8</v>
+      </c>
+      <c r="C258" t="s">
+        <v>74</v>
+      </c>
+      <c r="E258">
+        <v>10500</v>
       </c>
       <c r="F258">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G258">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="B259" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10800</v>
+        <v>19</v>
       </c>
       <c r="F259">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G259">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" t="s">
-        <v>376</v>
+        <v>367</v>
       </c>
       <c r="B260" t="s">
-        <v>377</v>
+        <v>368</v>
       </c>
       <c r="C260" t="s">
-        <v>378</v>
+        <v>369</v>
       </c>
       <c r="E260">
-        <v>34280</v>
+        <v>76120</v>
       </c>
       <c r="F260">
-        <v>15.2286861</v>
+        <v>13.1111601</v>
       </c>
       <c r="G260">
-        <v>104.8564217</v>
+        <v>99.9391307</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="B261" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>21000</v>
+        <v>97</v>
       </c>
       <c r="F261">
-        <v>12.6833115</v>
+        <v>14.9798997</v>
       </c>
       <c r="G261">
-        <v>101.2374295</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="B262" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="C262" t="s">
-        <v>381</v>
+        <v>277</v>
       </c>
       <c r="E262">
-        <v>27160</v>
+        <v>10310</v>
       </c>
       <c r="F262">
-        <v>13.824038</v>
+        <v>13.7278956</v>
       </c>
       <c r="G262">
-        <v>102.0645839</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" t="s">
-        <v>382</v>
+        <v>372</v>
       </c>
       <c r="B263" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10220</v>
+        <v>8</v>
       </c>
       <c r="F263">
         <v>13.7278956</v>
       </c>
       <c r="G263">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" t="s">
-        <v>383</v>
+        <v>373</v>
       </c>
       <c r="B264" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C264" t="s">
-        <v>339</v>
+        <v>374</v>
       </c>
       <c r="E264">
-        <v>10230</v>
+        <v>50310</v>
       </c>
       <c r="F264">
-        <v>13.7278956</v>
+        <v>18.7877477</v>
       </c>
       <c r="G264">
-        <v>100.5241235</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" t="s">
-        <v>384</v>
+        <v>375</v>
       </c>
       <c r="B265" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>83110</v>
+        <v>8</v>
       </c>
       <c r="F265">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G265">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" t="s">
-        <v>385</v>
+        <v>376</v>
       </c>
       <c r="B266" t="s">
-        <v>11</v>
+        <v>377</v>
       </c>
       <c r="C266" t="s">
-        <v>317</v>
+        <v>378</v>
       </c>
       <c r="E266">
-        <v>10160</v>
+        <v>63110</v>
       </c>
       <c r="F266">
-        <v>13.7278956</v>
+        <v>16.8839901</v>
       </c>
       <c r="G266">
-        <v>100.5241235</v>
+        <v>99.1258498</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="B267" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C267" t="s">
-        <v>339</v>
+        <v>89</v>
       </c>
       <c r="E267">
-        <v>10230</v>
+        <v>10120</v>
       </c>
       <c r="F267">
         <v>13.7278956</v>
       </c>
       <c r="G267">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="B268" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="C268" t="s">
-        <v>185</v>
+        <v>152</v>
+      </c>
+      <c r="D268" t="s">
+        <v>381</v>
       </c>
       <c r="E268">
-        <v>10110</v>
+        <v>20150</v>
       </c>
       <c r="F268">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G268">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="B269" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C269" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>383</v>
       </c>
       <c r="E269">
-        <v>20150</v>
+        <v>10230</v>
       </c>
       <c r="F269">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G269">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="B270" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F270">
         <v>13.7278956</v>
       </c>
       <c r="G270">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="B271" t="s">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>20150</v>
+        <v>8</v>
+      </c>
+      <c r="F271">
+        <v>13.7278956</v>
+      </c>
+      <c r="G271">
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" t="s">
-        <v>391</v>
+        <v>339</v>
       </c>
       <c r="B272" t="s">
-        <v>20</v>
+        <v>103</v>
       </c>
       <c r="C272" t="s">
-        <v>182</v>
+        <v>315</v>
+      </c>
+      <c r="D272" t="s">
+        <v>316</v>
       </c>
       <c r="E272">
-        <v>10540</v>
+        <v>73000</v>
       </c>
       <c r="F272">
-        <v>13.5990961</v>
+        <v>13.8199206</v>
       </c>
       <c r="G272">
-        <v>100.5998319</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="B273" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C273" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>337</v>
+        <v>383</v>
       </c>
       <c r="E273">
-        <v>20150</v>
+        <v>10230</v>
       </c>
       <c r="F273">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G273">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="B274" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C274" t="s">
-        <v>394</v>
+        <v>54</v>
       </c>
       <c r="E274">
-        <v>10170</v>
+        <v>50000</v>
       </c>
       <c r="F274">
-        <v>13.7278956</v>
+        <v>18.7877477</v>
       </c>
       <c r="G274">
-        <v>100.5241235</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="B275" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="C275" t="s">
-        <v>314</v>
+        <v>152</v>
       </c>
       <c r="E275">
-        <v>10600</v>
+        <v>20150</v>
       </c>
       <c r="F275">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G275">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="B276" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="C276" t="s">
-        <v>182</v>
+        <v>86</v>
       </c>
       <c r="E276">
-        <v>10540</v>
+        <v>10900</v>
       </c>
       <c r="F276">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G276">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
       <c r="B277" t="s">
-        <v>20</v>
+        <v>103</v>
       </c>
       <c r="C277" t="s">
-        <v>182</v>
+        <v>315</v>
+      </c>
+      <c r="D277" t="s">
+        <v>316</v>
       </c>
       <c r="E277">
-        <v>10540</v>
+        <v>73000</v>
       </c>
       <c r="F277">
-        <v>13.5990961</v>
+        <v>13.8199206</v>
       </c>
       <c r="G277">
-        <v>100.5998319</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" t="s">
-        <v>398</v>
+        <v>391</v>
       </c>
       <c r="B278" t="s">
-        <v>377</v>
+        <v>77</v>
       </c>
       <c r="C278" t="s">
-        <v>399</v>
+        <v>228</v>
+      </c>
+      <c r="D278" t="s">
+        <v>291</v>
       </c>
       <c r="E278">
-        <v>34000</v>
+        <v>10540</v>
       </c>
       <c r="F278">
-        <v>15.2286861</v>
+        <v>13.5990961</v>
       </c>
       <c r="G278">
-        <v>104.8564217</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" t="s">
-        <v>400</v>
+        <v>392</v>
       </c>
       <c r="B279" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C279" t="s">
-        <v>317</v>
+        <v>190</v>
       </c>
       <c r="E279">
-        <v>10160</v>
+        <v>10260</v>
       </c>
       <c r="F279">
         <v>13.7278956</v>
       </c>
       <c r="G279">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" t="s">
-        <v>401</v>
+        <v>393</v>
       </c>
       <c r="B280" t="s">
-        <v>11</v>
+        <v>103</v>
+      </c>
+      <c r="C280" t="s">
+        <v>315</v>
+      </c>
+      <c r="D280" t="s">
+        <v>316</v>
+      </c>
+      <c r="E280">
+        <v>73000</v>
       </c>
       <c r="F280">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G280">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" t="s">
-        <v>402</v>
+        <v>394</v>
       </c>
       <c r="B281" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="C281" t="s">
-        <v>72</v>
+        <v>315</v>
+      </c>
+      <c r="D281" t="s">
+        <v>316</v>
       </c>
       <c r="E281">
-        <v>10110</v>
+        <v>73000</v>
       </c>
       <c r="F281">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G281">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" t="s">
-        <v>403</v>
+        <v>395</v>
       </c>
       <c r="B282" t="s">
-        <v>8</v>
+        <v>162</v>
       </c>
       <c r="C282" t="s">
-        <v>404</v>
+        <v>396</v>
+      </c>
+      <c r="D282" t="s">
+        <v>397</v>
       </c>
       <c r="E282">
-        <v>21180</v>
+        <v>24120</v>
       </c>
       <c r="F282">
-        <v>12.6833115</v>
+        <v>13.6904194</v>
       </c>
       <c r="G282">
-        <v>101.2374295</v>
+        <v>101.0779596</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
       <c r="B283" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C283" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="E283">
-        <v>20150</v>
+        <v>10240</v>
       </c>
       <c r="F283">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G283">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" t="s">
-        <v>406</v>
+        <v>399</v>
       </c>
       <c r="B284" t="s">
-        <v>13</v>
+        <v>400</v>
       </c>
       <c r="C284" t="s">
-        <v>104</v>
+        <v>401</v>
       </c>
       <c r="E284">
-        <v>20150</v>
+        <v>74000</v>
       </c>
       <c r="F284">
-        <v>13.3611431</v>
+        <v>13.5475216</v>
       </c>
       <c r="G284">
-        <v>100.9846717</v>
+        <v>100.2743956</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" t="s">
-        <v>349</v>
+        <v>402</v>
       </c>
       <c r="B285" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>73000</v>
+        <v>141</v>
       </c>
       <c r="F285">
-        <v>13.8199206</v>
+        <v>7.9810496</v>
       </c>
       <c r="G285">
-        <v>100.0621676</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="B286" t="s">
-        <v>50</v>
-[...8 lines deleted...]
-        <v>73000</v>
+        <v>77</v>
       </c>
       <c r="F286">
-        <v>13.8199206</v>
+        <v>13.5990961</v>
       </c>
       <c r="G286">
-        <v>100.0621676</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="B287" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>141</v>
       </c>
       <c r="D287" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>73000</v>
+        <v>143</v>
       </c>
       <c r="F287">
-        <v>13.8199206</v>
+        <v>7.9810496</v>
       </c>
       <c r="G287">
-        <v>100.0621676</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="B288" t="s">
-        <v>50</v>
+        <v>19</v>
+      </c>
+      <c r="C288" t="s">
+        <v>406</v>
+      </c>
+      <c r="E288">
+        <v>21000</v>
       </c>
       <c r="F288">
-        <v>13.8199206</v>
+        <v>12.6833115</v>
       </c>
       <c r="G288">
-        <v>100.0621676</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="B289" t="s">
-        <v>11</v>
+        <v>307</v>
+      </c>
+      <c r="C289" t="s">
+        <v>408</v>
+      </c>
+      <c r="E289">
+        <v>91120</v>
       </c>
       <c r="F289">
-        <v>13.7278956</v>
+        <v>6.6238158</v>
       </c>
       <c r="G289">
-        <v>100.5241235</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="B290" t="s">
-        <v>62</v>
+        <v>8</v>
       </c>
       <c r="C290" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>305</v>
       </c>
       <c r="E290">
-        <v>11000</v>
+        <v>10220</v>
       </c>
       <c r="F290">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G290">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="B291" t="s">
-        <v>8</v>
+        <v>283</v>
+      </c>
+      <c r="C291" t="s">
+        <v>411</v>
+      </c>
+      <c r="E291">
+        <v>54000</v>
       </c>
       <c r="F291">
-        <v>12.6833115</v>
+        <v>18.1445774</v>
       </c>
       <c r="G291">
-        <v>101.2374295</v>
+        <v>100.1402831</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="B292" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C292" t="s">
+        <v>383</v>
+      </c>
+      <c r="E292">
+        <v>10230</v>
       </c>
       <c r="F292">
         <v>13.7278956</v>
       </c>
       <c r="G292">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="B293" t="s">
-        <v>11</v>
+        <v>307</v>
+      </c>
+      <c r="C293" t="s">
+        <v>308</v>
+      </c>
+      <c r="E293">
+        <v>91160</v>
       </c>
       <c r="F293">
-        <v>13.7278956</v>
+        <v>6.6238158</v>
       </c>
       <c r="G293">
-        <v>100.5241235</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="B294" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="F294">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G294">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="B295" t="s">
-        <v>20</v>
+        <v>8</v>
+      </c>
+      <c r="C295" t="s">
+        <v>16</v>
+      </c>
+      <c r="E295">
+        <v>10110</v>
       </c>
       <c r="F295">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G295">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="B296" t="s">
-        <v>93</v>
+        <v>51</v>
+      </c>
+      <c r="C296" t="s">
+        <v>152</v>
+      </c>
+      <c r="E296">
+        <v>20150</v>
       </c>
       <c r="F296">
-        <v>7.9810496</v>
+        <v>13.3611431</v>
       </c>
       <c r="G296">
-        <v>98.3638824</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="B297" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C297" t="s">
+        <v>86</v>
+      </c>
+      <c r="E297">
+        <v>10900</v>
       </c>
       <c r="F297">
         <v>13.7278956</v>
       </c>
       <c r="G297">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="B298" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="F298">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G298">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="B299" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C299" t="s">
+        <v>341</v>
+      </c>
+      <c r="E299">
+        <v>10800</v>
       </c>
       <c r="F299">
         <v>13.7278956</v>
       </c>
       <c r="G299">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" t="s">
+        <v>420</v>
+      </c>
+      <c r="B300" t="s">
         <v>421</v>
       </c>
-      <c r="B300" t="s">
-        <v>11</v>
+      <c r="C300" t="s">
+        <v>422</v>
+      </c>
+      <c r="E300">
+        <v>34280</v>
       </c>
       <c r="F300">
-        <v>13.7278956</v>
+        <v>15.2286861</v>
       </c>
       <c r="G300">
-        <v>100.5241235</v>
+        <v>104.8564217</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B301" t="s">
-        <v>11</v>
+        <v>19</v>
+      </c>
+      <c r="C301" t="s">
+        <v>406</v>
+      </c>
+      <c r="E301">
+        <v>21000</v>
       </c>
       <c r="F301">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G301">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B302" t="s">
-        <v>11</v>
+        <v>107</v>
+      </c>
+      <c r="C302" t="s">
+        <v>425</v>
+      </c>
+      <c r="E302">
+        <v>27160</v>
       </c>
       <c r="F302">
-        <v>13.7278956</v>
+        <v>13.824038</v>
       </c>
       <c r="G302">
-        <v>100.5241235</v>
+        <v>102.0645839</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="B303" t="s">
-        <v>425</v>
+        <v>8</v>
+      </c>
+      <c r="C303" t="s">
+        <v>305</v>
+      </c>
+      <c r="E303">
+        <v>10220</v>
       </c>
       <c r="F303">
-        <v>7.1756004</v>
+        <v>13.7278956</v>
       </c>
       <c r="G303">
-        <v>100.614347</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B304" t="s">
-        <v>50</v>
+        <v>8</v>
+      </c>
+      <c r="C304" t="s">
+        <v>383</v>
+      </c>
+      <c r="E304">
+        <v>10230</v>
       </c>
       <c r="F304">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G304">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="B305" t="s">
-        <v>50</v>
+        <v>141</v>
+      </c>
+      <c r="C305" t="s">
+        <v>142</v>
+      </c>
+      <c r="E305">
+        <v>83110</v>
       </c>
       <c r="F305">
-        <v>13.8199206</v>
+        <v>7.9810496</v>
       </c>
       <c r="G305">
-        <v>100.0621676</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="B306" t="s">
-        <v>20</v>
+        <v>8</v>
+      </c>
+      <c r="C306" t="s">
+        <v>361</v>
+      </c>
+      <c r="E306">
+        <v>10160</v>
       </c>
       <c r="F306">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G306">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B307" t="s">
-        <v>213</v>
+        <v>8</v>
+      </c>
+      <c r="C307" t="s">
+        <v>383</v>
+      </c>
+      <c r="E307">
+        <v>10230</v>
       </c>
       <c r="F307">
-        <v>16.4419355</v>
+        <v>13.7278956</v>
       </c>
       <c r="G307">
-        <v>102.8359921</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="B308" t="s">
-        <v>213</v>
+        <v>8</v>
+      </c>
+      <c r="C308" t="s">
+        <v>231</v>
+      </c>
+      <c r="E308">
+        <v>10110</v>
       </c>
       <c r="F308">
-        <v>16.4419355</v>
+        <v>13.7278956</v>
       </c>
       <c r="G308">
-        <v>102.8359921</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="B309" t="s">
-        <v>213</v>
+        <v>51</v>
+      </c>
+      <c r="C309" t="s">
+        <v>152</v>
+      </c>
+      <c r="D309" t="s">
+        <v>152</v>
+      </c>
+      <c r="E309">
+        <v>20150</v>
       </c>
       <c r="F309">
-        <v>16.4419355</v>
+        <v>13.3611431</v>
       </c>
       <c r="G309">
-        <v>102.8359921</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="B310" t="s">
-        <v>213</v>
+        <v>8</v>
       </c>
       <c r="F310">
-        <v>16.4419355</v>
+        <v>13.7278956</v>
       </c>
       <c r="G310">
-        <v>102.8359921</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="B311" t="s">
-        <v>213</v>
-[...5 lines deleted...]
-        <v>102.8359921</v>
+        <v>51</v>
+      </c>
+      <c r="C311" t="s">
+        <v>152</v>
+      </c>
+      <c r="D311" t="s">
+        <v>152</v>
+      </c>
+      <c r="E311">
+        <v>20150</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="B312" t="s">
-        <v>50</v>
+        <v>77</v>
+      </c>
+      <c r="C312" t="s">
+        <v>228</v>
+      </c>
+      <c r="E312">
+        <v>10540</v>
       </c>
       <c r="F312">
-        <v>13.8199206</v>
+        <v>13.5990961</v>
       </c>
       <c r="G312">
-        <v>100.0621676</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="B313" t="s">
-        <v>213</v>
+        <v>51</v>
+      </c>
+      <c r="C313" t="s">
+        <v>152</v>
+      </c>
+      <c r="D313" t="s">
+        <v>381</v>
+      </c>
+      <c r="E313">
+        <v>20150</v>
       </c>
       <c r="F313">
-        <v>16.4419355</v>
+        <v>13.3611431</v>
       </c>
       <c r="G313">
-        <v>102.8359921</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" t="s">
-        <v>426</v>
+        <v>437</v>
       </c>
       <c r="B314" t="s">
-        <v>50</v>
+        <v>8</v>
+      </c>
+      <c r="C314" t="s">
+        <v>438</v>
+      </c>
+      <c r="E314">
+        <v>10170</v>
       </c>
       <c r="F314">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G314">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
       <c r="B315" t="s">
-        <v>50</v>
+        <v>8</v>
+      </c>
+      <c r="C315" t="s">
+        <v>358</v>
+      </c>
+      <c r="E315">
+        <v>10600</v>
       </c>
       <c r="F315">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G315">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316" t="s">
-        <v>295</v>
+        <v>440</v>
       </c>
       <c r="B316" t="s">
-        <v>50</v>
+        <v>77</v>
+      </c>
+      <c r="C316" t="s">
+        <v>228</v>
+      </c>
+      <c r="E316">
+        <v>10540</v>
       </c>
       <c r="F316">
-        <v>13.8199206</v>
+        <v>13.5990961</v>
       </c>
       <c r="G316">
-        <v>100.0621676</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317" t="s">
-        <v>432</v>
+        <v>441</v>
       </c>
       <c r="B317" t="s">
-        <v>50</v>
+        <v>77</v>
+      </c>
+      <c r="C317" t="s">
+        <v>228</v>
+      </c>
+      <c r="E317">
+        <v>10540</v>
       </c>
       <c r="F317">
-        <v>13.8199206</v>
+        <v>13.5990961</v>
       </c>
       <c r="G317">
-        <v>100.0621676</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="318" spans="1:7">
       <c r="A318" t="s">
-        <v>433</v>
+        <v>442</v>
       </c>
       <c r="B318" t="s">
-        <v>50</v>
+        <v>421</v>
+      </c>
+      <c r="C318" t="s">
+        <v>443</v>
+      </c>
+      <c r="E318">
+        <v>34000</v>
       </c>
       <c r="F318">
-        <v>13.8199206</v>
+        <v>15.2286861</v>
       </c>
       <c r="G318">
-        <v>100.0621676</v>
+        <v>104.8564217</v>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="A319" t="s">
-        <v>434</v>
+        <v>444</v>
       </c>
       <c r="B319" t="s">
-        <v>50</v>
+        <v>8</v>
+      </c>
+      <c r="C319" t="s">
+        <v>361</v>
+      </c>
+      <c r="E319">
+        <v>10160</v>
       </c>
       <c r="F319">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G319">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="A320" t="s">
-        <v>435</v>
+        <v>445</v>
       </c>
       <c r="B320" t="s">
-        <v>301</v>
+        <v>8</v>
       </c>
       <c r="F320">
-        <v>11.812367</v>
+        <v>13.7278956</v>
       </c>
       <c r="G320">
-        <v>99.7973271</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321" t="s">
-        <v>436</v>
+        <v>446</v>
       </c>
       <c r="B321" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C321" t="s">
+        <v>16</v>
+      </c>
+      <c r="E321">
+        <v>10110</v>
       </c>
       <c r="F321">
         <v>13.7278956</v>
       </c>
       <c r="G321">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322" t="s">
-        <v>437</v>
+        <v>447</v>
       </c>
       <c r="B322" t="s">
-        <v>438</v>
+        <v>19</v>
+      </c>
+      <c r="C322" t="s">
+        <v>20</v>
+      </c>
+      <c r="E322">
+        <v>21180</v>
       </c>
       <c r="F322">
-        <v>8.4303975</v>
+        <v>12.6833115</v>
       </c>
       <c r="G322">
-        <v>99.9631219</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" t="s">
-        <v>426</v>
+        <v>448</v>
       </c>
       <c r="B323" t="s">
-        <v>50</v>
+        <v>51</v>
+      </c>
+      <c r="C323" t="s">
+        <v>152</v>
+      </c>
+      <c r="E323">
+        <v>20150</v>
       </c>
       <c r="F323">
-        <v>13.8199206</v>
+        <v>13.3611431</v>
       </c>
       <c r="G323">
-        <v>100.0621676</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" t="s">
-        <v>439</v>
+        <v>449</v>
       </c>
       <c r="B324" t="s">
-        <v>50</v>
+        <v>51</v>
+      </c>
+      <c r="C324" t="s">
+        <v>152</v>
+      </c>
+      <c r="E324">
+        <v>20150</v>
       </c>
       <c r="F324">
-        <v>13.8199206</v>
+        <v>13.3611431</v>
       </c>
       <c r="G324">
-        <v>100.0621676</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" t="s">
-        <v>440</v>
+        <v>393</v>
       </c>
       <c r="B325" t="s">
-        <v>48</v>
+        <v>103</v>
+      </c>
+      <c r="C325" t="s">
+        <v>315</v>
+      </c>
+      <c r="E325">
+        <v>73000</v>
       </c>
       <c r="F325">
-        <v>15.8068173</v>
+        <v>13.8199206</v>
       </c>
       <c r="G325">
-        <v>102.0315027</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" t="s">
-        <v>441</v>
+        <v>450</v>
       </c>
       <c r="B326" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="C326" t="s">
-        <v>29</v>
+        <v>315</v>
       </c>
       <c r="D326" t="s">
-        <v>442</v>
+        <v>316</v>
       </c>
       <c r="E326">
-        <v>10900</v>
+        <v>73000</v>
       </c>
       <c r="F326">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G326">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" t="s">
-        <v>432</v>
+        <v>450</v>
       </c>
       <c r="B327" t="s">
-        <v>50</v>
+        <v>103</v>
+      </c>
+      <c r="C327" t="s">
+        <v>315</v>
+      </c>
+      <c r="D327" t="s">
+        <v>316</v>
+      </c>
+      <c r="E327">
+        <v>73000</v>
       </c>
       <c r="F327">
         <v>13.8199206</v>
       </c>
       <c r="G327">
         <v>100.0621676</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="B328" t="s">
-        <v>44</v>
+        <v>103</v>
       </c>
       <c r="F328">
-        <v>14.9798997</v>
+        <v>13.8199206</v>
       </c>
       <c r="G328">
-        <v>102.0977693</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="B329" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="F329">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G329">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="B330" t="s">
-        <v>11</v>
+        <v>45</v>
+      </c>
+      <c r="C330" t="s">
+        <v>147</v>
+      </c>
+      <c r="D330" t="s">
+        <v>454</v>
+      </c>
+      <c r="E330">
+        <v>11000</v>
       </c>
       <c r="F330">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G330">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331" t="s">
-        <v>446</v>
+        <v>455</v>
       </c>
       <c r="B331" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F331">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G331">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" t="s">
-        <v>447</v>
+        <v>456</v>
       </c>
       <c r="B332" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F332">
         <v>13.7278956</v>
       </c>
       <c r="G332">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333" t="s">
-        <v>448</v>
+        <v>457</v>
       </c>
       <c r="B333" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>10600</v>
+        <v>8</v>
       </c>
       <c r="F333">
         <v>13.7278956</v>
       </c>
       <c r="G333">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334" t="s">
-        <v>295</v>
+        <v>458</v>
       </c>
       <c r="B334" t="s">
-        <v>50</v>
+        <v>77</v>
       </c>
       <c r="F334">
-        <v>13.8199206</v>
+        <v>13.5990961</v>
       </c>
       <c r="G334">
-        <v>100.0621676</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335" t="s">
-        <v>295</v>
+        <v>459</v>
       </c>
       <c r="B335" t="s">
-        <v>50</v>
+        <v>77</v>
       </c>
       <c r="F335">
-        <v>13.8199206</v>
+        <v>13.5990961</v>
       </c>
       <c r="G335">
-        <v>100.0621676</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336" t="s">
-        <v>449</v>
+        <v>460</v>
       </c>
       <c r="B336" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10400</v>
+        <v>141</v>
       </c>
       <c r="F336">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G336">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="A337" t="s">
-        <v>452</v>
+        <v>461</v>
       </c>
       <c r="B337" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F337">
         <v>13.7278956</v>
       </c>
       <c r="G337">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="A338" t="s">
-        <v>453</v>
+        <v>462</v>
       </c>
       <c r="B338" t="s">
-        <v>163</v>
+        <v>8</v>
       </c>
       <c r="F338">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G338">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339" t="s">
-        <v>454</v>
+        <v>463</v>
       </c>
       <c r="B339" t="s">
-        <v>455</v>
+        <v>8</v>
       </c>
       <c r="F339">
-        <v>9.9528702</v>
+        <v>13.7278956</v>
       </c>
       <c r="G339">
-        <v>98.6084641</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="A340" t="s">
-        <v>456</v>
+        <v>464</v>
       </c>
       <c r="B340" t="s">
-        <v>62</v>
+        <v>8</v>
       </c>
       <c r="F340">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G340">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="A341" t="s">
-        <v>457</v>
+        <v>465</v>
       </c>
       <c r="B341" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="F341">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G341">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342" t="s">
-        <v>458</v>
+        <v>466</v>
       </c>
       <c r="B342" t="s">
-        <v>459</v>
+        <v>8</v>
       </c>
       <c r="F342">
-        <v>10.4930496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G342">
-        <v>99.1800199</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="A343" t="s">
-        <v>460</v>
+        <v>467</v>
       </c>
       <c r="B343" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>10120</v>
+        <v>468</v>
       </c>
       <c r="F343">
-        <v>13.7278956</v>
+        <v>7.1756004</v>
       </c>
       <c r="G343">
-        <v>100.5241235</v>
+        <v>100.614347</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="A344" t="s">
-        <v>461</v>
+        <v>469</v>
       </c>
       <c r="B344" t="s">
-        <v>263</v>
+        <v>103</v>
       </c>
       <c r="F344">
-        <v>6.6238158</v>
+        <v>13.8199206</v>
       </c>
       <c r="G344">
-        <v>100.0673744</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345" t="s">
-        <v>462</v>
+        <v>469</v>
       </c>
       <c r="B345" t="s">
-        <v>52</v>
+        <v>103</v>
       </c>
       <c r="F345">
-        <v>9.1382389</v>
+        <v>13.8199206</v>
       </c>
       <c r="G345">
-        <v>99.3217483</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="A346" t="s">
-        <v>463</v>
+        <v>470</v>
       </c>
       <c r="B346" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="F346">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G346">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347" t="s">
-        <v>464</v>
+        <v>471</v>
       </c>
       <c r="B347" t="s">
-        <v>13</v>
+        <v>258</v>
       </c>
       <c r="F347">
-        <v>13.3611431</v>
+        <v>16.4419355</v>
       </c>
       <c r="G347">
-        <v>100.9846717</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="A348" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="B348" t="s">
-        <v>93</v>
+        <v>258</v>
       </c>
       <c r="F348">
-        <v>7.9810496</v>
+        <v>16.4419355</v>
       </c>
       <c r="G348">
-        <v>98.3638824</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="349" spans="1:7">
       <c r="A349" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="B349" t="s">
-        <v>8</v>
+        <v>258</v>
       </c>
       <c r="F349">
-        <v>12.6833115</v>
+        <v>16.4419355</v>
       </c>
       <c r="G349">
-        <v>101.2374295</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="A350" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B350" t="s">
-        <v>163</v>
+        <v>258</v>
       </c>
       <c r="F350">
-        <v>15.6930072</v>
+        <v>16.4419355</v>
       </c>
       <c r="G350">
-        <v>100.1225595</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="A351" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="B351" t="s">
-        <v>425</v>
+        <v>258</v>
       </c>
       <c r="F351">
-        <v>7.1756004</v>
+        <v>16.4419355</v>
       </c>
       <c r="G351">
-        <v>100.614347</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="352" spans="1:7">
       <c r="A352" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="B352" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="F352">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G352">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="353" spans="1:7">
       <c r="A353" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="B353" t="s">
-        <v>213</v>
+        <v>258</v>
       </c>
       <c r="F353">
         <v>16.4419355</v>
       </c>
       <c r="G353">
         <v>102.8359921</v>
       </c>
     </row>
     <row r="354" spans="1:7">
       <c r="A354" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="B354" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="F354">
-        <v>7.9810496</v>
+        <v>13.8199206</v>
       </c>
       <c r="G354">
-        <v>98.3638824</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="A355" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="B355" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="F355">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G355">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="356" spans="1:7">
       <c r="A356" t="s">
-        <v>473</v>
+        <v>339</v>
       </c>
       <c r="B356" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="F356">
-        <v>7.9810496</v>
+        <v>13.8199206</v>
       </c>
       <c r="G356">
-        <v>98.3638824</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="357" spans="1:7">
       <c r="A357" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B357" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="F357">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G357">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="358" spans="1:7">
       <c r="A358" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B358" t="s">
-        <v>301</v>
+        <v>103</v>
       </c>
       <c r="F358">
-        <v>11.812367</v>
+        <v>13.8199206</v>
       </c>
       <c r="G358">
-        <v>99.7973271</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="359" spans="1:7">
       <c r="A359" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B359" t="s">
-        <v>425</v>
+        <v>103</v>
       </c>
       <c r="F359">
-        <v>7.1756004</v>
+        <v>13.8199206</v>
       </c>
       <c r="G359">
-        <v>100.614347</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="360" spans="1:7">
       <c r="A360" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B360" t="s">
-        <v>44</v>
+        <v>345</v>
       </c>
       <c r="F360">
-        <v>14.9798997</v>
+        <v>11.812367</v>
       </c>
       <c r="G360">
-        <v>102.0977693</v>
+        <v>99.7973271</v>
       </c>
     </row>
     <row r="361" spans="1:7">
       <c r="A361" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="B361" t="s">
-        <v>163</v>
+        <v>8</v>
       </c>
       <c r="F361">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G361">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="A362" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B362" t="s">
-        <v>11</v>
+        <v>481</v>
       </c>
       <c r="F362">
-        <v>13.7278956</v>
+        <v>8.4303975</v>
       </c>
       <c r="G362">
-        <v>100.5241235</v>
+        <v>99.9631219</v>
       </c>
     </row>
     <row r="363" spans="1:7">
       <c r="A363" t="s">
-        <v>480</v>
+        <v>469</v>
       </c>
       <c r="B363" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="F363">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G363">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="364" spans="1:7">
       <c r="A364" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B364" t="s">
-        <v>482</v>
+        <v>103</v>
       </c>
       <c r="F364">
-        <v>16.542443</v>
+        <v>13.8199206</v>
       </c>
       <c r="G364">
-        <v>104.7209151</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="365" spans="1:7">
       <c r="A365" t="s">
         <v>483</v>
       </c>
       <c r="B365" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="F365">
-        <v>13.3611431</v>
+        <v>15.8068173</v>
       </c>
       <c r="G365">
-        <v>100.9846717</v>
+        <v>102.0315027</v>
       </c>
     </row>
     <row r="366" spans="1:7">
       <c r="A366" t="s">
         <v>484</v>
       </c>
       <c r="B366" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C366" t="s">
+        <v>86</v>
+      </c>
+      <c r="D366" t="s">
+        <v>485</v>
+      </c>
+      <c r="E366">
+        <v>10900</v>
       </c>
       <c r="F366">
         <v>13.7278956</v>
       </c>
       <c r="G366">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="367" spans="1:7">
       <c r="A367" t="s">
-        <v>485</v>
+        <v>475</v>
       </c>
       <c r="B367" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="F367">
-        <v>7.9810496</v>
+        <v>13.8199206</v>
       </c>
       <c r="G367">
-        <v>98.3638824</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="368" spans="1:7">
       <c r="A368" t="s">
         <v>486</v>
       </c>
       <c r="B368" t="s">
-        <v>8</v>
+        <v>97</v>
       </c>
       <c r="F368">
-        <v>12.6833115</v>
+        <v>14.9798997</v>
       </c>
       <c r="G368">
-        <v>101.2374295</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="369" spans="1:7">
       <c r="A369" t="s">
         <v>487</v>
       </c>
       <c r="B369" t="s">
-        <v>93</v>
+        <v>51</v>
       </c>
       <c r="F369">
-        <v>7.9810496</v>
+        <v>13.3611431</v>
       </c>
       <c r="G369">
-        <v>98.3638824</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="370" spans="1:7">
       <c r="A370" t="s">
         <v>488</v>
       </c>
       <c r="B370" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="F370">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G370">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="371" spans="1:7">
       <c r="A371" t="s">
         <v>489</v>
       </c>
       <c r="B371" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F371">
         <v>13.7278956</v>
       </c>
       <c r="G371">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="372" spans="1:7">
       <c r="A372" t="s">
         <v>490</v>
       </c>
       <c r="B372" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="F372">
-        <v>16.4429516</v>
+        <v>13.7278956</v>
       </c>
       <c r="G372">
-        <v>100.3482329</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="373" spans="1:7">
       <c r="A373" t="s">
         <v>491</v>
       </c>
       <c r="B373" t="s">
-        <v>492</v>
+        <v>8</v>
+      </c>
+      <c r="E373">
+        <v>10600</v>
       </c>
       <c r="F373">
-        <v>14.0208391</v>
+        <v>13.7278956</v>
       </c>
       <c r="G373">
-        <v>100.5250276</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="374" spans="1:7">
       <c r="A374" t="s">
-        <v>493</v>
+        <v>339</v>
       </c>
       <c r="B374" t="s">
-        <v>50</v>
+        <v>103</v>
       </c>
       <c r="F374">
         <v>13.8199206</v>
       </c>
       <c r="G374">
         <v>100.0621676</v>
       </c>
     </row>
     <row r="375" spans="1:7">
       <c r="A375" t="s">
-        <v>494</v>
+        <v>339</v>
       </c>
       <c r="B375" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="F375">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G375">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="376" spans="1:7">
       <c r="A376" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="B376" t="s">
-        <v>93</v>
+        <v>8</v>
+      </c>
+      <c r="C376" t="s">
+        <v>11</v>
+      </c>
+      <c r="D376" t="s">
+        <v>493</v>
+      </c>
+      <c r="E376">
+        <v>10400</v>
       </c>
       <c r="F376">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G376">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="377" spans="1:7">
       <c r="A377" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="B377" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="F377">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G377">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="378" spans="1:7">
       <c r="A378" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="B378" t="s">
-        <v>498</v>
-[...8 lines deleted...]
-        <v>67260</v>
+        <v>211</v>
       </c>
       <c r="F378">
-        <v>16.4189807</v>
+        <v>15.6930072</v>
       </c>
       <c r="G378">
-        <v>101.1550926</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="379" spans="1:7">
       <c r="A379" t="s">
-        <v>141</v>
+        <v>496</v>
       </c>
       <c r="B379" t="s">
-        <v>11</v>
+        <v>497</v>
       </c>
       <c r="F379">
-        <v>13.7278956</v>
+        <v>9.9528702</v>
       </c>
       <c r="G379">
-        <v>100.5241235</v>
+        <v>98.6084641</v>
       </c>
     </row>
     <row r="380" spans="1:7">
       <c r="A380" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="B380" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="F380">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G380">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="381" spans="1:7">
       <c r="A381" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="B381" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="F381">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G381">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="382" spans="1:7">
       <c r="A382" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="B382" t="s">
-        <v>8</v>
+        <v>501</v>
       </c>
       <c r="F382">
-        <v>12.6833115</v>
+        <v>10.4930496</v>
       </c>
       <c r="G382">
-        <v>101.2374295</v>
+        <v>99.1800199</v>
       </c>
     </row>
     <row r="383" spans="1:7">
       <c r="A383" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="B383" t="s">
-        <v>163</v>
+        <v>8</v>
+      </c>
+      <c r="E383">
+        <v>10120</v>
       </c>
       <c r="F383">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G383">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="384" spans="1:7">
       <c r="A384" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="B384" t="s">
-        <v>11</v>
+        <v>307</v>
       </c>
       <c r="F384">
-        <v>13.7278956</v>
+        <v>6.6238158</v>
       </c>
       <c r="G384">
-        <v>100.5241235</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="385" spans="1:7">
       <c r="A385" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="B385" t="s">
-        <v>52</v>
+        <v>105</v>
       </c>
       <c r="F385">
         <v>9.1382389</v>
       </c>
       <c r="G385">
         <v>99.3217483</v>
       </c>
     </row>
     <row r="386" spans="1:7">
       <c r="A386" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="B386" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F386">
         <v>13.7278956</v>
       </c>
       <c r="G386">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="387" spans="1:7">
       <c r="A387" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="B387" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="F387">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G387">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="388" spans="1:7">
       <c r="A388" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="B388" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="F388">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G388">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="A389" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="B389" t="s">
-        <v>93</v>
+        <v>19</v>
       </c>
       <c r="F389">
-        <v>7.9810496</v>
+        <v>12.6833115</v>
       </c>
       <c r="G389">
-        <v>98.3638824</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="A390" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="B390" t="s">
-        <v>50</v>
+        <v>211</v>
       </c>
       <c r="F390">
-        <v>13.8199206</v>
+        <v>15.6930072</v>
       </c>
       <c r="G390">
-        <v>100.0621676</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="391" spans="1:7">
       <c r="A391" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="B391" t="s">
-        <v>11</v>
+        <v>468</v>
       </c>
       <c r="F391">
-        <v>13.7278956</v>
+        <v>7.1756004</v>
       </c>
       <c r="G391">
-        <v>100.5241235</v>
+        <v>100.614347</v>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="A392" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="B392" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="F392">
-        <v>16.4429516</v>
+        <v>13.7278956</v>
       </c>
       <c r="G392">
-        <v>100.3482329</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="393" spans="1:7">
       <c r="A393" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="B393" t="s">
-        <v>20</v>
+        <v>258</v>
       </c>
       <c r="F393">
-        <v>13.5990961</v>
+        <v>16.4419355</v>
       </c>
       <c r="G393">
-        <v>100.5998319</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="394" spans="1:7">
       <c r="A394" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="B394" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="F394">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G394">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="395" spans="1:7">
       <c r="A395" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="B395" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>8</v>
       </c>
       <c r="F395">
         <v>13.7278956</v>
       </c>
       <c r="G395">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="396" spans="1:7">
       <c r="A396" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="B396" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="F396">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G396">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="397" spans="1:7">
       <c r="A397" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="B397" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>10110</v>
+        <v>8</v>
       </c>
       <c r="F397">
         <v>13.7278956</v>
       </c>
       <c r="G397">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="398" spans="1:7">
       <c r="A398" t="s">
-        <v>289</v>
+        <v>517</v>
       </c>
       <c r="B398" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>345</v>
       </c>
       <c r="F398">
-        <v>13.7278956</v>
+        <v>11.812367</v>
       </c>
       <c r="G398">
-        <v>100.5241235</v>
+        <v>99.7973271</v>
       </c>
     </row>
     <row r="399" spans="1:7">
       <c r="A399" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="B399" t="s">
-        <v>13</v>
+        <v>468</v>
       </c>
       <c r="F399">
-        <v>13.3611431</v>
+        <v>7.1756004</v>
       </c>
       <c r="G399">
-        <v>100.9846717</v>
+        <v>100.614347</v>
       </c>
     </row>
     <row r="400" spans="1:7">
       <c r="A400" t="s">
         <v>519</v>
       </c>
       <c r="B400" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>97</v>
       </c>
       <c r="F400">
-        <v>13.7278956</v>
+        <v>14.9798997</v>
       </c>
       <c r="G400">
-        <v>100.5241235</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="401" spans="1:7">
       <c r="A401" t="s">
         <v>520</v>
       </c>
       <c r="B401" t="s">
-        <v>11</v>
+        <v>211</v>
       </c>
       <c r="F401">
-        <v>13.7278956</v>
+        <v>15.6930072</v>
       </c>
       <c r="G401">
-        <v>100.5241235</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="402" spans="1:7">
       <c r="A402" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="B402" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F402">
         <v>13.7278956</v>
       </c>
       <c r="G402">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="403" spans="1:7">
       <c r="A403" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="B403" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F403">
         <v>13.7278956</v>
       </c>
       <c r="G403">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="404" spans="1:7">
       <c r="A404" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="B404" t="s">
-        <v>11</v>
+        <v>524</v>
       </c>
       <c r="F404">
-        <v>13.7278956</v>
+        <v>16.542443</v>
       </c>
       <c r="G404">
-        <v>100.5241235</v>
+        <v>104.7209151</v>
       </c>
     </row>
     <row r="405" spans="1:7">
       <c r="A405" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B405" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="F405">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G405">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="406" spans="1:7">
       <c r="A406" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="B406" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F406">
         <v>13.7278956</v>
       </c>
       <c r="G406">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="407" spans="1:7">
       <c r="A407" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="B407" t="s">
-        <v>50</v>
+        <v>141</v>
       </c>
       <c r="F407">
-        <v>13.8199206</v>
+        <v>7.9810496</v>
       </c>
       <c r="G407">
-        <v>100.0621676</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="408" spans="1:7">
       <c r="A408" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="B408" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F408">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G408">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="409" spans="1:7">
       <c r="A409" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="B409" t="s">
-        <v>50</v>
+        <v>141</v>
       </c>
       <c r="F409">
-        <v>13.8199206</v>
+        <v>7.9810496</v>
       </c>
       <c r="G409">
-        <v>100.0621676</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="410" spans="1:7">
       <c r="A410" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="B410" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="F410">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G410">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="411" spans="1:7">
       <c r="A411" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="B411" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="F411">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G411">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="412" spans="1:7">
       <c r="A412" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="B412" t="s">
-        <v>50</v>
+        <v>156</v>
       </c>
       <c r="F412">
-        <v>13.8199206</v>
+        <v>16.4429516</v>
       </c>
       <c r="G412">
-        <v>100.0621676</v>
+        <v>100.3482329</v>
       </c>
     </row>
     <row r="413" spans="1:7">
       <c r="A413" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="B413" t="s">
-        <v>11</v>
+        <v>534</v>
       </c>
       <c r="F413">
-        <v>13.7278956</v>
+        <v>14.0208391</v>
       </c>
       <c r="G413">
-        <v>100.5241235</v>
+        <v>100.5250276</v>
       </c>
     </row>
     <row r="414" spans="1:7">
       <c r="A414" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="B414" t="s">
-        <v>50</v>
+        <v>103</v>
       </c>
       <c r="F414">
         <v>13.8199206</v>
       </c>
       <c r="G414">
         <v>100.0621676</v>
       </c>
     </row>
     <row r="415" spans="1:7">
       <c r="A415" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="B415" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F415">
         <v>13.7278956</v>
       </c>
       <c r="G415">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="416" spans="1:7">
       <c r="A416" t="s">
-        <v>529</v>
+        <v>537</v>
       </c>
       <c r="B416" t="s">
-        <v>50</v>
+        <v>141</v>
       </c>
       <c r="F416">
-        <v>13.8199206</v>
+        <v>7.9810496</v>
       </c>
       <c r="G416">
-        <v>100.0621676</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="417" spans="1:7">
       <c r="A417" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="B417" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="F417">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G417">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="418" spans="1:7">
       <c r="A418" t="s">
-        <v>444</v>
+        <v>539</v>
       </c>
       <c r="B418" t="s">
-        <v>13</v>
+        <v>540</v>
+      </c>
+      <c r="C418" t="s">
+        <v>541</v>
+      </c>
+      <c r="D418" t="s">
+        <v>542</v>
+      </c>
+      <c r="E418">
+        <v>67260</v>
       </c>
       <c r="F418">
-        <v>13.3611431</v>
+        <v>16.4189807</v>
       </c>
       <c r="G418">
-        <v>100.9846717</v>
+        <v>101.1550926</v>
       </c>
     </row>
     <row r="419" spans="1:7">
       <c r="A419" t="s">
-        <v>533</v>
+        <v>189</v>
       </c>
       <c r="B419" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F419">
         <v>13.7278956</v>
       </c>
       <c r="G419">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="420" spans="1:7">
       <c r="A420" t="s">
-        <v>534</v>
+        <v>543</v>
       </c>
       <c r="B420" t="s">
-        <v>127</v>
+        <v>8</v>
       </c>
       <c r="F420">
-        <v>14.9930017</v>
+        <v>13.7278956</v>
       </c>
       <c r="G420">
-        <v>103.1029191</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="421" spans="1:7">
       <c r="A421" t="s">
-        <v>535</v>
+        <v>544</v>
       </c>
       <c r="B421" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="F421">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G421">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="422" spans="1:7">
       <c r="A422" t="s">
-        <v>536</v>
+        <v>545</v>
       </c>
       <c r="B422" t="s">
-        <v>145</v>
+        <v>19</v>
       </c>
       <c r="F422">
-        <v>8.4407456</v>
+        <v>12.6833115</v>
       </c>
       <c r="G422">
-        <v>98.5193032</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="423" spans="1:7">
       <c r="A423" t="s">
-        <v>537</v>
+        <v>546</v>
       </c>
       <c r="B423" t="s">
-        <v>11</v>
+        <v>211</v>
       </c>
       <c r="F423">
-        <v>13.7278956</v>
+        <v>15.6930072</v>
       </c>
       <c r="G423">
-        <v>100.5241235</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="424" spans="1:7">
       <c r="A424" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="B424" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F424">
         <v>13.7278956</v>
       </c>
       <c r="G424">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="425" spans="1:7">
       <c r="A425" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="B425" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="F425">
-        <v>7.9810496</v>
+        <v>9.1382389</v>
       </c>
       <c r="G425">
-        <v>98.3638824</v>
+        <v>99.3217483</v>
       </c>
     </row>
     <row r="426" spans="1:7">
       <c r="A426" t="s">
-        <v>540</v>
+        <v>549</v>
       </c>
       <c r="B426" t="s">
-        <v>541</v>
+        <v>8</v>
       </c>
       <c r="F426">
-        <v>14.5289154</v>
+        <v>13.7278956</v>
       </c>
       <c r="G426">
-        <v>100.9101421</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="427" spans="1:7">
       <c r="A427" t="s">
-        <v>542</v>
+        <v>550</v>
       </c>
       <c r="B427" t="s">
-        <v>213</v>
-[...8 lines deleted...]
-        <v>40000</v>
+        <v>8</v>
       </c>
       <c r="F427">
-        <v>16.461777</v>
+        <v>13.7278956</v>
       </c>
       <c r="G427">
-        <v>102.83011</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="428" spans="1:7">
       <c r="A428" t="s">
-        <v>543</v>
+        <v>551</v>
       </c>
       <c r="B428" t="s">
-        <v>163</v>
+        <v>8</v>
       </c>
       <c r="F428">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G428">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="429" spans="1:7">
       <c r="A429" t="s">
-        <v>544</v>
+        <v>552</v>
       </c>
       <c r="B429" t="s">
-        <v>163</v>
+        <v>141</v>
       </c>
       <c r="F429">
-        <v>15.6930072</v>
+        <v>7.9810496</v>
       </c>
       <c r="G429">
-        <v>100.1225595</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="430" spans="1:7">
       <c r="A430" t="s">
-        <v>545</v>
+        <v>553</v>
       </c>
       <c r="B430" t="s">
-        <v>62</v>
+        <v>103</v>
       </c>
       <c r="F430">
-        <v>13.8621125</v>
+        <v>13.8199206</v>
       </c>
       <c r="G430">
-        <v>100.5143528</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="431" spans="1:7">
       <c r="A431" t="s">
-        <v>546</v>
+        <v>554</v>
       </c>
       <c r="B431" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="F431">
-        <v>15.8068173</v>
+        <v>13.7278956</v>
       </c>
       <c r="G431">
-        <v>102.0315027</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="432" spans="1:7">
       <c r="A432" t="s">
-        <v>547</v>
+        <v>555</v>
       </c>
       <c r="B432" t="s">
-        <v>213</v>
-[...8 lines deleted...]
-        <v>40000</v>
+        <v>156</v>
       </c>
       <c r="F432">
-        <v>16.461716</v>
+        <v>16.4429516</v>
       </c>
       <c r="G432">
-        <v>102.83039</v>
+        <v>100.3482329</v>
       </c>
     </row>
     <row r="433" spans="1:7">
       <c r="A433" t="s">
-        <v>548</v>
+        <v>556</v>
       </c>
       <c r="B433" t="s">
-        <v>145</v>
+        <v>77</v>
       </c>
       <c r="F433">
-        <v>8.4407456</v>
+        <v>13.5990961</v>
       </c>
       <c r="G433">
-        <v>98.5193032</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="434" spans="1:7">
       <c r="A434" t="s">
-        <v>549</v>
+        <v>557</v>
       </c>
       <c r="B434" t="s">
-        <v>163</v>
+        <v>8</v>
       </c>
       <c r="F434">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G434">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="435" spans="1:7">
       <c r="A435" t="s">
-        <v>550</v>
+        <v>558</v>
       </c>
       <c r="B435" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C435" t="s">
+        <v>231</v>
+      </c>
+      <c r="E435">
+        <v>10110</v>
       </c>
       <c r="F435">
         <v>13.7278956</v>
       </c>
       <c r="G435">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="436" spans="1:7">
       <c r="A436" t="s">
-        <v>551</v>
+        <v>559</v>
       </c>
       <c r="B436" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F436">
         <v>13.7278956</v>
       </c>
       <c r="G436">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="437" spans="1:7">
       <c r="A437" t="s">
-        <v>552</v>
+        <v>560</v>
       </c>
       <c r="B437" t="s">
-        <v>127</v>
+        <v>8</v>
+      </c>
+      <c r="E437">
+        <v>10110</v>
       </c>
       <c r="F437">
-        <v>14.9930017</v>
+        <v>13.7278956</v>
       </c>
       <c r="G437">
-        <v>103.1029191</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="438" spans="1:7">
       <c r="A438" t="s">
-        <v>553</v>
+        <v>333</v>
       </c>
       <c r="B438" t="s">
-        <v>554</v>
+        <v>8</v>
+      </c>
+      <c r="C438" t="s">
+        <v>16</v>
+      </c>
+      <c r="D438" t="s">
+        <v>17</v>
+      </c>
+      <c r="E438">
+        <v>10110</v>
       </c>
       <c r="F438">
-        <v>8.0862997</v>
+        <v>13.7278956</v>
       </c>
       <c r="G438">
-        <v>98.9062835</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="439" spans="1:7">
       <c r="A439" t="s">
-        <v>555</v>
+        <v>487</v>
       </c>
       <c r="B439" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10240</v>
+        <v>51</v>
       </c>
       <c r="F439">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G439">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="440" spans="1:7">
       <c r="A440" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
       <c r="B440" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C440" t="s">
+        <v>16</v>
+      </c>
+      <c r="D440" t="s">
+        <v>17</v>
+      </c>
+      <c r="E440">
+        <v>10110</v>
       </c>
       <c r="F440">
         <v>13.7278956</v>
       </c>
       <c r="G440">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="441" spans="1:7">
       <c r="A441" t="s">
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="B441" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="F441">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G441">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="442" spans="1:7">
       <c r="A442" t="s">
-        <v>540</v>
+        <v>562</v>
       </c>
       <c r="B442" t="s">
-        <v>541</v>
+        <v>8</v>
       </c>
       <c r="F442">
-        <v>14.5289154</v>
+        <v>13.7278956</v>
       </c>
       <c r="G442">
-        <v>100.9101421</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="443" spans="1:7">
       <c r="A443" t="s">
-        <v>540</v>
+        <v>562</v>
       </c>
       <c r="B443" t="s">
-        <v>541</v>
+        <v>8</v>
       </c>
       <c r="F443">
-        <v>14.5289154</v>
+        <v>13.7278956</v>
       </c>
       <c r="G443">
-        <v>100.9101421</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="444" spans="1:7">
       <c r="A444" t="s">
-        <v>558</v>
+        <v>563</v>
       </c>
       <c r="B444" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F444">
         <v>13.7278956</v>
       </c>
       <c r="G444">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="445" spans="1:7">
       <c r="A445" t="s">
-        <v>557</v>
+        <v>564</v>
       </c>
       <c r="B445" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="F445">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G445">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="446" spans="1:7">
       <c r="A446" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="B446" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F446">
         <v>13.7278956</v>
       </c>
       <c r="G446">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="447" spans="1:7">
       <c r="A447" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="B447" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="F447">
-        <v>13.6904194</v>
+        <v>13.8199206</v>
       </c>
       <c r="G447">
-        <v>101.0779596</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="448" spans="1:7">
       <c r="A448" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="B448" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F448">
         <v>13.7278956</v>
       </c>
       <c r="G448">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="449" spans="1:7">
       <c r="A449" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="B449" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="F449">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G449">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="450" spans="1:7">
       <c r="A450" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="B450" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F450">
         <v>13.7278956</v>
       </c>
       <c r="G450">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="451" spans="1:7">
       <c r="A451" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
       <c r="B451" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="F451">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G451">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="452" spans="1:7">
       <c r="A452" t="s">
-        <v>448</v>
+        <v>571</v>
       </c>
       <c r="B452" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="F452">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G452">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="453" spans="1:7">
       <c r="A453" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="B453" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F453">
         <v>13.7278956</v>
       </c>
       <c r="G453">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="454" spans="1:7">
       <c r="A454" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="B454" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="F454">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G454">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="455" spans="1:7">
       <c r="A455" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="B455" t="s">
-        <v>492</v>
+        <v>8</v>
       </c>
       <c r="F455">
-        <v>14.0208391</v>
+        <v>13.7278956</v>
       </c>
       <c r="G455">
-        <v>100.5250276</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="456" spans="1:7">
       <c r="A456" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B456" t="s">
-        <v>541</v>
+        <v>103</v>
       </c>
       <c r="F456">
-        <v>14.5289154</v>
+        <v>13.8199206</v>
       </c>
       <c r="G456">
-        <v>100.9101421</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="457" spans="1:7">
       <c r="A457" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="B457" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F457">
         <v>13.7278956</v>
       </c>
       <c r="G457">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="458" spans="1:7">
       <c r="A458" t="s">
-        <v>570</v>
+        <v>487</v>
       </c>
       <c r="B458" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="F458">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G458">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="459" spans="1:7">
       <c r="A459" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="B459" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F459">
         <v>13.7278956</v>
       </c>
       <c r="G459">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="460" spans="1:7">
       <c r="A460" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="B460" t="s">
-        <v>62</v>
+        <v>175</v>
       </c>
       <c r="F460">
-        <v>13.8621125</v>
+        <v>14.9930017</v>
       </c>
       <c r="G460">
-        <v>100.5143528</v>
+        <v>103.1029191</v>
       </c>
     </row>
     <row r="461" spans="1:7">
       <c r="A461" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="B461" t="s">
-        <v>459</v>
+        <v>141</v>
       </c>
       <c r="F461">
-        <v>10.4930496</v>
+        <v>7.9810496</v>
       </c>
       <c r="G461">
-        <v>99.1800199</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="462" spans="1:7">
       <c r="A462" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="B462" t="s">
-        <v>11</v>
+        <v>193</v>
       </c>
       <c r="F462">
-        <v>13.7278956</v>
+        <v>8.4407456</v>
       </c>
       <c r="G462">
-        <v>100.5241235</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="463" spans="1:7">
       <c r="A463" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="B463" t="s">
-        <v>301</v>
+        <v>8</v>
       </c>
       <c r="F463">
-        <v>11.812367</v>
+        <v>13.7278956</v>
       </c>
       <c r="G463">
-        <v>99.7973271</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="464" spans="1:7">
       <c r="A464" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="B464" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F464">
         <v>13.7278956</v>
       </c>
       <c r="G464">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="465" spans="1:7">
       <c r="A465" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="B465" t="s">
-        <v>541</v>
+        <v>141</v>
       </c>
       <c r="F465">
-        <v>14.5289154</v>
+        <v>7.9810496</v>
       </c>
       <c r="G465">
-        <v>100.9101421</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="466" spans="1:7">
       <c r="A466" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="B466" t="s">
-        <v>11</v>
+        <v>583</v>
       </c>
       <c r="F466">
-        <v>13.7278956</v>
+        <v>14.5289154</v>
       </c>
       <c r="G466">
-        <v>100.5241235</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="467" spans="1:7">
       <c r="A467" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="B467" t="s">
-        <v>50</v>
+        <v>258</v>
+      </c>
+      <c r="C467" t="s">
+        <v>259</v>
+      </c>
+      <c r="D467" t="s">
+        <v>294</v>
+      </c>
+      <c r="E467">
+        <v>40000</v>
       </c>
       <c r="F467">
-        <v>13.8199206</v>
+        <v>16.461777</v>
       </c>
       <c r="G467">
-        <v>100.0621676</v>
+        <v>102.83011</v>
       </c>
     </row>
     <row r="468" spans="1:7">
       <c r="A468" t="s">
-        <v>580</v>
+        <v>585</v>
       </c>
       <c r="B468" t="s">
-        <v>11</v>
+        <v>211</v>
       </c>
       <c r="F468">
-        <v>13.7278956</v>
+        <v>15.6930072</v>
       </c>
       <c r="G468">
-        <v>100.5241235</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="469" spans="1:7">
       <c r="A469" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="B469" t="s">
-        <v>50</v>
+        <v>211</v>
       </c>
       <c r="F469">
-        <v>13.8199206</v>
+        <v>15.6930072</v>
       </c>
       <c r="G469">
-        <v>100.0621676</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="470" spans="1:7">
       <c r="A470" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
       <c r="B470" t="s">
-        <v>62</v>
+        <v>45</v>
       </c>
       <c r="F470">
         <v>13.8621125</v>
       </c>
       <c r="G470">
         <v>100.5143528</v>
       </c>
     </row>
     <row r="471" spans="1:7">
       <c r="A471" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="B471" t="s">
-        <v>50</v>
+        <v>101</v>
       </c>
       <c r="F471">
-        <v>13.8199206</v>
+        <v>15.8068173</v>
       </c>
       <c r="G471">
-        <v>100.0621676</v>
+        <v>102.0315027</v>
       </c>
     </row>
     <row r="472" spans="1:7">
       <c r="A472" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="B472" t="s">
-        <v>263</v>
+        <v>258</v>
+      </c>
+      <c r="C472" t="s">
+        <v>259</v>
+      </c>
+      <c r="D472" t="s">
+        <v>294</v>
+      </c>
+      <c r="E472">
+        <v>40000</v>
       </c>
       <c r="F472">
-        <v>6.6238158</v>
+        <v>16.461716</v>
       </c>
       <c r="G472">
-        <v>100.0673744</v>
+        <v>102.83039</v>
       </c>
     </row>
     <row r="473" spans="1:7">
       <c r="A473" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
       <c r="B473" t="s">
-        <v>11</v>
+        <v>193</v>
       </c>
       <c r="F473">
-        <v>13.7278956</v>
+        <v>8.4407456</v>
       </c>
       <c r="G473">
-        <v>100.5241235</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="474" spans="1:7">
       <c r="A474" t="s">
-        <v>586</v>
+        <v>591</v>
       </c>
       <c r="B474" t="s">
-        <v>11</v>
+        <v>211</v>
       </c>
       <c r="F474">
-        <v>13.7278956</v>
+        <v>15.6930072</v>
       </c>
       <c r="G474">
-        <v>100.5241235</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="475" spans="1:7">
       <c r="A475" t="s">
-        <v>587</v>
+        <v>592</v>
       </c>
       <c r="B475" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F475">
         <v>13.7278956</v>
       </c>
       <c r="G475">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="476" spans="1:7">
       <c r="A476" t="s">
-        <v>588</v>
+        <v>593</v>
       </c>
       <c r="B476" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="F476">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G476">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="477" spans="1:7">
       <c r="A477" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
       <c r="B477" t="s">
-        <v>32</v>
+        <v>175</v>
       </c>
       <c r="F477">
-        <v>18.7877477</v>
+        <v>14.9930017</v>
       </c>
       <c r="G477">
-        <v>98.9931311</v>
+        <v>103.1029191</v>
       </c>
     </row>
     <row r="478" spans="1:7">
       <c r="A478" t="s">
-        <v>590</v>
+        <v>595</v>
       </c>
       <c r="B478" t="s">
-        <v>438</v>
+        <v>596</v>
       </c>
       <c r="F478">
-        <v>8.4303975</v>
+        <v>8.0862997</v>
       </c>
       <c r="G478">
-        <v>99.9631219</v>
+        <v>98.9062835</v>
       </c>
     </row>
     <row r="479" spans="1:7">
       <c r="A479" t="s">
-        <v>591</v>
+        <v>597</v>
       </c>
       <c r="B479" t="s">
         <v>8</v>
       </c>
+      <c r="C479" t="s">
+        <v>9</v>
+      </c>
+      <c r="D479" t="s">
+        <v>133</v>
+      </c>
+      <c r="E479">
+        <v>10240</v>
+      </c>
       <c r="F479">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G479">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="480" spans="1:7">
       <c r="A480" t="s">
-        <v>592</v>
+        <v>598</v>
       </c>
       <c r="B480" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F480">
         <v>13.7278956</v>
       </c>
       <c r="G480">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="481" spans="1:7">
       <c r="A481" t="s">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="B481" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="F481">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G481">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="482" spans="1:7">
       <c r="A482" t="s">
-        <v>594</v>
+        <v>582</v>
       </c>
       <c r="B482" t="s">
-        <v>11</v>
+        <v>583</v>
       </c>
       <c r="F482">
-        <v>13.7278956</v>
+        <v>14.5289154</v>
       </c>
       <c r="G482">
-        <v>100.5241235</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="483" spans="1:7">
       <c r="A483" t="s">
-        <v>595</v>
+        <v>582</v>
       </c>
       <c r="B483" t="s">
-        <v>50</v>
+        <v>583</v>
       </c>
       <c r="F483">
-        <v>13.8199206</v>
+        <v>14.5289154</v>
       </c>
       <c r="G483">
-        <v>100.0621676</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="484" spans="1:7">
       <c r="A484" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="B484" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F484">
         <v>13.7278956</v>
       </c>
       <c r="G484">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="485" spans="1:7">
       <c r="A485" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="B485" t="s">
-        <v>50</v>
+        <v>103</v>
       </c>
       <c r="F485">
         <v>13.8199206</v>
       </c>
       <c r="G485">
         <v>100.0621676</v>
       </c>
     </row>
     <row r="486" spans="1:7">
       <c r="A486" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="B486" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="F486">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G486">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="487" spans="1:7">
       <c r="A487" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="B487" t="s">
-        <v>11</v>
+        <v>162</v>
       </c>
       <c r="F487">
-        <v>13.7278956</v>
+        <v>13.6904194</v>
       </c>
       <c r="G487">
-        <v>100.5241235</v>
+        <v>101.0779596</v>
       </c>
     </row>
     <row r="488" spans="1:7">
       <c r="A488" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="B488" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="F488">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G488">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="489" spans="1:7">
       <c r="A489" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="B489" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F489">
         <v>13.7278956</v>
       </c>
       <c r="G489">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="490" spans="1:7">
       <c r="A490" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="B490" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F490">
         <v>13.7278956</v>
       </c>
       <c r="G490">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="491" spans="1:7">
       <c r="A491" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="B491" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F491">
         <v>13.7278956</v>
       </c>
       <c r="G491">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="492" spans="1:7">
       <c r="A492" t="s">
-        <v>604</v>
+        <v>491</v>
       </c>
       <c r="B492" t="s">
-        <v>263</v>
+        <v>8</v>
       </c>
       <c r="F492">
-        <v>6.6238158</v>
+        <v>13.7278956</v>
       </c>
       <c r="G492">
-        <v>100.0673744</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="493" spans="1:7">
       <c r="A493" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="B493" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F493">
         <v>13.7278956</v>
       </c>
       <c r="G493">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="494" spans="1:7">
       <c r="A494" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="B494" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="F494">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G494">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="495" spans="1:7">
       <c r="A495" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="B495" t="s">
-        <v>93</v>
+        <v>534</v>
       </c>
       <c r="F495">
-        <v>7.9810496</v>
+        <v>14.0208391</v>
       </c>
       <c r="G495">
-        <v>98.3638824</v>
+        <v>100.5250276</v>
       </c>
     </row>
     <row r="496" spans="1:7">
       <c r="A496" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="B496" t="s">
-        <v>93</v>
+        <v>583</v>
       </c>
       <c r="F496">
-        <v>7.9810496</v>
+        <v>14.5289154</v>
       </c>
       <c r="G496">
-        <v>98.3638824</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="497" spans="1:7">
       <c r="A497" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="B497" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F497">
         <v>13.7278956</v>
       </c>
       <c r="G497">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="498" spans="1:7">
       <c r="A498" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="B498" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F498">
         <v>13.7278956</v>
       </c>
       <c r="G498">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="499" spans="1:7">
       <c r="A499" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="B499" t="s">
-        <v>263</v>
+        <v>8</v>
       </c>
       <c r="F499">
-        <v>6.6238158</v>
+        <v>13.7278956</v>
       </c>
       <c r="G499">
-        <v>100.0673744</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="500" spans="1:7">
       <c r="A500" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="B500" t="s">
-        <v>93</v>
+        <v>45</v>
       </c>
       <c r="F500">
-        <v>7.9810496</v>
+        <v>13.8621125</v>
       </c>
       <c r="G500">
-        <v>98.3638824</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="501" spans="1:7">
       <c r="A501" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="B501" t="s">
-        <v>48</v>
+        <v>501</v>
       </c>
       <c r="F501">
-        <v>15.8068173</v>
+        <v>10.4930496</v>
       </c>
       <c r="G501">
-        <v>102.0315027</v>
+        <v>99.1800199</v>
       </c>
     </row>
     <row r="502" spans="1:7">
       <c r="A502" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="B502" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F502">
         <v>13.7278956</v>
       </c>
       <c r="G502">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="503" spans="1:7">
       <c r="A503" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="B503" t="s">
-        <v>93</v>
+        <v>345</v>
       </c>
       <c r="F503">
-        <v>7.9810496</v>
+        <v>11.812367</v>
       </c>
       <c r="G503">
-        <v>98.3638824</v>
+        <v>99.7973271</v>
       </c>
     </row>
     <row r="504" spans="1:7">
       <c r="A504" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="B504" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="F504">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G504">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="505" spans="1:7">
       <c r="A505" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="B505" t="s">
-        <v>11</v>
+        <v>583</v>
       </c>
       <c r="F505">
-        <v>13.7278956</v>
+        <v>14.5289154</v>
       </c>
       <c r="G505">
-        <v>100.5241235</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="506" spans="1:7">
       <c r="A506" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="B506" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F506">
         <v>13.7278956</v>
       </c>
       <c r="G506">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="507" spans="1:7">
       <c r="A507" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="B507" t="s">
-        <v>50</v>
+        <v>103</v>
       </c>
       <c r="F507">
         <v>13.8199206</v>
       </c>
       <c r="G507">
         <v>100.0621676</v>
       </c>
     </row>
     <row r="508" spans="1:7">
       <c r="A508" t="s">
-        <v>581</v>
+        <v>622</v>
       </c>
       <c r="B508" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="F508">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G508">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="509" spans="1:7">
       <c r="A509" t="s">
-        <v>609</v>
+        <v>623</v>
       </c>
       <c r="B509" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="F509">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G509">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="510" spans="1:7">
       <c r="A510" t="s">
-        <v>581</v>
+        <v>624</v>
       </c>
       <c r="B510" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="F510">
-        <v>13.8199206</v>
+        <v>13.8621125</v>
       </c>
       <c r="G510">
-        <v>100.0621676</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="511" spans="1:7">
       <c r="A511" t="s">
-        <v>581</v>
+        <v>625</v>
       </c>
       <c r="B511" t="s">
-        <v>50</v>
+        <v>103</v>
       </c>
       <c r="F511">
         <v>13.8199206</v>
       </c>
       <c r="G511">
         <v>100.0621676</v>
       </c>
     </row>
     <row r="512" spans="1:7">
       <c r="A512" t="s">
-        <v>619</v>
+        <v>626</v>
       </c>
       <c r="B512" t="s">
-        <v>50</v>
+        <v>307</v>
       </c>
       <c r="F512">
-        <v>13.8199206</v>
+        <v>6.6238158</v>
       </c>
       <c r="G512">
-        <v>100.0621676</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="513" spans="1:7">
       <c r="A513" t="s">
-        <v>620</v>
+        <v>627</v>
       </c>
       <c r="B513" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="F513">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G513">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="514" spans="1:7">
       <c r="A514" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="B514" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F514">
         <v>13.7278956</v>
       </c>
       <c r="G514">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="515" spans="1:7">
       <c r="A515" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
       <c r="B515" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="F515">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G515">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="516" spans="1:7">
       <c r="A516" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
       <c r="B516" t="s">
-        <v>624</v>
+        <v>103</v>
       </c>
       <c r="F516">
-        <v>14.7995081</v>
+        <v>13.8199206</v>
       </c>
       <c r="G516">
-        <v>100.6533706</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="517" spans="1:7">
       <c r="A517" t="s">
-        <v>625</v>
+        <v>631</v>
       </c>
       <c r="B517" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="F517">
-        <v>13.7278956</v>
+        <v>18.7877477</v>
       </c>
       <c r="G517">
-        <v>100.5241235</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="518" spans="1:7">
       <c r="A518" t="s">
-        <v>626</v>
+        <v>632</v>
       </c>
       <c r="B518" t="s">
-        <v>11</v>
+        <v>481</v>
       </c>
       <c r="F518">
-        <v>13.7278956</v>
+        <v>8.4303975</v>
       </c>
       <c r="G518">
-        <v>100.5241235</v>
+        <v>99.9631219</v>
       </c>
     </row>
     <row r="519" spans="1:7">
       <c r="A519" t="s">
-        <v>627</v>
+        <v>633</v>
       </c>
       <c r="B519" t="s">
-        <v>50</v>
+        <v>19</v>
       </c>
       <c r="F519">
-        <v>13.8199206</v>
+        <v>12.6833115</v>
       </c>
       <c r="G519">
-        <v>100.0621676</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="520" spans="1:7">
       <c r="A520" t="s">
-        <v>628</v>
+        <v>634</v>
       </c>
       <c r="B520" t="s">
-        <v>202</v>
+        <v>8</v>
       </c>
       <c r="F520">
-        <v>14.4744892</v>
+        <v>13.7278956</v>
       </c>
       <c r="G520">
-        <v>100.1177128</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="521" spans="1:7">
       <c r="A521" t="s">
-        <v>629</v>
+        <v>635</v>
       </c>
       <c r="B521" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F521">
         <v>13.7278956</v>
       </c>
       <c r="G521">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="522" spans="1:7">
       <c r="A522" t="s">
-        <v>630</v>
+        <v>636</v>
       </c>
       <c r="B522" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F522">
         <v>13.7278956</v>
       </c>
       <c r="G522">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="523" spans="1:7">
       <c r="A523" t="s">
-        <v>631</v>
+        <v>637</v>
       </c>
       <c r="B523" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="F523">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G523">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="524" spans="1:7">
       <c r="A524" t="s">
-        <v>632</v>
+        <v>638</v>
       </c>
       <c r="B524" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="F524">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G524">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="525" spans="1:7">
       <c r="A525" t="s">
-        <v>633</v>
+        <v>639</v>
       </c>
       <c r="B525" t="s">
-        <v>634</v>
+        <v>103</v>
       </c>
       <c r="F525">
-        <v>15.3835001</v>
+        <v>13.8199206</v>
       </c>
       <c r="G525">
-        <v>100.0245527</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="526" spans="1:7">
       <c r="A526" t="s">
-        <v>553</v>
+        <v>640</v>
       </c>
       <c r="B526" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="F526">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G526">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="527" spans="1:7">
       <c r="A527" t="s">
-        <v>431</v>
+        <v>641</v>
       </c>
       <c r="B527" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="F527">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G527">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="528" spans="1:7">
       <c r="A528" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="B528" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="F528">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G528">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="529" spans="1:7">
       <c r="A529" t="s">
-        <v>636</v>
+        <v>643</v>
       </c>
       <c r="B529" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="F529">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G529">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="530" spans="1:7">
       <c r="A530" t="s">
-        <v>637</v>
+        <v>644</v>
       </c>
       <c r="B530" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="F530">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G530">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="531" spans="1:7">
       <c r="A531" t="s">
-        <v>638</v>
+        <v>645</v>
       </c>
       <c r="B531" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="F531">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G531">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="532" spans="1:7">
       <c r="A532" t="s">
-        <v>639</v>
+        <v>646</v>
       </c>
       <c r="B532" t="s">
-        <v>11</v>
+        <v>307</v>
       </c>
       <c r="F532">
-        <v>13.7278956</v>
+        <v>6.6238158</v>
       </c>
       <c r="G532">
-        <v>100.5241235</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="533" spans="1:7">
       <c r="A533" t="s">
-        <v>640</v>
+        <v>647</v>
       </c>
       <c r="B533" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="F533">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G533">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="534" spans="1:7">
       <c r="A534" t="s">
-        <v>641</v>
+        <v>648</v>
       </c>
       <c r="B534" t="s">
-        <v>541</v>
+        <v>103</v>
       </c>
       <c r="F534">
-        <v>14.5289154</v>
+        <v>13.8199206</v>
       </c>
       <c r="G534">
-        <v>100.9101421</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="535" spans="1:7">
       <c r="A535" t="s">
-        <v>616</v>
+        <v>649</v>
       </c>
       <c r="B535" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="F535">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G535">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="536" spans="1:7">
       <c r="A536" t="s">
-        <v>642</v>
+        <v>649</v>
       </c>
       <c r="B536" t="s">
-        <v>13</v>
+        <v>141</v>
       </c>
       <c r="F536">
-        <v>13.3611431</v>
+        <v>7.9810496</v>
       </c>
       <c r="G536">
-        <v>100.9846717</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="537" spans="1:7">
       <c r="A537" t="s">
-        <v>643</v>
+        <v>650</v>
       </c>
       <c r="B537" t="s">
-        <v>263</v>
+        <v>8</v>
       </c>
       <c r="F537">
-        <v>6.6238158</v>
+        <v>13.7278956</v>
       </c>
       <c r="G537">
-        <v>100.0673744</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="538" spans="1:7">
       <c r="A538" t="s">
-        <v>609</v>
+        <v>651</v>
       </c>
       <c r="B538" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F538">
         <v>13.7278956</v>
       </c>
       <c r="G538">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="539" spans="1:7">
       <c r="A539" t="s">
-        <v>644</v>
+        <v>652</v>
       </c>
       <c r="B539" t="s">
-        <v>11</v>
+        <v>307</v>
       </c>
       <c r="F539">
-        <v>13.7278956</v>
+        <v>6.6238158</v>
       </c>
       <c r="G539">
-        <v>100.5241235</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="540" spans="1:7">
       <c r="A540" t="s">
-        <v>645</v>
+        <v>653</v>
       </c>
       <c r="B540" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="F540">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G540">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="541" spans="1:7">
       <c r="A541" t="s">
-        <v>646</v>
+        <v>654</v>
       </c>
       <c r="B541" t="s">
-        <v>11</v>
+        <v>101</v>
       </c>
       <c r="F541">
-        <v>13.7278956</v>
+        <v>15.8068173</v>
       </c>
       <c r="G541">
-        <v>100.5241235</v>
+        <v>102.0315027</v>
       </c>
     </row>
     <row r="542" spans="1:7">
       <c r="A542" t="s">
-        <v>647</v>
+        <v>655</v>
       </c>
       <c r="B542" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="F542">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G542">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="543" spans="1:7">
       <c r="A543" t="s">
-        <v>648</v>
+        <v>656</v>
       </c>
       <c r="B543" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="F543">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G543">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="544" spans="1:7">
       <c r="A544" t="s">
-        <v>602</v>
+        <v>657</v>
       </c>
       <c r="B544" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="F544">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G544">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="545" spans="1:7">
       <c r="A545" t="s">
-        <v>649</v>
+        <v>658</v>
       </c>
       <c r="B545" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F545">
         <v>13.7278956</v>
       </c>
       <c r="G545">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="546" spans="1:7">
       <c r="A546" t="s">
-        <v>650</v>
+        <v>659</v>
       </c>
       <c r="B546" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="F546">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G546">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="547" spans="1:7">
       <c r="A547" t="s">
-        <v>651</v>
+        <v>660</v>
       </c>
       <c r="B547" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="F547">
-        <v>13.3611431</v>
+        <v>13.8199206</v>
       </c>
       <c r="G547">
-        <v>100.9846717</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="548" spans="1:7">
       <c r="A548" t="s">
-        <v>652</v>
+        <v>623</v>
       </c>
       <c r="B548" t="s">
-        <v>541</v>
+        <v>103</v>
       </c>
       <c r="F548">
-        <v>14.5289154</v>
+        <v>13.8199206</v>
       </c>
       <c r="G548">
-        <v>100.9101421</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="549" spans="1:7">
       <c r="A549" t="s">
-        <v>549</v>
+        <v>651</v>
       </c>
       <c r="B549" t="s">
-        <v>163</v>
+        <v>8</v>
       </c>
       <c r="F549">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G549">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="550" spans="1:7">
       <c r="A550" t="s">
-        <v>653</v>
+        <v>623</v>
       </c>
       <c r="B550" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="F550">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G550">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="551" spans="1:7">
       <c r="A551" t="s">
-        <v>654</v>
+        <v>623</v>
       </c>
       <c r="B551" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="F551">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G551">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="552" spans="1:7">
       <c r="A552" t="s">
-        <v>655</v>
+        <v>661</v>
       </c>
       <c r="B552" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="F552">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G552">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="553" spans="1:7">
       <c r="A553" t="s">
-        <v>656</v>
+        <v>662</v>
       </c>
       <c r="B553" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="F553">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G553">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="554" spans="1:7">
       <c r="A554" t="s">
-        <v>657</v>
+        <v>663</v>
       </c>
       <c r="B554" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="F554">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G554">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="555" spans="1:7">
       <c r="A555" t="s">
-        <v>602</v>
+        <v>664</v>
       </c>
       <c r="B555" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="F555">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G555">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="556" spans="1:7">
       <c r="A556" t="s">
-        <v>658</v>
+        <v>665</v>
       </c>
       <c r="B556" t="s">
-        <v>11</v>
+        <v>666</v>
       </c>
       <c r="F556">
-        <v>13.7278956</v>
+        <v>14.7995081</v>
       </c>
       <c r="G556">
-        <v>100.5241235</v>
+        <v>100.6533706</v>
       </c>
     </row>
     <row r="557" spans="1:7">
       <c r="A557" t="s">
-        <v>659</v>
+        <v>667</v>
       </c>
       <c r="B557" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F557">
         <v>13.7278956</v>
       </c>
       <c r="G557">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="558" spans="1:7">
       <c r="A558" t="s">
-        <v>660</v>
+        <v>668</v>
       </c>
       <c r="B558" t="s">
-        <v>661</v>
+        <v>8</v>
       </c>
       <c r="F558">
-        <v>14.3532128</v>
+        <v>13.7278956</v>
       </c>
       <c r="G558">
-        <v>100.5689599</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="559" spans="1:7">
       <c r="A559" t="s">
-        <v>662</v>
+        <v>669</v>
       </c>
       <c r="B559" t="s">
-        <v>301</v>
+        <v>103</v>
       </c>
       <c r="F559">
-        <v>11.812367</v>
+        <v>13.8199206</v>
       </c>
       <c r="G559">
-        <v>99.7973271</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="560" spans="1:7">
       <c r="A560" t="s">
-        <v>663</v>
+        <v>670</v>
       </c>
       <c r="B560" t="s">
-        <v>634</v>
+        <v>247</v>
       </c>
       <c r="F560">
-        <v>15.3835001</v>
+        <v>14.4744892</v>
       </c>
       <c r="G560">
-        <v>100.0245527</v>
+        <v>100.1177128</v>
       </c>
     </row>
     <row r="561" spans="1:7">
       <c r="A561" t="s">
-        <v>664</v>
+        <v>671</v>
       </c>
       <c r="B561" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="F561">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G561">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="562" spans="1:7">
       <c r="A562" t="s">
-        <v>665</v>
+        <v>672</v>
       </c>
       <c r="B562" t="s">
-        <v>666</v>
+        <v>8</v>
       </c>
       <c r="F562">
-        <v>17.8782803</v>
+        <v>13.7278956</v>
       </c>
       <c r="G562">
-        <v>102.7412638</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="563" spans="1:7">
       <c r="A563" t="s">
-        <v>667</v>
+        <v>673</v>
       </c>
       <c r="B563" t="s">
-        <v>668</v>
+        <v>8</v>
       </c>
       <c r="F563">
-        <v>14.0509704</v>
+        <v>13.7278956</v>
       </c>
       <c r="G563">
-        <v>101.3727439</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="564" spans="1:7">
       <c r="A564" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="B564" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="F564">
-        <v>13.3611431</v>
+        <v>13.8199206</v>
       </c>
       <c r="G564">
-        <v>100.9846717</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="565" spans="1:7">
       <c r="A565" t="s">
-        <v>670</v>
+        <v>675</v>
       </c>
       <c r="B565" t="s">
-        <v>492</v>
+        <v>676</v>
       </c>
       <c r="F565">
-        <v>14.0208391</v>
+        <v>15.3835001</v>
       </c>
       <c r="G565">
-        <v>100.5250276</v>
+        <v>100.0245527</v>
       </c>
     </row>
     <row r="566" spans="1:7">
       <c r="A566" t="s">
-        <v>604</v>
+        <v>595</v>
       </c>
       <c r="B566" t="s">
-        <v>263</v>
+        <v>8</v>
       </c>
       <c r="F566">
-        <v>6.6238158</v>
+        <v>13.7278956</v>
       </c>
       <c r="G566">
-        <v>100.0673744</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="567" spans="1:7">
       <c r="A567" t="s">
-        <v>645</v>
+        <v>474</v>
       </c>
       <c r="B567" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="F567">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G567">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="568" spans="1:7">
       <c r="A568" t="s">
-        <v>671</v>
+        <v>677</v>
       </c>
       <c r="B568" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F568">
         <v>13.7278956</v>
       </c>
       <c r="G568">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="569" spans="1:7">
       <c r="A569" t="s">
-        <v>672</v>
+        <v>678</v>
       </c>
       <c r="B569" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="F569">
-        <v>12.6833115</v>
+        <v>13.8199206</v>
       </c>
       <c r="G569">
-        <v>101.2374295</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="570" spans="1:7">
       <c r="A570" t="s">
-        <v>609</v>
+        <v>679</v>
       </c>
       <c r="B570" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="F570">
-        <v>13.7278956</v>
+        <v>18.7877477</v>
       </c>
       <c r="G570">
-        <v>100.5241235</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="571" spans="1:7">
       <c r="A571" t="s">
-        <v>673</v>
+        <v>680</v>
       </c>
       <c r="B571" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="F571">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G571">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="572" spans="1:7">
       <c r="A572" t="s">
-        <v>674</v>
+        <v>681</v>
       </c>
       <c r="B572" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F572">
         <v>13.7278956</v>
       </c>
       <c r="G572">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="573" spans="1:7">
       <c r="A573" t="s">
-        <v>675</v>
+        <v>682</v>
       </c>
       <c r="B573" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="F573">
-        <v>12.6833115</v>
+        <v>13.8199206</v>
       </c>
       <c r="G573">
-        <v>101.2374295</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="574" spans="1:7">
       <c r="A574" t="s">
-        <v>676</v>
+        <v>683</v>
       </c>
       <c r="B574" t="s">
-        <v>11</v>
+        <v>583</v>
       </c>
       <c r="F574">
-        <v>13.7278956</v>
+        <v>14.5289154</v>
       </c>
       <c r="G574">
-        <v>100.5241235</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="575" spans="1:7">
       <c r="A575" t="s">
-        <v>677</v>
+        <v>658</v>
       </c>
       <c r="B575" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F575">
         <v>13.7278956</v>
       </c>
       <c r="G575">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="576" spans="1:7">
       <c r="A576" t="s">
-        <v>678</v>
+        <v>684</v>
       </c>
       <c r="B576" t="s">
-        <v>93</v>
+        <v>51</v>
       </c>
       <c r="F576">
-        <v>7.9810496</v>
+        <v>13.3611431</v>
       </c>
       <c r="G576">
-        <v>98.3638824</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="577" spans="1:7">
       <c r="A577" t="s">
-        <v>679</v>
+        <v>685</v>
       </c>
       <c r="B577" t="s">
-        <v>62</v>
+        <v>307</v>
       </c>
       <c r="F577">
-        <v>13.8621125</v>
+        <v>6.6238158</v>
       </c>
       <c r="G577">
-        <v>100.5143528</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="578" spans="1:7">
       <c r="A578" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="B578" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F578">
         <v>13.7278956</v>
       </c>
       <c r="G578">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="579" spans="1:7">
       <c r="A579" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="B579" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F579">
         <v>13.7278956</v>
       </c>
       <c r="G579">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="580" spans="1:7">
       <c r="A580" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="B580" t="s">
-        <v>459</v>
+        <v>8</v>
       </c>
       <c r="F580">
-        <v>10.4930496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G580">
-        <v>99.1800199</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="581" spans="1:7">
       <c r="A581" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
       <c r="B581" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F581">
         <v>13.7278956</v>
       </c>
       <c r="G581">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="582" spans="1:7">
       <c r="A582" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="B582" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="F582">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G582">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="583" spans="1:7">
       <c r="A583" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="B583" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="F583">
-        <v>14.9798997</v>
+        <v>13.7278956</v>
       </c>
       <c r="G583">
-        <v>102.0977693</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="584" spans="1:7">
       <c r="A584" t="s">
-        <v>686</v>
+        <v>644</v>
       </c>
       <c r="B584" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F584">
         <v>13.7278956</v>
       </c>
       <c r="G584">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="585" spans="1:7">
       <c r="A585" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
       <c r="B585" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F585">
         <v>13.7278956</v>
       </c>
       <c r="G585">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="586" spans="1:7">
       <c r="A586" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="B586" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="F586">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G586">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="587" spans="1:7">
       <c r="A587" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="B587" t="s">
-        <v>213</v>
+        <v>51</v>
       </c>
       <c r="F587">
-        <v>16.4419355</v>
+        <v>13.3611431</v>
       </c>
       <c r="G587">
-        <v>102.8359921</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="588" spans="1:7">
       <c r="A588" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
       <c r="B588" t="s">
-        <v>11</v>
+        <v>583</v>
       </c>
       <c r="F588">
-        <v>13.7278956</v>
+        <v>14.5289154</v>
       </c>
       <c r="G588">
-        <v>100.5241235</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="589" spans="1:7">
       <c r="A589" t="s">
-        <v>691</v>
+        <v>591</v>
       </c>
       <c r="B589" t="s">
-        <v>11</v>
+        <v>211</v>
       </c>
       <c r="F589">
-        <v>13.7278956</v>
+        <v>15.6930072</v>
       </c>
       <c r="G589">
-        <v>100.5241235</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="590" spans="1:7">
       <c r="A590" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="B590" t="s">
-        <v>114</v>
+        <v>8</v>
       </c>
       <c r="F590">
-        <v>13.6904194</v>
+        <v>13.7278956</v>
       </c>
       <c r="G590">
-        <v>101.0779596</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="591" spans="1:7">
       <c r="A591" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="B591" t="s">
-        <v>694</v>
+        <v>8</v>
       </c>
       <c r="F591">
-        <v>14.0227797</v>
+        <v>13.7278956</v>
       </c>
       <c r="G591">
-        <v>99.5328115</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="592" spans="1:7">
       <c r="A592" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="B592" t="s">
-        <v>694</v>
+        <v>8</v>
       </c>
       <c r="F592">
-        <v>14.0227797</v>
+        <v>13.7278956</v>
       </c>
       <c r="G592">
-        <v>99.5328115</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="593" spans="1:7">
       <c r="A593" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="B593" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10900</v>
+        <v>8</v>
       </c>
       <c r="F593">
         <v>13.7278956</v>
       </c>
       <c r="G593">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="594" spans="1:7">
       <c r="A594" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="B594" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10160</v>
+        <v>103</v>
       </c>
       <c r="F594">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G594">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="595" spans="1:7">
       <c r="A595" t="s">
-        <v>700</v>
+        <v>644</v>
       </c>
       <c r="B595" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10600</v>
+        <v>8</v>
       </c>
       <c r="F595">
         <v>13.7278956</v>
       </c>
       <c r="G595">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="596" spans="1:7">
       <c r="A596" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="B596" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F596">
         <v>13.7278956</v>
       </c>
       <c r="G596">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="597" spans="1:7">
       <c r="A597" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="B597" t="s">
-        <v>541</v>
-[...5 lines deleted...]
-        <v>18170</v>
+        <v>8</v>
       </c>
       <c r="F597">
-        <v>14.5289154</v>
+        <v>13.7278956</v>
       </c>
       <c r="G597">
-        <v>100.9101421</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="598" spans="1:7">
       <c r="A598" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="B598" t="s">
-        <v>333</v>
-[...5 lines deleted...]
-        <v>63120</v>
+        <v>703</v>
       </c>
       <c r="F598">
-        <v>16.8839901</v>
+        <v>14.3532128</v>
       </c>
       <c r="G598">
-        <v>99.1258498</v>
+        <v>100.5689599</v>
       </c>
     </row>
     <row r="599" spans="1:7">
       <c r="A599" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="B599" t="s">
-        <v>213</v>
-[...5 lines deleted...]
-        <v>40000</v>
+        <v>345</v>
       </c>
       <c r="F599">
-        <v>16.4419355</v>
+        <v>11.812367</v>
       </c>
       <c r="G599">
-        <v>102.8359921</v>
+        <v>99.7973271</v>
       </c>
     </row>
     <row r="600" spans="1:7">
       <c r="A600" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="B600" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>83000</v>
+        <v>676</v>
       </c>
       <c r="F600">
-        <v>7.9810496</v>
+        <v>15.3835001</v>
       </c>
       <c r="G600">
-        <v>98.3638824</v>
+        <v>100.0245527</v>
       </c>
     </row>
     <row r="601" spans="1:7">
       <c r="A601" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
       <c r="B601" t="s">
-        <v>263</v>
-[...5 lines deleted...]
-        <v>91160</v>
+        <v>103</v>
       </c>
       <c r="F601">
-        <v>6.6238158</v>
+        <v>13.8199206</v>
       </c>
       <c r="G601">
-        <v>100.0673744</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="602" spans="1:7">
       <c r="A602" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="B602" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>708</v>
       </c>
       <c r="F602">
-        <v>13.7278956</v>
+        <v>17.8782803</v>
       </c>
       <c r="G602">
-        <v>100.5241235</v>
+        <v>102.7412638</v>
       </c>
     </row>
     <row r="603" spans="1:7">
       <c r="A603" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
       <c r="B603" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10210</v>
+        <v>710</v>
       </c>
       <c r="F603">
-        <v>13.7278956</v>
+        <v>14.0509704</v>
       </c>
       <c r="G603">
-        <v>100.5241235</v>
+        <v>101.3727439</v>
       </c>
     </row>
     <row r="604" spans="1:7">
       <c r="A604" t="s">
-        <v>713</v>
+        <v>711</v>
       </c>
       <c r="B604" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10240</v>
+        <v>51</v>
       </c>
       <c r="F604">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G604">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="605" spans="1:7">
       <c r="A605" t="s">
-        <v>715</v>
+        <v>712</v>
       </c>
       <c r="B605" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>83110</v>
+        <v>534</v>
       </c>
       <c r="F605">
-        <v>7.9810496</v>
+        <v>14.0208391</v>
       </c>
       <c r="G605">
-        <v>98.3638824</v>
+        <v>100.5250276</v>
       </c>
     </row>
     <row r="606" spans="1:7">
       <c r="A606" t="s">
-        <v>288</v>
+        <v>646</v>
       </c>
       <c r="B606" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10330</v>
+        <v>307</v>
       </c>
       <c r="F606">
-        <v>13.7278956</v>
+        <v>6.6238158</v>
       </c>
       <c r="G606">
-        <v>100.5241235</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="607" spans="1:7">
       <c r="A607" t="s">
-        <v>716</v>
+        <v>687</v>
       </c>
       <c r="B607" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10600</v>
+        <v>8</v>
       </c>
       <c r="F607">
         <v>13.7278956</v>
       </c>
       <c r="G607">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="608" spans="1:7">
       <c r="A608" t="s">
-        <v>717</v>
+        <v>713</v>
       </c>
       <c r="B608" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F608">
         <v>13.7278956</v>
       </c>
       <c r="G608">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="609" spans="1:7">
       <c r="A609" t="s">
-        <v>718</v>
+        <v>714</v>
       </c>
       <c r="B609" t="s">
-        <v>694</v>
-[...5 lines deleted...]
-        <v>71110</v>
+        <v>19</v>
       </c>
       <c r="F609">
-        <v>14.0227797</v>
+        <v>12.6833115</v>
       </c>
       <c r="G609">
-        <v>99.5328115</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="610" spans="1:7">
       <c r="A610" t="s">
-        <v>720</v>
+        <v>651</v>
       </c>
       <c r="B610" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>8</v>
       </c>
       <c r="F610">
         <v>13.7278956</v>
       </c>
       <c r="G610">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="611" spans="1:7">
       <c r="A611" t="s">
-        <v>721</v>
+        <v>715</v>
       </c>
       <c r="B611" t="s">
-        <v>722</v>
-[...5 lines deleted...]
-        <v>45190</v>
+        <v>8</v>
       </c>
       <c r="F611">
-        <v>16.0538196</v>
+        <v>13.7278956</v>
       </c>
       <c r="G611">
-        <v>103.6520036</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="612" spans="1:7">
       <c r="A612" t="s">
-        <v>724</v>
+        <v>716</v>
       </c>
       <c r="B612" t="s">
-        <v>492</v>
-[...8 lines deleted...]
-        <v>12120</v>
+        <v>8</v>
       </c>
       <c r="F612">
-        <v>14.0208391</v>
+        <v>13.7278956</v>
       </c>
       <c r="G612">
-        <v>100.5250276</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="613" spans="1:7">
       <c r="A613" t="s">
-        <v>727</v>
+        <v>717</v>
       </c>
       <c r="B613" t="s">
-        <v>541</v>
-[...8 lines deleted...]
-        <v>18170</v>
+        <v>19</v>
       </c>
       <c r="F613">
-        <v>14.5289154</v>
+        <v>12.6833115</v>
       </c>
       <c r="G613">
-        <v>100.9101421</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="614" spans="1:7">
       <c r="A614" t="s">
-        <v>728</v>
+        <v>718</v>
       </c>
       <c r="B614" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>8</v>
       </c>
       <c r="F614">
         <v>13.7278956</v>
       </c>
       <c r="G614">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="615" spans="1:7">
       <c r="A615" t="s">
-        <v>729</v>
+        <v>719</v>
       </c>
       <c r="B615" t="s">
         <v>8</v>
       </c>
-      <c r="C615" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F615">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G615">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="616" spans="1:7">
       <c r="A616" t="s">
-        <v>731</v>
+        <v>720</v>
       </c>
       <c r="B616" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>141</v>
       </c>
       <c r="F616">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G616">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="617" spans="1:7">
       <c r="A617" t="s">
-        <v>732</v>
+        <v>721</v>
       </c>
       <c r="B617" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>45</v>
       </c>
       <c r="F617">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G617">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="618" spans="1:7">
       <c r="A618" t="s">
-        <v>733</v>
+        <v>722</v>
       </c>
       <c r="B618" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10600</v>
+        <v>8</v>
       </c>
       <c r="F618">
         <v>13.7278956</v>
       </c>
       <c r="G618">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="619" spans="1:7">
       <c r="A619" t="s">
-        <v>735</v>
+        <v>723</v>
       </c>
       <c r="B619" t="s">
         <v>8</v>
       </c>
-      <c r="C619" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F619">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G619">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="620" spans="1:7">
       <c r="A620" t="s">
-        <v>736</v>
+        <v>724</v>
       </c>
       <c r="B620" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10600</v>
+        <v>501</v>
       </c>
       <c r="F620">
-        <v>13.7278956</v>
+        <v>10.4930496</v>
       </c>
       <c r="G620">
-        <v>100.5241235</v>
+        <v>99.1800199</v>
       </c>
     </row>
     <row r="621" spans="1:7">
       <c r="A621" t="s">
-        <v>737</v>
+        <v>725</v>
       </c>
       <c r="B621" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10210</v>
+        <v>8</v>
       </c>
       <c r="F621">
         <v>13.7278956</v>
       </c>
       <c r="G621">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="622" spans="1:7">
       <c r="A622" t="s">
-        <v>738</v>
+        <v>726</v>
       </c>
       <c r="B622" t="s">
-        <v>634</v>
-[...5 lines deleted...]
-        <v>61000</v>
+        <v>8</v>
       </c>
       <c r="F622">
-        <v>15.3835001</v>
+        <v>13.7278956</v>
       </c>
       <c r="G622">
-        <v>100.0245527</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="623" spans="1:7">
       <c r="A623" t="s">
-        <v>738</v>
+        <v>727</v>
       </c>
       <c r="B623" t="s">
-        <v>634</v>
-[...5 lines deleted...]
-        <v>61000</v>
+        <v>97</v>
       </c>
       <c r="F623">
-        <v>15.3835001</v>
+        <v>14.9798997</v>
       </c>
       <c r="G623">
-        <v>100.0245527</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="624" spans="1:7">
       <c r="A624" t="s">
-        <v>740</v>
+        <v>728</v>
       </c>
       <c r="B624" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10210</v>
+        <v>8</v>
       </c>
       <c r="F624">
         <v>13.7278956</v>
       </c>
       <c r="G624">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="625" spans="1:7">
       <c r="A625" t="s">
-        <v>741</v>
+        <v>729</v>
       </c>
       <c r="B625" t="s">
-        <v>145</v>
-[...8 lines deleted...]
-        <v>82130</v>
+        <v>8</v>
       </c>
       <c r="F625">
-        <v>8.4407456</v>
+        <v>13.7278956</v>
       </c>
       <c r="G625">
-        <v>98.5193032</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="626" spans="1:7">
       <c r="A626" t="s">
-        <v>743</v>
+        <v>730</v>
       </c>
       <c r="B626" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10800</v>
+        <v>8</v>
       </c>
       <c r="F626">
         <v>13.7278956</v>
       </c>
       <c r="G626">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="627" spans="1:7">
       <c r="A627" t="s">
-        <v>744</v>
+        <v>731</v>
       </c>
       <c r="B627" t="s">
-        <v>694</v>
-[...5 lines deleted...]
-        <v>71110</v>
+        <v>258</v>
       </c>
       <c r="F627">
-        <v>14.0227797</v>
+        <v>16.4419355</v>
       </c>
       <c r="G627">
-        <v>99.5328115</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="628" spans="1:7">
       <c r="A628" t="s">
-        <v>745</v>
+        <v>732</v>
       </c>
       <c r="B628" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10260</v>
+        <v>8</v>
       </c>
       <c r="F628">
         <v>13.7278956</v>
       </c>
       <c r="G628">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="629" spans="1:7">
       <c r="A629" t="s">
-        <v>746</v>
+        <v>733</v>
       </c>
       <c r="B629" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10500</v>
+        <v>8</v>
       </c>
       <c r="F629">
         <v>13.7278956</v>
       </c>
       <c r="G629">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="630" spans="1:7">
       <c r="A630" t="s">
-        <v>748</v>
+        <v>734</v>
       </c>
       <c r="B630" t="s">
-        <v>20</v>
-[...8 lines deleted...]
-        <v>10270</v>
+        <v>162</v>
       </c>
       <c r="F630">
-        <v>13.5990961</v>
+        <v>13.6904194</v>
       </c>
       <c r="G630">
-        <v>100.5998319</v>
+        <v>101.0779596</v>
       </c>
     </row>
     <row r="631" spans="1:7">
       <c r="A631" t="s">
-        <v>751</v>
+        <v>735</v>
       </c>
       <c r="B631" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10500</v>
+        <v>736</v>
       </c>
       <c r="F631">
-        <v>13.7278956</v>
+        <v>14.0227797</v>
       </c>
       <c r="G631">
-        <v>100.5241235</v>
+        <v>99.5328115</v>
       </c>
     </row>
     <row r="632" spans="1:7">
       <c r="A632" t="s">
-        <v>752</v>
+        <v>737</v>
       </c>
       <c r="B632" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>10540</v>
+        <v>736</v>
       </c>
       <c r="F632">
-        <v>13.5990961</v>
+        <v>14.0227797</v>
       </c>
       <c r="G632">
-        <v>100.5998319</v>
+        <v>99.5328115</v>
       </c>
     </row>
     <row r="633" spans="1:7">
       <c r="A633" t="s">
-        <v>753</v>
+        <v>738</v>
       </c>
       <c r="B633" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C633" t="s">
-        <v>754</v>
+        <v>86</v>
+      </c>
+      <c r="D633" t="s">
+        <v>739</v>
       </c>
       <c r="E633">
-        <v>20180</v>
+        <v>10900</v>
       </c>
       <c r="F633">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G633">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="634" spans="1:7">
       <c r="A634" t="s">
-        <v>755</v>
+        <v>740</v>
       </c>
       <c r="B634" t="s">
-        <v>62</v>
+        <v>8</v>
       </c>
       <c r="C634" t="s">
-        <v>99</v>
+        <v>361</v>
       </c>
       <c r="D634" t="s">
-        <v>756</v>
+        <v>741</v>
       </c>
       <c r="E634">
-        <v>11000</v>
+        <v>10160</v>
       </c>
       <c r="F634">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G634">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="635" spans="1:7">
       <c r="A635" t="s">
-        <v>757</v>
+        <v>742</v>
       </c>
       <c r="B635" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="C635" t="s">
-        <v>182</v>
+        <v>42</v>
       </c>
       <c r="E635">
-        <v>10540</v>
+        <v>10600</v>
       </c>
       <c r="F635">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G635">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="636" spans="1:7">
       <c r="A636" t="s">
-        <v>758</v>
+        <v>743</v>
       </c>
       <c r="B636" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10900</v>
+        <v>8</v>
       </c>
       <c r="F636">
         <v>13.7278956</v>
       </c>
       <c r="G636">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="637" spans="1:7">
       <c r="A637" t="s">
-        <v>759</v>
+        <v>744</v>
       </c>
       <c r="B637" t="s">
-        <v>11</v>
+        <v>583</v>
       </c>
       <c r="C637" t="s">
-        <v>760</v>
+        <v>745</v>
       </c>
       <c r="E637">
-        <v>10120</v>
+        <v>18170</v>
       </c>
       <c r="F637">
-        <v>13.7278956</v>
+        <v>14.5289154</v>
       </c>
       <c r="G637">
-        <v>100.5241235</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="638" spans="1:7">
       <c r="A638" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
       <c r="B638" t="s">
-        <v>20</v>
+        <v>377</v>
       </c>
       <c r="C638" t="s">
-        <v>182</v>
+        <v>747</v>
       </c>
       <c r="E638">
-        <v>10540</v>
+        <v>63120</v>
       </c>
       <c r="F638">
-        <v>13.5990961</v>
+        <v>16.8839901</v>
       </c>
       <c r="G638">
-        <v>100.5998319</v>
+        <v>99.1258498</v>
       </c>
     </row>
     <row r="639" spans="1:7">
       <c r="A639" t="s">
-        <v>761</v>
+        <v>748</v>
       </c>
       <c r="B639" t="s">
-        <v>145</v>
+        <v>258</v>
+      </c>
+      <c r="C639" t="s">
+        <v>259</v>
+      </c>
+      <c r="E639">
+        <v>40000</v>
       </c>
       <c r="F639">
-        <v>8.4407456</v>
+        <v>16.4419355</v>
       </c>
       <c r="G639">
-        <v>98.5193032</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="640" spans="1:7">
       <c r="A640" t="s">
-        <v>762</v>
+        <v>749</v>
       </c>
       <c r="B640" t="s">
-        <v>333</v>
+        <v>141</v>
+      </c>
+      <c r="C640" t="s">
+        <v>750</v>
+      </c>
+      <c r="E640">
+        <v>83000</v>
       </c>
       <c r="F640">
-        <v>16.8839901</v>
+        <v>7.9810496</v>
       </c>
       <c r="G640">
-        <v>99.1258498</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="641" spans="1:7">
       <c r="A641" t="s">
-        <v>763</v>
+        <v>751</v>
       </c>
       <c r="B641" t="s">
-        <v>54</v>
+        <v>307</v>
       </c>
       <c r="C641" t="s">
-        <v>381</v>
+        <v>308</v>
       </c>
       <c r="E641">
-        <v>27160</v>
+        <v>91160</v>
       </c>
       <c r="F641">
-        <v>13.824038</v>
+        <v>6.6238158</v>
       </c>
       <c r="G641">
-        <v>102.0645839</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="642" spans="1:7">
       <c r="A642" t="s">
-        <v>764</v>
+        <v>752</v>
       </c>
       <c r="B642" t="s">
-        <v>145</v>
+        <v>8</v>
       </c>
       <c r="C642" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>231</v>
       </c>
       <c r="E642">
-        <v>82130</v>
+        <v>10110</v>
       </c>
       <c r="F642">
-        <v>8.4407456</v>
+        <v>13.7278956</v>
       </c>
       <c r="G642">
-        <v>98.5193032</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="643" spans="1:7">
       <c r="A643" t="s">
-        <v>765</v>
+        <v>753</v>
       </c>
       <c r="B643" t="s">
-        <v>93</v>
+        <v>8</v>
+      </c>
+      <c r="C643" t="s">
+        <v>754</v>
+      </c>
+      <c r="E643">
+        <v>10210</v>
       </c>
       <c r="F643">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G643">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="644" spans="1:7">
       <c r="A644" t="s">
-        <v>766</v>
+        <v>755</v>
       </c>
       <c r="B644" t="s">
-        <v>145</v>
+        <v>8</v>
       </c>
       <c r="C644" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>756</v>
       </c>
       <c r="E644">
-        <v>82130</v>
+        <v>10240</v>
       </c>
       <c r="F644">
-        <v>8.4407456</v>
+        <v>13.7278956</v>
       </c>
       <c r="G644">
-        <v>98.5193032</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="645" spans="1:7">
       <c r="A645" t="s">
-        <v>767</v>
+        <v>757</v>
       </c>
       <c r="B645" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="C645" t="s">
         <v>142</v>
       </c>
       <c r="E645">
-        <v>10260</v>
+        <v>83110</v>
       </c>
       <c r="F645">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G645">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="646" spans="1:7">
       <c r="A646" t="s">
-        <v>768</v>
+        <v>332</v>
       </c>
       <c r="B646" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C646" t="s">
-        <v>142</v>
+        <v>197</v>
       </c>
       <c r="E646">
-        <v>10260</v>
+        <v>10330</v>
       </c>
       <c r="F646">
         <v>13.7278956</v>
       </c>
       <c r="G646">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="647" spans="1:7">
       <c r="A647" t="s">
-        <v>769</v>
+        <v>758</v>
       </c>
       <c r="B647" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C647" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>770</v>
+        <v>42</v>
       </c>
       <c r="E647">
-        <v>10110</v>
+        <v>10600</v>
       </c>
       <c r="F647">
         <v>13.7278956</v>
       </c>
       <c r="G647">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="648" spans="1:7">
       <c r="A648" t="s">
-        <v>771</v>
+        <v>759</v>
       </c>
       <c r="B648" t="s">
-        <v>93</v>
-[...8 lines deleted...]
-        <v>83110</v>
+        <v>8</v>
       </c>
       <c r="F648">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G648">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="649" spans="1:7">
       <c r="A649" t="s">
-        <v>772</v>
+        <v>760</v>
       </c>
       <c r="B649" t="s">
-        <v>11</v>
+        <v>736</v>
       </c>
       <c r="C649" t="s">
-        <v>773</v>
-[...2 lines deleted...]
-        <v>774</v>
+        <v>761</v>
       </c>
       <c r="E649">
-        <v>10210</v>
+        <v>71110</v>
       </c>
       <c r="F649">
-        <v>13.7278956</v>
+        <v>14.0227797</v>
       </c>
       <c r="G649">
-        <v>100.5241235</v>
+        <v>99.5328115</v>
       </c>
     </row>
     <row r="650" spans="1:7">
       <c r="A650" t="s">
-        <v>775</v>
+        <v>762</v>
       </c>
       <c r="B650" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C650" t="s">
-        <v>169</v>
+        <v>16</v>
       </c>
       <c r="E650">
-        <v>10150</v>
+        <v>10110</v>
       </c>
       <c r="F650">
         <v>13.7278956</v>
       </c>
       <c r="G650">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="651" spans="1:7">
       <c r="A651" t="s">
-        <v>776</v>
+        <v>763</v>
       </c>
       <c r="B651" t="s">
-        <v>694</v>
+        <v>764</v>
       </c>
       <c r="C651" t="s">
-        <v>777</v>
+        <v>765</v>
       </c>
       <c r="E651">
-        <v>71160</v>
+        <v>45190</v>
       </c>
       <c r="F651">
-        <v>14.0227797</v>
+        <v>16.0538196</v>
       </c>
       <c r="G651">
-        <v>99.5328115</v>
+        <v>103.6520036</v>
       </c>
     </row>
     <row r="652" spans="1:7">
       <c r="A652" t="s">
-        <v>778</v>
+        <v>766</v>
       </c>
       <c r="B652" t="s">
-        <v>11</v>
+        <v>534</v>
       </c>
       <c r="C652" t="s">
-        <v>235</v>
+        <v>767</v>
+      </c>
+      <c r="D652" t="s">
+        <v>768</v>
       </c>
       <c r="E652">
-        <v>10600</v>
+        <v>12120</v>
       </c>
       <c r="F652">
-        <v>13.7278956</v>
+        <v>14.0208391</v>
       </c>
       <c r="G652">
-        <v>100.5241235</v>
+        <v>100.5250276</v>
       </c>
     </row>
     <row r="653" spans="1:7">
       <c r="A653" t="s">
-        <v>779</v>
+        <v>769</v>
       </c>
       <c r="B653" t="s">
-        <v>11</v>
+        <v>583</v>
       </c>
       <c r="C653" t="s">
-        <v>317</v>
+        <v>745</v>
       </c>
       <c r="D653" t="s">
-        <v>143</v>
+        <v>745</v>
       </c>
       <c r="E653">
-        <v>10160</v>
+        <v>18170</v>
       </c>
       <c r="F653">
-        <v>13.7278956</v>
+        <v>14.5289154</v>
       </c>
       <c r="G653">
-        <v>100.5241235</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="654" spans="1:7">
       <c r="A654" t="s">
-        <v>780</v>
+        <v>770</v>
       </c>
       <c r="B654" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C654" t="s">
-        <v>297</v>
+        <v>16</v>
       </c>
       <c r="D654" t="s">
-        <v>781</v>
+        <v>145</v>
       </c>
       <c r="E654">
-        <v>10800</v>
+        <v>10110</v>
       </c>
       <c r="F654">
         <v>13.7278956</v>
       </c>
       <c r="G654">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="655" spans="1:7">
       <c r="A655" t="s">
-        <v>782</v>
+        <v>771</v>
       </c>
       <c r="B655" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C655" t="s">
-        <v>166</v>
+        <v>772</v>
       </c>
       <c r="D655" t="s">
-        <v>167</v>
+        <v>772</v>
       </c>
       <c r="E655">
-        <v>10400</v>
+        <v>21140</v>
       </c>
       <c r="F655">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G655">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="656" spans="1:7">
       <c r="A656" t="s">
-        <v>783</v>
+        <v>773</v>
       </c>
       <c r="B656" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="C656" t="s">
-        <v>381</v>
+        <v>231</v>
       </c>
       <c r="E656">
-        <v>27160</v>
+        <v>10110</v>
       </c>
       <c r="F656">
-        <v>13.824038</v>
+        <v>13.7278956</v>
       </c>
       <c r="G656">
-        <v>102.0645839</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="657" spans="1:7">
       <c r="A657" t="s">
-        <v>784</v>
+        <v>774</v>
       </c>
       <c r="B657" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C657" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>785</v>
+        <v>231</v>
       </c>
       <c r="E657">
-        <v>10260</v>
+        <v>10110</v>
       </c>
       <c r="F657">
         <v>13.7278956</v>
       </c>
       <c r="G657">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="658" spans="1:7">
       <c r="A658" t="s">
-        <v>786</v>
+        <v>775</v>
       </c>
       <c r="B658" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C658" t="s">
-        <v>118</v>
+        <v>42</v>
       </c>
       <c r="D658" t="s">
-        <v>785</v>
+        <v>43</v>
       </c>
       <c r="E658">
-        <v>10260</v>
+        <v>10600</v>
       </c>
       <c r="F658">
         <v>13.7278956</v>
       </c>
       <c r="G658">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="659" spans="1:7">
       <c r="A659" t="s">
-        <v>787</v>
+        <v>776</v>
       </c>
       <c r="B659" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C659" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>785</v>
+        <v>20</v>
       </c>
       <c r="E659">
-        <v>10260</v>
+        <v>21180</v>
       </c>
       <c r="F659">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G659">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="660" spans="1:7">
       <c r="A660" t="s">
-        <v>788</v>
+        <v>777</v>
       </c>
       <c r="B660" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C660" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>42</v>
       </c>
       <c r="E660">
-        <v>10150</v>
+        <v>10600</v>
       </c>
       <c r="F660">
         <v>13.7278956</v>
       </c>
       <c r="G660">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="661" spans="1:7">
       <c r="A661" t="s">
-        <v>789</v>
+        <v>778</v>
       </c>
       <c r="B661" t="s">
-        <v>62</v>
+        <v>8</v>
       </c>
       <c r="C661" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>790</v>
+        <v>754</v>
       </c>
       <c r="E661">
-        <v>11000</v>
+        <v>10210</v>
       </c>
       <c r="F661">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G661">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="662" spans="1:7">
       <c r="A662" t="s">
-        <v>791</v>
+        <v>779</v>
       </c>
       <c r="B662" t="s">
-        <v>438</v>
+        <v>676</v>
+      </c>
+      <c r="C662" t="s">
+        <v>780</v>
+      </c>
+      <c r="E662">
+        <v>61000</v>
       </c>
       <c r="F662">
-        <v>8.4303975</v>
+        <v>15.3835001</v>
       </c>
       <c r="G662">
-        <v>99.9631219</v>
+        <v>100.0245527</v>
       </c>
     </row>
     <row r="663" spans="1:7">
       <c r="A663" t="s">
-        <v>792</v>
+        <v>779</v>
       </c>
       <c r="B663" t="s">
-        <v>11</v>
+        <v>676</v>
+      </c>
+      <c r="C663" t="s">
+        <v>780</v>
+      </c>
+      <c r="E663">
+        <v>61000</v>
       </c>
       <c r="F663">
-        <v>13.7278956</v>
+        <v>15.3835001</v>
       </c>
       <c r="G663">
-        <v>100.5241235</v>
+        <v>100.0245527</v>
       </c>
     </row>
     <row r="664" spans="1:7">
       <c r="A664" t="s">
-        <v>793</v>
+        <v>781</v>
       </c>
       <c r="B664" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C664" t="s">
+        <v>754</v>
+      </c>
+      <c r="E664">
+        <v>10210</v>
       </c>
       <c r="F664">
         <v>13.7278956</v>
       </c>
       <c r="G664">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="665" spans="1:7">
       <c r="A665" t="s">
-        <v>794</v>
+        <v>782</v>
       </c>
       <c r="B665" t="s">
-        <v>13</v>
+        <v>193</v>
       </c>
       <c r="C665" t="s">
-        <v>754</v>
+        <v>194</v>
       </c>
       <c r="D665" t="s">
-        <v>795</v>
+        <v>783</v>
       </c>
       <c r="E665">
-        <v>20180</v>
+        <v>82130</v>
       </c>
       <c r="F665">
-        <v>13.3611431</v>
+        <v>8.4407456</v>
       </c>
       <c r="G665">
-        <v>100.9846717</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="666" spans="1:7">
       <c r="A666" t="s">
-        <v>796</v>
+        <v>784</v>
       </c>
       <c r="B666" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C666" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>341</v>
       </c>
       <c r="E666">
-        <v>10150</v>
+        <v>10800</v>
       </c>
       <c r="F666">
         <v>13.7278956</v>
       </c>
       <c r="G666">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="667" spans="1:7">
       <c r="A667" t="s">
-        <v>797</v>
+        <v>785</v>
       </c>
       <c r="B667" t="s">
-        <v>54</v>
+        <v>736</v>
+      </c>
+      <c r="C667" t="s">
+        <v>761</v>
+      </c>
+      <c r="E667">
+        <v>71110</v>
       </c>
       <c r="F667">
-        <v>13.824038</v>
+        <v>14.0227797</v>
       </c>
       <c r="G667">
-        <v>102.0645839</v>
+        <v>99.5328115</v>
       </c>
     </row>
     <row r="668" spans="1:7">
       <c r="A668" t="s">
-        <v>798</v>
+        <v>786</v>
       </c>
       <c r="B668" t="s">
-        <v>145</v>
+        <v>8</v>
       </c>
       <c r="C668" t="s">
-        <v>146</v>
+        <v>190</v>
       </c>
       <c r="D668" t="s">
-        <v>147</v>
+        <v>191</v>
       </c>
       <c r="E668">
-        <v>82130</v>
+        <v>10260</v>
       </c>
       <c r="F668">
-        <v>8.4407456</v>
+        <v>13.7278956</v>
       </c>
       <c r="G668">
-        <v>98.5193032</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="669" spans="1:7">
       <c r="A669" t="s">
-        <v>799</v>
+        <v>787</v>
       </c>
       <c r="B669" t="s">
-        <v>20</v>
+        <v>8</v>
+      </c>
+      <c r="C669" t="s">
+        <v>74</v>
+      </c>
+      <c r="D669" t="s">
+        <v>788</v>
+      </c>
+      <c r="E669">
+        <v>10500</v>
       </c>
       <c r="F669">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G669">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="670" spans="1:7">
       <c r="A670" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="B670" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="C670" t="s">
-        <v>760</v>
+        <v>790</v>
       </c>
       <c r="D670" t="s">
-        <v>801</v>
+        <v>791</v>
       </c>
       <c r="E670">
-        <v>10120</v>
+        <v>10270</v>
       </c>
       <c r="F670">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G670">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="671" spans="1:7">
       <c r="A671" t="s">
-        <v>629</v>
+        <v>792</v>
       </c>
       <c r="B671" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C671" t="s">
-        <v>235</v>
+        <v>74</v>
       </c>
       <c r="D671" t="s">
-        <v>734</v>
+        <v>788</v>
       </c>
       <c r="E671">
-        <v>10600</v>
+        <v>10500</v>
       </c>
       <c r="F671">
         <v>13.7278956</v>
       </c>
       <c r="G671">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="672" spans="1:7">
       <c r="A672" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="B672" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="C672" t="s">
-        <v>712</v>
-[...2 lines deleted...]
-        <v>803</v>
+        <v>228</v>
       </c>
       <c r="E672">
-        <v>10210</v>
+        <v>10540</v>
       </c>
       <c r="F672">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G672">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="673" spans="1:7">
       <c r="A673" t="s">
-        <v>804</v>
+        <v>794</v>
       </c>
       <c r="B673" t="s">
-        <v>459</v>
+        <v>51</v>
       </c>
       <c r="C673" t="s">
-        <v>805</v>
+        <v>795</v>
       </c>
       <c r="E673">
-        <v>86180</v>
+        <v>20180</v>
       </c>
       <c r="F673">
-        <v>10.4930496</v>
+        <v>13.3611431</v>
       </c>
       <c r="G673">
-        <v>99.1800199</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="674" spans="1:7">
       <c r="A674" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="B674" t="s">
-        <v>11</v>
+        <v>45</v>
+      </c>
+      <c r="C674" t="s">
+        <v>147</v>
+      </c>
+      <c r="D674" t="s">
+        <v>797</v>
+      </c>
+      <c r="E674">
+        <v>11000</v>
       </c>
       <c r="F674">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G674">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="675" spans="1:7">
       <c r="A675" t="s">
-        <v>806</v>
+        <v>798</v>
       </c>
       <c r="B675" t="s">
-        <v>11</v>
+        <v>77</v>
+      </c>
+      <c r="C675" t="s">
+        <v>228</v>
+      </c>
+      <c r="E675">
+        <v>10540</v>
       </c>
       <c r="F675">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G675">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="676" spans="1:7">
       <c r="A676" t="s">
-        <v>807</v>
+        <v>799</v>
       </c>
       <c r="B676" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C676" t="s">
+        <v>86</v>
+      </c>
+      <c r="D676" t="s">
+        <v>739</v>
+      </c>
+      <c r="E676">
+        <v>10900</v>
       </c>
       <c r="F676">
         <v>13.7278956</v>
       </c>
       <c r="G676">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="677" spans="1:7">
       <c r="A677" t="s">
-        <v>808</v>
+        <v>800</v>
       </c>
       <c r="B677" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C677" t="s">
+        <v>801</v>
+      </c>
+      <c r="E677">
+        <v>10120</v>
       </c>
       <c r="F677">
         <v>13.7278956</v>
       </c>
       <c r="G677">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="678" spans="1:7">
       <c r="A678" t="s">
-        <v>809</v>
+        <v>793</v>
       </c>
       <c r="B678" t="s">
-        <v>65</v>
+        <v>77</v>
+      </c>
+      <c r="C678" t="s">
+        <v>228</v>
+      </c>
+      <c r="E678">
+        <v>10540</v>
       </c>
       <c r="F678">
-        <v>14.882905</v>
+        <v>13.5990961</v>
       </c>
       <c r="G678">
-        <v>103.4937107</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="679" spans="1:7">
       <c r="A679" t="s">
-        <v>810</v>
+        <v>802</v>
       </c>
       <c r="B679" t="s">
-        <v>11</v>
+        <v>193</v>
       </c>
       <c r="F679">
-        <v>13.7278956</v>
+        <v>8.4407456</v>
       </c>
       <c r="G679">
-        <v>100.5241235</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="680" spans="1:7">
       <c r="A680" t="s">
-        <v>811</v>
+        <v>803</v>
       </c>
       <c r="B680" t="s">
-        <v>694</v>
+        <v>377</v>
       </c>
       <c r="F680">
-        <v>14.0227797</v>
+        <v>16.8839901</v>
       </c>
       <c r="G680">
-        <v>99.5328115</v>
+        <v>99.1258498</v>
       </c>
     </row>
     <row r="681" spans="1:7">
       <c r="A681" t="s">
-        <v>812</v>
+        <v>804</v>
       </c>
       <c r="B681" t="s">
-        <v>11</v>
+        <v>107</v>
+      </c>
+      <c r="C681" t="s">
+        <v>425</v>
+      </c>
+      <c r="E681">
+        <v>27160</v>
       </c>
       <c r="F681">
-        <v>13.7278956</v>
+        <v>13.824038</v>
       </c>
       <c r="G681">
-        <v>100.5241235</v>
+        <v>102.0645839</v>
       </c>
     </row>
     <row r="682" spans="1:7">
       <c r="A682" t="s">
-        <v>813</v>
+        <v>805</v>
       </c>
       <c r="B682" t="s">
-        <v>11</v>
+        <v>193</v>
+      </c>
+      <c r="C682" t="s">
+        <v>194</v>
+      </c>
+      <c r="D682" t="s">
+        <v>195</v>
+      </c>
+      <c r="E682">
+        <v>82130</v>
       </c>
       <c r="F682">
-        <v>13.7278956</v>
+        <v>8.4407456</v>
       </c>
       <c r="G682">
-        <v>100.5241235</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="683" spans="1:7">
       <c r="A683" t="s">
-        <v>814</v>
+        <v>806</v>
       </c>
       <c r="B683" t="s">
-        <v>93</v>
+        <v>141</v>
       </c>
       <c r="F683">
         <v>7.9810496</v>
       </c>
       <c r="G683">
         <v>98.3638824</v>
       </c>
     </row>
     <row r="684" spans="1:7">
       <c r="A684" t="s">
-        <v>815</v>
+        <v>807</v>
       </c>
       <c r="B684" t="s">
-        <v>13</v>
+        <v>193</v>
+      </c>
+      <c r="C684" t="s">
+        <v>194</v>
+      </c>
+      <c r="D684" t="s">
+        <v>195</v>
+      </c>
+      <c r="E684">
+        <v>82130</v>
       </c>
       <c r="F684">
-        <v>13.3611431</v>
+        <v>8.4407456</v>
       </c>
       <c r="G684">
-        <v>100.9846717</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="685" spans="1:7">
       <c r="A685" t="s">
-        <v>816</v>
+        <v>808</v>
       </c>
       <c r="B685" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C685" t="s">
+        <v>190</v>
+      </c>
+      <c r="E685">
+        <v>10260</v>
       </c>
       <c r="F685">
         <v>13.7278956</v>
       </c>
       <c r="G685">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="686" spans="1:7">
       <c r="A686" t="s">
-        <v>817</v>
+        <v>809</v>
       </c>
       <c r="B686" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C686" t="s">
+        <v>190</v>
+      </c>
+      <c r="E686">
+        <v>10260</v>
       </c>
       <c r="F686">
         <v>13.7278956</v>
       </c>
       <c r="G686">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="687" spans="1:7">
       <c r="A687" t="s">
-        <v>818</v>
+        <v>810</v>
       </c>
       <c r="B687" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C687" t="s">
+        <v>231</v>
+      </c>
+      <c r="D687" t="s">
+        <v>811</v>
+      </c>
+      <c r="E687">
+        <v>10110</v>
       </c>
       <c r="F687">
         <v>13.7278956</v>
       </c>
       <c r="G687">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="688" spans="1:7">
       <c r="A688" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="B688" t="s">
-        <v>20</v>
+        <v>141</v>
+      </c>
+      <c r="C688" t="s">
+        <v>142</v>
+      </c>
+      <c r="D688" t="s">
+        <v>143</v>
+      </c>
+      <c r="E688">
+        <v>83110</v>
       </c>
       <c r="F688">
-        <v>13.5990961</v>
+        <v>7.9810496</v>
       </c>
       <c r="G688">
-        <v>100.5998319</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="689" spans="1:7">
       <c r="A689" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
       <c r="B689" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C689" t="s">
+        <v>814</v>
+      </c>
+      <c r="D689" t="s">
+        <v>815</v>
+      </c>
+      <c r="E689">
+        <v>10210</v>
       </c>
       <c r="F689">
         <v>13.7278956</v>
       </c>
       <c r="G689">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="690" spans="1:7">
       <c r="A690" t="s">
-        <v>821</v>
+        <v>816</v>
       </c>
       <c r="B690" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C690" t="s">
+        <v>215</v>
+      </c>
+      <c r="E690">
+        <v>10150</v>
       </c>
       <c r="F690">
         <v>13.7278956</v>
       </c>
       <c r="G690">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="691" spans="1:7">
       <c r="A691" t="s">
-        <v>822</v>
+        <v>817</v>
       </c>
       <c r="B691" t="s">
-        <v>11</v>
+        <v>736</v>
       </c>
       <c r="C691" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>823</v>
+        <v>818</v>
       </c>
       <c r="E691">
-        <v>10110</v>
+        <v>71160</v>
       </c>
       <c r="F691">
-        <v>13.7278956</v>
+        <v>14.0227797</v>
       </c>
       <c r="G691">
-        <v>100.5241235</v>
+        <v>99.5328115</v>
       </c>
     </row>
     <row r="692" spans="1:7">
       <c r="A692" t="s">
-        <v>824</v>
+        <v>819</v>
       </c>
       <c r="B692" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C692" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>42</v>
       </c>
       <c r="E692">
-        <v>10260</v>
+        <v>10600</v>
       </c>
       <c r="F692">
         <v>13.7278956</v>
       </c>
       <c r="G692">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="693" spans="1:7">
       <c r="A693" t="s">
-        <v>825</v>
+        <v>820</v>
       </c>
       <c r="B693" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C693" t="s">
-        <v>760</v>
+        <v>361</v>
       </c>
       <c r="D693" t="s">
-        <v>801</v>
+        <v>191</v>
       </c>
       <c r="E693">
-        <v>10120</v>
+        <v>10160</v>
       </c>
       <c r="F693">
         <v>13.7278956</v>
       </c>
       <c r="G693">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="694" spans="1:7">
       <c r="A694" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="B694" t="s">
-        <v>20</v>
+        <v>8</v>
+      </c>
+      <c r="C694" t="s">
+        <v>341</v>
+      </c>
+      <c r="D694" t="s">
+        <v>822</v>
+      </c>
+      <c r="E694">
+        <v>10800</v>
       </c>
       <c r="F694">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G694">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="695" spans="1:7">
       <c r="A695" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="B695" t="s">
-        <v>20</v>
+        <v>8</v>
+      </c>
+      <c r="C695" t="s">
+        <v>58</v>
+      </c>
+      <c r="D695" t="s">
+        <v>59</v>
+      </c>
+      <c r="E695">
+        <v>10400</v>
       </c>
       <c r="F695">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G695">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="696" spans="1:7">
       <c r="A696" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="B696" t="s">
-        <v>11</v>
+        <v>107</v>
+      </c>
+      <c r="C696" t="s">
+        <v>425</v>
+      </c>
+      <c r="E696">
+        <v>27160</v>
       </c>
       <c r="F696">
-        <v>13.7278956</v>
+        <v>13.824038</v>
       </c>
       <c r="G696">
-        <v>100.5241235</v>
+        <v>102.0645839</v>
       </c>
     </row>
     <row r="697" spans="1:7">
       <c r="A697" t="s">
-        <v>829</v>
+        <v>825</v>
       </c>
       <c r="B697" t="s">
-        <v>88</v>
+        <v>8</v>
+      </c>
+      <c r="C697" t="s">
+        <v>166</v>
+      </c>
+      <c r="D697" t="s">
+        <v>826</v>
+      </c>
+      <c r="E697">
+        <v>10260</v>
       </c>
       <c r="F697">
-        <v>16.4827798</v>
+        <v>13.7278956</v>
       </c>
       <c r="G697">
-        <v>99.5226618</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="698" spans="1:7">
       <c r="A698" t="s">
-        <v>830</v>
+        <v>827</v>
       </c>
       <c r="B698" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C698" t="s">
+        <v>166</v>
+      </c>
+      <c r="D698" t="s">
+        <v>826</v>
+      </c>
+      <c r="E698">
+        <v>10260</v>
       </c>
       <c r="F698">
         <v>13.7278956</v>
       </c>
       <c r="G698">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="699" spans="1:7">
       <c r="A699" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="B699" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C699" t="s">
-        <v>832</v>
+        <v>166</v>
+      </c>
+      <c r="D699" t="s">
+        <v>826</v>
       </c>
       <c r="E699">
-        <v>10600</v>
+        <v>10260</v>
       </c>
       <c r="F699">
         <v>13.7278956</v>
       </c>
       <c r="G699">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="700" spans="1:7">
       <c r="A700" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="B700" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C700" t="s">
+        <v>215</v>
+      </c>
+      <c r="D700" t="s">
+        <v>216</v>
+      </c>
+      <c r="E700">
+        <v>10150</v>
       </c>
       <c r="F700">
         <v>13.7278956</v>
       </c>
       <c r="G700">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="701" spans="1:7">
       <c r="A701" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="B701" t="s">
-        <v>193</v>
+        <v>45</v>
+      </c>
+      <c r="C701" t="s">
+        <v>147</v>
+      </c>
+      <c r="D701" t="s">
+        <v>831</v>
+      </c>
+      <c r="E701">
+        <v>11000</v>
       </c>
       <c r="F701">
-        <v>18.7756318</v>
+        <v>13.8621125</v>
       </c>
       <c r="G701">
-        <v>100.7730417</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="702" spans="1:7">
       <c r="A702" t="s">
-        <v>835</v>
+        <v>832</v>
       </c>
       <c r="B702" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>83120</v>
+        <v>481</v>
       </c>
       <c r="F702">
-        <v>7.9810496</v>
+        <v>8.4303975</v>
       </c>
       <c r="G702">
-        <v>98.3638824</v>
+        <v>99.9631219</v>
       </c>
     </row>
     <row r="703" spans="1:7">
       <c r="A703" t="s">
-        <v>837</v>
+        <v>833</v>
       </c>
       <c r="B703" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="F703">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G703">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="704" spans="1:7">
       <c r="A704" t="s">
-        <v>838</v>
+        <v>834</v>
       </c>
       <c r="B704" t="s">
-        <v>20</v>
-[...8 lines deleted...]
-        <v>10540</v>
+        <v>8</v>
       </c>
       <c r="F704">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G704">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="705" spans="1:7">
       <c r="A705" t="s">
-        <v>839</v>
+        <v>835</v>
       </c>
       <c r="B705" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="C705" t="s">
-        <v>169</v>
+        <v>795</v>
       </c>
       <c r="D705" t="s">
-        <v>170</v>
+        <v>836</v>
       </c>
       <c r="E705">
-        <v>10150</v>
+        <v>20180</v>
       </c>
       <c r="F705">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G705">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="706" spans="1:7">
       <c r="A706" t="s">
-        <v>840</v>
+        <v>837</v>
       </c>
       <c r="B706" t="s">
-        <v>193</v>
+        <v>8</v>
+      </c>
+      <c r="C706" t="s">
+        <v>215</v>
+      </c>
+      <c r="D706" t="s">
+        <v>216</v>
+      </c>
+      <c r="E706">
+        <v>10150</v>
       </c>
       <c r="F706">
-        <v>18.7756318</v>
+        <v>13.7278956</v>
       </c>
       <c r="G706">
-        <v>100.7730417</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="707" spans="1:7">
       <c r="A707" t="s">
-        <v>841</v>
+        <v>838</v>
       </c>
       <c r="B707" t="s">
-        <v>13</v>
+        <v>107</v>
       </c>
       <c r="F707">
-        <v>13.3611431</v>
+        <v>13.824038</v>
       </c>
       <c r="G707">
-        <v>100.9846717</v>
+        <v>102.0645839</v>
       </c>
     </row>
     <row r="708" spans="1:7">
       <c r="A708" t="s">
-        <v>842</v>
+        <v>839</v>
       </c>
       <c r="B708" t="s">
-        <v>11</v>
+        <v>193</v>
+      </c>
+      <c r="C708" t="s">
+        <v>194</v>
+      </c>
+      <c r="D708" t="s">
+        <v>195</v>
+      </c>
+      <c r="E708">
+        <v>82130</v>
       </c>
       <c r="F708">
-        <v>13.7278956</v>
+        <v>8.4407456</v>
       </c>
       <c r="G708">
-        <v>100.5241235</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="709" spans="1:7">
       <c r="A709" t="s">
-        <v>843</v>
+        <v>840</v>
       </c>
       <c r="B709" t="s">
-        <v>20</v>
+        <v>77</v>
       </c>
       <c r="F709">
         <v>13.5990961</v>
       </c>
       <c r="G709">
         <v>100.5998319</v>
       </c>
     </row>
     <row r="710" spans="1:7">
       <c r="A710" t="s">
-        <v>844</v>
+        <v>841</v>
       </c>
       <c r="B710" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C710" t="s">
+        <v>801</v>
+      </c>
+      <c r="D710" t="s">
+        <v>842</v>
+      </c>
+      <c r="E710">
+        <v>10120</v>
       </c>
       <c r="F710">
         <v>13.7278956</v>
       </c>
       <c r="G710">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="711" spans="1:7">
       <c r="A711" t="s">
-        <v>845</v>
+        <v>671</v>
       </c>
       <c r="B711" t="s">
-        <v>133</v>
+        <v>8</v>
+      </c>
+      <c r="C711" t="s">
+        <v>42</v>
+      </c>
+      <c r="D711" t="s">
+        <v>43</v>
+      </c>
+      <c r="E711">
+        <v>10600</v>
       </c>
       <c r="F711">
-        <v>18.2888404</v>
+        <v>13.7278956</v>
       </c>
       <c r="G711">
-        <v>99.490874</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="712" spans="1:7">
       <c r="A712" t="s">
-        <v>846</v>
+        <v>843</v>
       </c>
       <c r="B712" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C712" t="s">
+        <v>754</v>
+      </c>
+      <c r="D712" t="s">
+        <v>844</v>
+      </c>
+      <c r="E712">
+        <v>10210</v>
       </c>
       <c r="F712">
         <v>13.7278956</v>
       </c>
       <c r="G712">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="713" spans="1:7">
       <c r="A713" t="s">
-        <v>847</v>
+        <v>845</v>
       </c>
       <c r="B713" t="s">
-        <v>848</v>
+        <v>501</v>
+      </c>
+      <c r="C713" t="s">
+        <v>846</v>
+      </c>
+      <c r="E713">
+        <v>86180</v>
       </c>
       <c r="F713">
-        <v>17.4138413</v>
+        <v>10.4930496</v>
       </c>
       <c r="G713">
-        <v>102.7872325</v>
+        <v>99.1800199</v>
       </c>
     </row>
     <row r="714" spans="1:7">
       <c r="A714" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
       <c r="B714" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="F714">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G714">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="715" spans="1:7">
       <c r="A715" t="s">
-        <v>850</v>
+        <v>847</v>
       </c>
       <c r="B715" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F715">
         <v>13.7278956</v>
       </c>
       <c r="G715">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="716" spans="1:7">
       <c r="A716" t="s">
-        <v>851</v>
+        <v>848</v>
       </c>
       <c r="B716" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F716">
         <v>13.7278956</v>
       </c>
       <c r="G716">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="717" spans="1:7">
       <c r="A717" t="s">
-        <v>852</v>
+        <v>849</v>
       </c>
       <c r="B717" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F717">
         <v>13.7278956</v>
       </c>
       <c r="G717">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="718" spans="1:7">
       <c r="A718" t="s">
-        <v>853</v>
+        <v>850</v>
       </c>
       <c r="B718" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
       <c r="F718">
-        <v>13.7278956</v>
+        <v>14.882905</v>
       </c>
       <c r="G718">
-        <v>100.5241235</v>
+        <v>103.4937107</v>
       </c>
     </row>
     <row r="719" spans="1:7">
       <c r="A719" t="s">
-        <v>854</v>
+        <v>851</v>
       </c>
       <c r="B719" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="F719">
-        <v>13.824038</v>
+        <v>13.7278956</v>
       </c>
       <c r="G719">
-        <v>102.0645839</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="720" spans="1:7">
       <c r="A720" t="s">
-        <v>855</v>
+        <v>852</v>
       </c>
       <c r="B720" t="s">
-        <v>11</v>
+        <v>736</v>
       </c>
       <c r="F720">
-        <v>13.7278956</v>
+        <v>14.0227797</v>
       </c>
       <c r="G720">
-        <v>100.5241235</v>
+        <v>99.5328115</v>
       </c>
     </row>
     <row r="721" spans="1:7">
       <c r="A721" t="s">
-        <v>856</v>
+        <v>853</v>
       </c>
       <c r="B721" t="s">
-        <v>193</v>
+        <v>8</v>
       </c>
       <c r="F721">
-        <v>18.7756318</v>
+        <v>13.7278956</v>
       </c>
       <c r="G721">
-        <v>100.7730417</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="722" spans="1:7">
       <c r="A722" t="s">
-        <v>857</v>
+        <v>854</v>
       </c>
       <c r="B722" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="F722">
-        <v>13.824038</v>
+        <v>13.7278956</v>
       </c>
       <c r="G722">
-        <v>102.0645839</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="723" spans="1:7">
       <c r="A723" t="s">
-        <v>858</v>
+        <v>855</v>
       </c>
       <c r="B723" t="s">
-        <v>455</v>
+        <v>141</v>
       </c>
       <c r="F723">
-        <v>9.9528702</v>
+        <v>7.9810496</v>
       </c>
       <c r="G723">
-        <v>98.6084641</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="724" spans="1:7">
       <c r="A724" t="s">
-        <v>859</v>
+        <v>856</v>
       </c>
       <c r="B724" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="F724">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G724">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="725" spans="1:7">
       <c r="A725" t="s">
-        <v>860</v>
+        <v>857</v>
       </c>
       <c r="B725" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F725">
         <v>13.7278956</v>
       </c>
       <c r="G725">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="726" spans="1:7">
       <c r="A726" t="s">
-        <v>861</v>
+        <v>858</v>
       </c>
       <c r="B726" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F726">
         <v>13.7278956</v>
       </c>
       <c r="G726">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="727" spans="1:7">
       <c r="A727" t="s">
-        <v>862</v>
+        <v>859</v>
       </c>
       <c r="B727" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F727">
         <v>13.7278956</v>
       </c>
       <c r="G727">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="728" spans="1:7">
       <c r="A728" t="s">
-        <v>863</v>
+        <v>860</v>
       </c>
       <c r="B728" t="s">
-        <v>44</v>
+        <v>77</v>
       </c>
       <c r="F728">
-        <v>14.9798997</v>
+        <v>13.5990961</v>
       </c>
       <c r="G728">
-        <v>102.0977693</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="729" spans="1:7">
       <c r="A729" t="s">
-        <v>864</v>
+        <v>861</v>
       </c>
       <c r="B729" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="F729">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G729">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="730" spans="1:7">
       <c r="A730" t="s">
-        <v>865</v>
+        <v>862</v>
       </c>
       <c r="B730" t="s">
-        <v>554</v>
+        <v>8</v>
       </c>
       <c r="F730">
-        <v>8.0862997</v>
+        <v>13.7278956</v>
       </c>
       <c r="G730">
-        <v>98.9062835</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="731" spans="1:7">
       <c r="A731" t="s">
-        <v>866</v>
+        <v>863</v>
       </c>
       <c r="B731" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C731" t="s">
+        <v>231</v>
+      </c>
+      <c r="D731" t="s">
+        <v>864</v>
+      </c>
+      <c r="E731">
+        <v>10110</v>
       </c>
       <c r="F731">
         <v>13.7278956</v>
       </c>
       <c r="G731">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="732" spans="1:7">
       <c r="A732" t="s">
-        <v>813</v>
+        <v>865</v>
       </c>
       <c r="B732" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C732" t="s">
+        <v>190</v>
+      </c>
+      <c r="D732" t="s">
+        <v>191</v>
+      </c>
+      <c r="E732">
+        <v>10260</v>
       </c>
       <c r="F732">
         <v>13.7278956</v>
       </c>
       <c r="G732">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="733" spans="1:7">
       <c r="A733" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="B733" t="s">
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="C733" t="s">
+        <v>801</v>
+      </c>
+      <c r="D733" t="s">
+        <v>842</v>
       </c>
       <c r="E733">
-        <v>93000</v>
+        <v>10120</v>
       </c>
       <c r="F733">
         <v>13.7278956</v>
       </c>
       <c r="G733">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="734" spans="1:7">
       <c r="A734" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="B734" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="F734">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G734">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="735" spans="1:7">
       <c r="A735" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
       <c r="B735" t="s">
-        <v>44</v>
+        <v>77</v>
       </c>
       <c r="F735">
-        <v>14.9798997</v>
+        <v>13.5990961</v>
       </c>
       <c r="G735">
-        <v>102.0977693</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="736" spans="1:7">
       <c r="A736" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
       <c r="B736" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F736">
         <v>13.7278956</v>
       </c>
       <c r="G736">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="737" spans="1:7">
       <c r="A737" t="s">
-        <v>871</v>
+        <v>870</v>
       </c>
       <c r="B737" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
       <c r="F737">
-        <v>13.7278956</v>
+        <v>16.4827798</v>
       </c>
       <c r="G737">
-        <v>100.5241235</v>
+        <v>99.5226618</v>
       </c>
     </row>
     <row r="738" spans="1:7">
       <c r="A738" t="s">
-        <v>872</v>
+        <v>871</v>
       </c>
       <c r="B738" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F738">
         <v>13.7278956</v>
       </c>
       <c r="G738">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="739" spans="1:7">
       <c r="A739" t="s">
+        <v>872</v>
+      </c>
+      <c r="B739" t="s">
+        <v>8</v>
+      </c>
+      <c r="C739" t="s">
         <v>873</v>
       </c>
-      <c r="B739" t="s">
-        <v>11</v>
+      <c r="E739">
+        <v>10600</v>
       </c>
       <c r="F739">
         <v>13.7278956</v>
       </c>
       <c r="G739">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="740" spans="1:7">
       <c r="A740" t="s">
         <v>874</v>
       </c>
       <c r="B740" t="s">
-        <v>498</v>
+        <v>8</v>
       </c>
       <c r="F740">
-        <v>16.4189807</v>
+        <v>13.7278956</v>
       </c>
       <c r="G740">
-        <v>101.1550926</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="741" spans="1:7">
       <c r="A741" t="s">
         <v>875</v>
       </c>
       <c r="B741" t="s">
-        <v>876</v>
+        <v>238</v>
       </c>
       <c r="F741">
-        <v>15.1186009</v>
+        <v>18.7756318</v>
       </c>
       <c r="G741">
-        <v>104.3220095</v>
+        <v>100.7730417</v>
       </c>
     </row>
     <row r="742" spans="1:7">
       <c r="A742" t="s">
+        <v>876</v>
+      </c>
+      <c r="B742" t="s">
+        <v>141</v>
+      </c>
+      <c r="C742" t="s">
         <v>877</v>
       </c>
-      <c r="B742" t="s">
-        <v>878</v>
+      <c r="E742">
+        <v>83120</v>
       </c>
       <c r="F742">
-        <v>17.1545995</v>
+        <v>7.9810496</v>
       </c>
       <c r="G742">
-        <v>104.1348365</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="743" spans="1:7">
       <c r="A743" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
       <c r="B743" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="F743">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G743">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="744" spans="1:7">
       <c r="A744" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="B744" t="s">
-        <v>11</v>
+        <v>77</v>
+      </c>
+      <c r="C744" t="s">
+        <v>228</v>
+      </c>
+      <c r="D744" t="s">
+        <v>291</v>
+      </c>
+      <c r="E744">
+        <v>10540</v>
       </c>
       <c r="F744">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G744">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="745" spans="1:7">
       <c r="A745" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="B745" t="s">
-        <v>198</v>
+        <v>8</v>
+      </c>
+      <c r="C745" t="s">
+        <v>215</v>
+      </c>
+      <c r="D745" t="s">
+        <v>216</v>
+      </c>
+      <c r="E745">
+        <v>10150</v>
       </c>
       <c r="F745">
-        <v>14.2069466</v>
+        <v>13.7278956</v>
       </c>
       <c r="G745">
-        <v>101.2130511</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="746" spans="1:7">
       <c r="A746" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="B746" t="s">
-        <v>198</v>
+        <v>238</v>
       </c>
       <c r="F746">
-        <v>14.2069466</v>
+        <v>18.7756318</v>
       </c>
       <c r="G746">
-        <v>101.2130511</v>
+        <v>100.7730417</v>
       </c>
     </row>
     <row r="747" spans="1:7">
       <c r="A747" t="s">
-        <v>883</v>
+        <v>882</v>
       </c>
       <c r="B747" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="F747">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G747">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="748" spans="1:7">
       <c r="A748" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="B748" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="F748">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G748">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="749" spans="1:7">
       <c r="A749" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="B749" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="F749">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G749">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="750" spans="1:7">
       <c r="A750" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="B750" t="s">
-        <v>263</v>
+        <v>8</v>
       </c>
       <c r="F750">
-        <v>6.6238158</v>
+        <v>13.7278956</v>
       </c>
       <c r="G750">
-        <v>100.0673744</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="751" spans="1:7">
       <c r="A751" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
       <c r="B751" t="s">
-        <v>661</v>
+        <v>181</v>
       </c>
       <c r="F751">
-        <v>14.3532128</v>
+        <v>18.2888404</v>
       </c>
       <c r="G751">
-        <v>100.5689599</v>
+        <v>99.490874</v>
       </c>
     </row>
     <row r="752" spans="1:7">
       <c r="A752" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
       <c r="B752" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="F752">
-        <v>13.824038</v>
+        <v>13.7278956</v>
       </c>
       <c r="G752">
-        <v>102.0645839</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="753" spans="1:7">
       <c r="A753" t="s">
+        <v>888</v>
+      </c>
+      <c r="B753" t="s">
         <v>889</v>
       </c>
-      <c r="B753" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F753">
-        <v>13.7278956</v>
+        <v>17.4138413</v>
       </c>
       <c r="G753">
-        <v>100.5241235</v>
+        <v>102.7872325</v>
       </c>
     </row>
     <row r="754" spans="1:7">
       <c r="A754" t="s">
         <v>890</v>
       </c>
       <c r="B754" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="F754">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G754">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="755" spans="1:7">
       <c r="A755" t="s">
         <v>891</v>
       </c>
       <c r="B755" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F755">
         <v>13.7278956</v>
       </c>
       <c r="G755">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="756" spans="1:7">
       <c r="A756" t="s">
         <v>892</v>
       </c>
       <c r="B756" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F756">
         <v>13.7278956</v>
       </c>
       <c r="G756">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="757" spans="1:7">
       <c r="A757" t="s">
         <v>893</v>
       </c>
       <c r="B757" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="F757">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G757">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="758" spans="1:7">
       <c r="A758" t="s">
         <v>894</v>
       </c>
       <c r="B758" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F758">
         <v>13.7278956</v>
       </c>
       <c r="G758">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="759" spans="1:7">
       <c r="A759" t="s">
         <v>895</v>
       </c>
       <c r="B759" t="s">
-        <v>20</v>
+        <v>107</v>
       </c>
       <c r="F759">
-        <v>13.5990961</v>
+        <v>13.824038</v>
       </c>
       <c r="G759">
-        <v>100.5998319</v>
+        <v>102.0645839</v>
       </c>
     </row>
     <row r="760" spans="1:7">
       <c r="A760" t="s">
         <v>896</v>
       </c>
       <c r="B760" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="F760">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G760">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="761" spans="1:7">
       <c r="A761" t="s">
         <v>897</v>
       </c>
       <c r="B761" t="s">
-        <v>93</v>
+        <v>238</v>
       </c>
       <c r="F761">
-        <v>7.9810496</v>
+        <v>18.7756318</v>
       </c>
       <c r="G761">
-        <v>98.3638824</v>
+        <v>100.7730417</v>
       </c>
     </row>
     <row r="762" spans="1:7">
       <c r="A762" t="s">
         <v>898</v>
       </c>
       <c r="B762" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="F762">
-        <v>13.7278956</v>
+        <v>13.824038</v>
       </c>
       <c r="G762">
-        <v>100.5241235</v>
+        <v>102.0645839</v>
       </c>
     </row>
     <row r="763" spans="1:7">
       <c r="A763" t="s">
         <v>899</v>
       </c>
       <c r="B763" t="s">
-        <v>11</v>
+        <v>497</v>
       </c>
       <c r="F763">
-        <v>13.7278956</v>
+        <v>9.9528702</v>
       </c>
       <c r="G763">
-        <v>100.5241235</v>
+        <v>98.6084641</v>
       </c>
     </row>
     <row r="764" spans="1:7">
       <c r="A764" t="s">
         <v>900</v>
       </c>
       <c r="B764" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F764">
         <v>13.7278956</v>
       </c>
       <c r="G764">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="765" spans="1:7">
       <c r="A765" t="s">
         <v>901</v>
       </c>
       <c r="B765" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F765">
         <v>13.7278956</v>
       </c>
       <c r="G765">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="766" spans="1:7">
       <c r="A766" t="s">
         <v>902</v>
       </c>
       <c r="B766" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F766">
         <v>13.7278956</v>
       </c>
       <c r="G766">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="767" spans="1:7">
       <c r="A767" t="s">
         <v>903</v>
       </c>
       <c r="B767" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F767">
         <v>13.7278956</v>
       </c>
       <c r="G767">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="768" spans="1:7">
       <c r="A768" t="s">
         <v>904</v>
       </c>
       <c r="B768" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="F768">
-        <v>13.7278956</v>
+        <v>14.9798997</v>
       </c>
       <c r="G768">
-        <v>100.5241235</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="769" spans="1:7">
       <c r="A769" t="s">
         <v>905</v>
       </c>
       <c r="B769" t="s">
-        <v>93</v>
+        <v>53</v>
       </c>
       <c r="F769">
-        <v>7.9810496</v>
+        <v>18.7877477</v>
       </c>
       <c r="G769">
-        <v>98.3638824</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="770" spans="1:7">
       <c r="A770" t="s">
         <v>906</v>
       </c>
       <c r="B770" t="s">
-        <v>661</v>
+        <v>596</v>
       </c>
       <c r="F770">
-        <v>14.3532128</v>
+        <v>8.0862997</v>
       </c>
       <c r="G770">
-        <v>100.5689599</v>
+        <v>98.9062835</v>
       </c>
     </row>
     <row r="771" spans="1:7">
       <c r="A771" t="s">
-        <v>893</v>
+        <v>907</v>
       </c>
       <c r="B771" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="F771">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G771">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="772" spans="1:7">
       <c r="A772" t="s">
-        <v>907</v>
+        <v>854</v>
       </c>
       <c r="B772" t="s">
-        <v>60</v>
+        <v>8</v>
       </c>
       <c r="F772">
-        <v>19.2990643</v>
+        <v>13.7278956</v>
       </c>
       <c r="G772">
-        <v>97.9656226</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="773" spans="1:7">
       <c r="A773" t="s">
         <v>908</v>
       </c>
       <c r="B773" t="s">
-        <v>20</v>
+        <v>8</v>
+      </c>
+      <c r="E773">
+        <v>93000</v>
       </c>
       <c r="F773">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G773">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="774" spans="1:7">
       <c r="A774" t="s">
         <v>909</v>
       </c>
       <c r="B774" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="F774">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G774">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="775" spans="1:7">
       <c r="A775" t="s">
         <v>910</v>
       </c>
       <c r="B775" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="F775">
-        <v>13.7278956</v>
+        <v>14.9798997</v>
       </c>
       <c r="G775">
-        <v>100.5241235</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="776" spans="1:7">
       <c r="A776" t="s">
         <v>911</v>
       </c>
       <c r="B776" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="F776">
-        <v>14.9798997</v>
+        <v>13.7278956</v>
       </c>
       <c r="G776">
-        <v>102.0977693</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="777" spans="1:7">
       <c r="A777" t="s">
         <v>912</v>
       </c>
       <c r="B777" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F777">
         <v>13.7278956</v>
       </c>
       <c r="G777">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="778" spans="1:7">
       <c r="A778" t="s">
         <v>913</v>
       </c>
       <c r="B778" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="F778">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G778">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="779" spans="1:7">
       <c r="A779" t="s">
         <v>914</v>
       </c>
       <c r="B779" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="F779">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G779">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="780" spans="1:7">
       <c r="A780" t="s">
         <v>915</v>
       </c>
       <c r="B780" t="s">
-        <v>11</v>
+        <v>540</v>
       </c>
       <c r="F780">
-        <v>13.7278956</v>
+        <v>16.4189807</v>
       </c>
       <c r="G780">
-        <v>100.5241235</v>
+        <v>101.1550926</v>
       </c>
     </row>
     <row r="781" spans="1:7">
       <c r="A781" t="s">
-        <v>903</v>
+        <v>916</v>
       </c>
       <c r="B781" t="s">
-        <v>11</v>
+        <v>917</v>
       </c>
       <c r="F781">
-        <v>13.7278956</v>
+        <v>15.1186009</v>
       </c>
       <c r="G781">
-        <v>100.5241235</v>
+        <v>104.3220095</v>
       </c>
     </row>
     <row r="782" spans="1:7">
       <c r="A782" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="B782" t="s">
-        <v>11</v>
+        <v>919</v>
       </c>
       <c r="F782">
-        <v>13.7278956</v>
+        <v>17.1545995</v>
       </c>
       <c r="G782">
-        <v>100.5241235</v>
+        <v>104.1348365</v>
       </c>
     </row>
     <row r="783" spans="1:7">
       <c r="A783" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
       <c r="B783" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="F783">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G783">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="784" spans="1:7">
       <c r="A784" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="B784" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F784">
         <v>13.7278956</v>
       </c>
       <c r="G784">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="785" spans="1:7">
       <c r="A785" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="B785" t="s">
-        <v>11</v>
+        <v>243</v>
       </c>
       <c r="F785">
-        <v>13.7278956</v>
+        <v>14.2069466</v>
       </c>
       <c r="G785">
-        <v>100.5241235</v>
+        <v>101.2130511</v>
       </c>
     </row>
     <row r="786" spans="1:7">
       <c r="A786" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="B786" t="s">
-        <v>13</v>
+        <v>243</v>
       </c>
       <c r="F786">
-        <v>13.3611431</v>
+        <v>14.2069466</v>
       </c>
       <c r="G786">
-        <v>100.9846717</v>
+        <v>101.2130511</v>
       </c>
     </row>
     <row r="787" spans="1:7">
       <c r="A787" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
       <c r="B787" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F787">
         <v>13.7278956</v>
       </c>
       <c r="G787">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="788" spans="1:7">
       <c r="A788" t="s">
-        <v>59</v>
+        <v>925</v>
       </c>
       <c r="B788" t="s">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="F788">
-        <v>19.2990643</v>
+        <v>13.5990961</v>
       </c>
       <c r="G788">
-        <v>97.9656226</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="789" spans="1:7">
       <c r="A789" t="s">
-        <v>903</v>
+        <v>926</v>
       </c>
       <c r="B789" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F789">
         <v>13.7278956</v>
       </c>
       <c r="G789">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="790" spans="1:7">
       <c r="A790" t="s">
-        <v>922</v>
+        <v>927</v>
       </c>
       <c r="B790" t="s">
-        <v>11</v>
+        <v>307</v>
       </c>
       <c r="F790">
-        <v>13.7278956</v>
+        <v>6.6238158</v>
       </c>
       <c r="G790">
-        <v>100.5241235</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="791" spans="1:7">
       <c r="A791" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="B791" t="s">
-        <v>20</v>
+        <v>703</v>
       </c>
       <c r="F791">
-        <v>13.5990961</v>
+        <v>14.3532128</v>
       </c>
       <c r="G791">
-        <v>100.5998319</v>
+        <v>100.5689599</v>
       </c>
     </row>
     <row r="792" spans="1:7">
       <c r="A792" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
       <c r="B792" t="s">
-        <v>163</v>
+        <v>107</v>
       </c>
       <c r="F792">
-        <v>15.6930072</v>
+        <v>13.824038</v>
       </c>
       <c r="G792">
-        <v>100.1225595</v>
+        <v>102.0645839</v>
       </c>
     </row>
     <row r="793" spans="1:7">
       <c r="A793" t="s">
-        <v>798</v>
+        <v>930</v>
       </c>
       <c r="B793" t="s">
-        <v>145</v>
+        <v>8</v>
       </c>
       <c r="F793">
-        <v>8.4407456</v>
+        <v>13.7278956</v>
       </c>
       <c r="G793">
-        <v>98.5193032</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="794" spans="1:7">
       <c r="A794" t="s">
-        <v>925</v>
+        <v>931</v>
       </c>
       <c r="B794" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F794">
         <v>13.7278956</v>
       </c>
       <c r="G794">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="795" spans="1:7">
       <c r="A795" t="s">
-        <v>925</v>
+        <v>932</v>
       </c>
       <c r="B795" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F795">
         <v>13.7278956</v>
       </c>
       <c r="G795">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="796" spans="1:7">
       <c r="A796" t="s">
-        <v>926</v>
+        <v>933</v>
       </c>
       <c r="B796" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="F796">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G796">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="797" spans="1:7">
       <c r="A797" t="s">
-        <v>926</v>
+        <v>934</v>
       </c>
       <c r="B797" t="s">
-        <v>32</v>
+        <v>141</v>
       </c>
       <c r="F797">
-        <v>18.7877477</v>
+        <v>7.9810496</v>
       </c>
       <c r="G797">
-        <v>98.9931311</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="798" spans="1:7">
       <c r="A798" t="s">
-        <v>927</v>
+        <v>935</v>
       </c>
       <c r="B798" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="F798">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G798">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="799" spans="1:7">
       <c r="A799" t="s">
-        <v>928</v>
+        <v>936</v>
       </c>
       <c r="B799" t="s">
-        <v>198</v>
+        <v>77</v>
       </c>
       <c r="F799">
-        <v>14.2069466</v>
+        <v>13.5990961</v>
       </c>
       <c r="G799">
-        <v>101.2130511</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="800" spans="1:7">
       <c r="A800" t="s">
-        <v>929</v>
+        <v>937</v>
       </c>
       <c r="B800" t="s">
-        <v>722</v>
+        <v>51</v>
       </c>
       <c r="F800">
-        <v>16.0538196</v>
+        <v>13.3611431</v>
       </c>
       <c r="G800">
-        <v>103.6520036</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="801" spans="1:7">
       <c r="A801" t="s">
-        <v>930</v>
+        <v>938</v>
       </c>
       <c r="B801" t="s">
-        <v>492</v>
+        <v>141</v>
       </c>
       <c r="F801">
-        <v>14.0208391</v>
+        <v>7.9810496</v>
       </c>
       <c r="G801">
-        <v>100.5250276</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="802" spans="1:7">
       <c r="A802" t="s">
-        <v>931</v>
+        <v>939</v>
       </c>
       <c r="B802" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F802">
         <v>13.7278956</v>
       </c>
       <c r="G802">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="803" spans="1:7">
       <c r="A803" t="s">
-        <v>932</v>
+        <v>940</v>
       </c>
       <c r="B803" t="s">
-        <v>722</v>
+        <v>8</v>
       </c>
       <c r="F803">
-        <v>16.0538196</v>
+        <v>13.7278956</v>
       </c>
       <c r="G803">
-        <v>103.6520036</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="804" spans="1:7">
       <c r="A804" t="s">
-        <v>933</v>
+        <v>941</v>
       </c>
       <c r="B804" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F804">
         <v>13.7278956</v>
       </c>
       <c r="G804">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="805" spans="1:7">
       <c r="A805" t="s">
-        <v>934</v>
+        <v>942</v>
       </c>
       <c r="B805" t="s">
-        <v>459</v>
+        <v>8</v>
       </c>
       <c r="F805">
-        <v>10.4930496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G805">
-        <v>99.1800199</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="806" spans="1:7">
       <c r="A806" t="s">
-        <v>935</v>
+        <v>943</v>
       </c>
       <c r="B806" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F806">
         <v>13.7278956</v>
       </c>
       <c r="G806">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="807" spans="1:7">
       <c r="A807" t="s">
-        <v>936</v>
+        <v>944</v>
       </c>
       <c r="B807" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F807">
         <v>13.7278956</v>
       </c>
       <c r="G807">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="808" spans="1:7">
       <c r="A808" t="s">
-        <v>937</v>
+        <v>945</v>
       </c>
       <c r="B808" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F808">
         <v>13.7278956</v>
       </c>
       <c r="G808">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="809" spans="1:7">
       <c r="A809" t="s">
-        <v>938</v>
+        <v>946</v>
       </c>
       <c r="B809" t="s">
-        <v>32</v>
+        <v>141</v>
       </c>
       <c r="F809">
-        <v>18.7877477</v>
+        <v>7.9810496</v>
       </c>
       <c r="G809">
-        <v>98.9931311</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="810" spans="1:7">
       <c r="A810" t="s">
-        <v>939</v>
+        <v>947</v>
       </c>
       <c r="B810" t="s">
-        <v>198</v>
+        <v>703</v>
       </c>
       <c r="F810">
-        <v>14.2069466</v>
+        <v>14.3532128</v>
       </c>
       <c r="G810">
-        <v>101.2130511</v>
+        <v>100.5689599</v>
       </c>
     </row>
     <row r="811" spans="1:7">
       <c r="A811" t="s">
-        <v>940</v>
+        <v>934</v>
       </c>
       <c r="B811" t="s">
-        <v>333</v>
+        <v>141</v>
       </c>
       <c r="F811">
-        <v>16.8839901</v>
+        <v>7.9810496</v>
       </c>
       <c r="G811">
-        <v>99.1258498</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="812" spans="1:7">
       <c r="A812" t="s">
-        <v>941</v>
+        <v>948</v>
       </c>
       <c r="B812" t="s">
-        <v>333</v>
+        <v>63</v>
       </c>
       <c r="F812">
-        <v>16.8839901</v>
+        <v>19.2990643</v>
       </c>
       <c r="G812">
-        <v>99.1258498</v>
+        <v>97.9656226</v>
       </c>
     </row>
     <row r="813" spans="1:7">
       <c r="A813" t="s">
-        <v>942</v>
+        <v>949</v>
       </c>
       <c r="B813" t="s">
-        <v>943</v>
-[...8 lines deleted...]
-        <v>35000</v>
+        <v>77</v>
       </c>
       <c r="F813">
-        <v>15.792641</v>
+        <v>13.5990961</v>
       </c>
       <c r="G813">
-        <v>104.1452827</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="814" spans="1:7">
       <c r="A814" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="B814" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10520</v>
+        <v>77</v>
       </c>
       <c r="F814">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G814">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="815" spans="1:7">
       <c r="A815" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="B815" t="s">
-        <v>492</v>
-[...8 lines deleted...]
-        <v>12120</v>
+        <v>8</v>
       </c>
       <c r="F815">
-        <v>14.0208391</v>
+        <v>13.7278956</v>
       </c>
       <c r="G815">
-        <v>100.5250276</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="816" spans="1:7">
       <c r="A816" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="B816" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="F816">
-        <v>13.7278956</v>
+        <v>14.9798997</v>
       </c>
       <c r="G816">
-        <v>100.5241235</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="817" spans="1:7">
       <c r="A817" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="B817" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="F817">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G817">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="818" spans="1:7">
       <c r="A818" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="B818" t="s">
-        <v>32</v>
+        <v>77</v>
       </c>
       <c r="F818">
-        <v>18.7877477</v>
+        <v>13.5990961</v>
       </c>
       <c r="G818">
-        <v>98.9931311</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="819" spans="1:7">
       <c r="A819" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="B819" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10400</v>
+        <v>77</v>
       </c>
       <c r="F819">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G819">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="820" spans="1:7">
       <c r="A820" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="B820" t="s">
-        <v>163</v>
+        <v>8</v>
       </c>
       <c r="F820">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G820">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="821" spans="1:7">
       <c r="A821" t="s">
-        <v>954</v>
+        <v>944</v>
       </c>
       <c r="B821" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>8</v>
       </c>
       <c r="F821">
         <v>13.7278956</v>
       </c>
       <c r="G821">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="822" spans="1:7">
       <c r="A822" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="B822" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>8</v>
       </c>
       <c r="F822">
         <v>13.7278956</v>
       </c>
       <c r="G822">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="823" spans="1:7">
       <c r="A823" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="B823" t="s">
-        <v>54</v>
-[...8 lines deleted...]
-        <v>27160</v>
+        <v>53</v>
       </c>
       <c r="F823">
-        <v>13.824038</v>
+        <v>18.7877477</v>
       </c>
       <c r="G823">
-        <v>102.0645839</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="824" spans="1:7">
       <c r="A824" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="B824" t="s">
-        <v>624</v>
-[...8 lines deleted...]
-        <v>15240</v>
+        <v>8</v>
       </c>
       <c r="F824">
-        <v>14.7995081</v>
+        <v>13.7278956</v>
       </c>
       <c r="G824">
-        <v>100.6533706</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="825" spans="1:7">
       <c r="A825" t="s">
-        <v>961</v>
+        <v>960</v>
       </c>
       <c r="B825" t="s">
-        <v>492</v>
-[...8 lines deleted...]
-        <v>12120</v>
+        <v>8</v>
       </c>
       <c r="F825">
-        <v>14.0208391</v>
+        <v>13.7278956</v>
       </c>
       <c r="G825">
-        <v>100.5250276</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="826" spans="1:7">
       <c r="A826" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
       <c r="B826" t="s">
-        <v>163</v>
+        <v>51</v>
       </c>
       <c r="F826">
-        <v>15.6930072</v>
+        <v>13.3611431</v>
       </c>
       <c r="G826">
-        <v>100.1225595</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="827" spans="1:7">
       <c r="A827" t="s">
-        <v>963</v>
+        <v>962</v>
       </c>
       <c r="B827" t="s">
-        <v>624</v>
-[...8 lines deleted...]
-        <v>15240</v>
+        <v>8</v>
       </c>
       <c r="F827">
-        <v>14.7995081</v>
+        <v>13.7278956</v>
       </c>
       <c r="G827">
-        <v>100.6533706</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="828" spans="1:7">
       <c r="A828" t="s">
-        <v>964</v>
+        <v>112</v>
       </c>
       <c r="B828" t="s">
-        <v>459</v>
+        <v>63</v>
       </c>
       <c r="F828">
-        <v>10.4930496</v>
+        <v>19.2990643</v>
       </c>
       <c r="G828">
-        <v>99.1800199</v>
+        <v>97.9656226</v>
       </c>
     </row>
     <row r="829" spans="1:7">
       <c r="A829" t="s">
-        <v>965</v>
+        <v>944</v>
       </c>
       <c r="B829" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F829">
         <v>13.7278956</v>
       </c>
       <c r="G829">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="830" spans="1:7">
       <c r="A830" t="s">
-        <v>966</v>
+        <v>963</v>
       </c>
       <c r="B830" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F830">
         <v>13.7278956</v>
       </c>
       <c r="G830">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="831" spans="1:7">
       <c r="A831" t="s">
-        <v>967</v>
+        <v>964</v>
       </c>
       <c r="B831" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="F831">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G831">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="832" spans="1:7">
       <c r="A832" t="s">
-        <v>968</v>
+        <v>965</v>
       </c>
       <c r="B832" t="s">
-        <v>13</v>
+        <v>211</v>
       </c>
       <c r="F832">
-        <v>13.3611431</v>
+        <v>15.6930072</v>
       </c>
       <c r="G832">
-        <v>100.9846717</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="833" spans="1:7">
       <c r="A833" t="s">
-        <v>932</v>
+        <v>839</v>
       </c>
       <c r="B833" t="s">
-        <v>722</v>
+        <v>193</v>
       </c>
       <c r="F833">
-        <v>16.0538196</v>
+        <v>8.4407456</v>
       </c>
       <c r="G833">
-        <v>103.6520036</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="834" spans="1:7">
       <c r="A834" t="s">
-        <v>953</v>
+        <v>966</v>
       </c>
       <c r="B834" t="s">
-        <v>163</v>
+        <v>8</v>
       </c>
       <c r="F834">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G834">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="835" spans="1:7">
       <c r="A835" t="s">
-        <v>969</v>
+        <v>966</v>
       </c>
       <c r="B835" t="s">
-        <v>163</v>
+        <v>8</v>
       </c>
       <c r="F835">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G835">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="836" spans="1:7">
       <c r="A836" t="s">
-        <v>970</v>
+        <v>967</v>
       </c>
       <c r="B836" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="F836">
-        <v>13.7278956</v>
+        <v>18.7877477</v>
       </c>
       <c r="G836">
-        <v>100.5241235</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="837" spans="1:7">
       <c r="A837" t="s">
-        <v>971</v>
+        <v>967</v>
       </c>
       <c r="B837" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="F837">
         <v>18.7877477</v>
       </c>
       <c r="G837">
         <v>98.9931311</v>
       </c>
     </row>
     <row r="838" spans="1:7">
       <c r="A838" t="s">
-        <v>972</v>
+        <v>968</v>
       </c>
       <c r="B838" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="F838">
-        <v>14.882905</v>
+        <v>18.7877477</v>
       </c>
       <c r="G838">
-        <v>103.4937107</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="839" spans="1:7">
       <c r="A839" t="s">
-        <v>973</v>
+        <v>969</v>
       </c>
       <c r="B839" t="s">
-        <v>8</v>
+        <v>243</v>
       </c>
       <c r="F839">
-        <v>12.6833115</v>
+        <v>14.2069466</v>
       </c>
       <c r="G839">
-        <v>101.2374295</v>
+        <v>101.2130511</v>
       </c>
     </row>
     <row r="840" spans="1:7">
       <c r="A840" t="s">
-        <v>974</v>
+        <v>970</v>
       </c>
       <c r="B840" t="s">
-        <v>20</v>
+        <v>764</v>
       </c>
       <c r="F840">
-        <v>13.5990961</v>
+        <v>16.0538196</v>
       </c>
       <c r="G840">
-        <v>100.5998319</v>
+        <v>103.6520036</v>
       </c>
     </row>
     <row r="841" spans="1:7">
       <c r="A841" t="s">
-        <v>975</v>
+        <v>971</v>
       </c>
       <c r="B841" t="s">
-        <v>20</v>
+        <v>534</v>
       </c>
       <c r="F841">
-        <v>13.5990961</v>
+        <v>14.0208391</v>
       </c>
       <c r="G841">
-        <v>100.5998319</v>
+        <v>100.5250276</v>
       </c>
     </row>
     <row r="842" spans="1:7">
       <c r="A842" t="s">
-        <v>976</v>
+        <v>972</v>
       </c>
       <c r="B842" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F842">
         <v>13.7278956</v>
       </c>
       <c r="G842">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="843" spans="1:7">
       <c r="A843" t="s">
-        <v>977</v>
+        <v>973</v>
       </c>
       <c r="B843" t="s">
-        <v>624</v>
-[...8 lines deleted...]
-        <v>15240</v>
+        <v>764</v>
       </c>
       <c r="F843">
-        <v>14.7995081</v>
+        <v>16.0538196</v>
       </c>
       <c r="G843">
-        <v>100.6533706</v>
+        <v>103.6520036</v>
       </c>
     </row>
     <row r="844" spans="1:7">
       <c r="A844" t="s">
-        <v>978</v>
+        <v>974</v>
       </c>
       <c r="B844" t="s">
-        <v>193</v>
-[...8 lines deleted...]
-        <v>55000</v>
+        <v>8</v>
       </c>
       <c r="F844">
-        <v>18.7756318</v>
+        <v>13.7278956</v>
       </c>
       <c r="G844">
-        <v>100.7730417</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="845" spans="1:7">
       <c r="A845" t="s">
-        <v>981</v>
+        <v>975</v>
       </c>
       <c r="B845" t="s">
-        <v>60</v>
+        <v>501</v>
       </c>
       <c r="F845">
-        <v>19.2990643</v>
+        <v>10.4930496</v>
       </c>
       <c r="G845">
-        <v>97.9656226</v>
+        <v>99.1800199</v>
       </c>
     </row>
     <row r="846" spans="1:7">
       <c r="A846" t="s">
-        <v>982</v>
+        <v>976</v>
       </c>
       <c r="B846" t="s">
-        <v>20</v>
-[...8 lines deleted...]
-        <v>10540</v>
+        <v>8</v>
       </c>
       <c r="F846">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G846">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="847" spans="1:7">
       <c r="A847" t="s">
-        <v>983</v>
+        <v>977</v>
       </c>
       <c r="B847" t="s">
-        <v>163</v>
-[...8 lines deleted...]
-        <v>60130</v>
+        <v>8</v>
       </c>
       <c r="F847">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G847">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="848" spans="1:7">
       <c r="A848" t="s">
-        <v>986</v>
+        <v>978</v>
       </c>
       <c r="B848" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>8</v>
       </c>
       <c r="F848">
         <v>13.7278956</v>
       </c>
       <c r="G848">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="849" spans="1:7">
       <c r="A849" t="s">
-        <v>987</v>
+        <v>979</v>
       </c>
       <c r="B849" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>53</v>
       </c>
       <c r="F849">
-        <v>13.7278956</v>
+        <v>18.7877477</v>
       </c>
       <c r="G849">
-        <v>100.5241235</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="850" spans="1:7">
       <c r="A850" t="s">
-        <v>988</v>
+        <v>980</v>
       </c>
       <c r="B850" t="s">
-        <v>20</v>
+        <v>243</v>
       </c>
       <c r="F850">
-        <v>13.5990961</v>
+        <v>14.2069466</v>
       </c>
       <c r="G850">
-        <v>100.5998319</v>
+        <v>101.2130511</v>
       </c>
     </row>
     <row r="851" spans="1:7">
       <c r="A851" t="s">
-        <v>989</v>
+        <v>981</v>
       </c>
       <c r="B851" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>377</v>
       </c>
       <c r="F851">
-        <v>13.7278956</v>
+        <v>16.8839901</v>
       </c>
       <c r="G851">
-        <v>100.5241235</v>
+        <v>99.1258498</v>
       </c>
     </row>
     <row r="852" spans="1:7">
       <c r="A852" t="s">
-        <v>990</v>
+        <v>982</v>
       </c>
       <c r="B852" t="s">
-        <v>62</v>
+        <v>377</v>
       </c>
       <c r="F852">
-        <v>13.8621125</v>
+        <v>16.8839901</v>
       </c>
       <c r="G852">
-        <v>100.5143528</v>
+        <v>99.1258498</v>
       </c>
     </row>
     <row r="853" spans="1:7">
       <c r="A853" t="s">
-        <v>991</v>
+        <v>983</v>
       </c>
       <c r="B853" t="s">
-        <v>301</v>
+        <v>984</v>
       </c>
       <c r="C853" t="s">
-        <v>302</v>
+        <v>985</v>
       </c>
       <c r="D853" t="s">
-        <v>992</v>
+        <v>986</v>
       </c>
       <c r="E853">
-        <v>77110</v>
+        <v>35000</v>
       </c>
       <c r="F853">
-        <v>11.812367</v>
+        <v>15.792641</v>
       </c>
       <c r="G853">
-        <v>99.7973271</v>
+        <v>104.1452827</v>
       </c>
     </row>
     <row r="854" spans="1:7">
       <c r="A854" t="s">
-        <v>993</v>
+        <v>987</v>
       </c>
       <c r="B854" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C854" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>785</v>
+        <v>988</v>
       </c>
       <c r="E854">
-        <v>10260</v>
+        <v>10520</v>
       </c>
       <c r="F854">
         <v>13.7278956</v>
       </c>
       <c r="G854">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="855" spans="1:7">
       <c r="A855" t="s">
-        <v>994</v>
+        <v>989</v>
       </c>
       <c r="B855" t="s">
-        <v>11</v>
+        <v>534</v>
       </c>
       <c r="C855" t="s">
-        <v>166</v>
+        <v>767</v>
       </c>
       <c r="D855" t="s">
-        <v>167</v>
+        <v>768</v>
       </c>
       <c r="E855">
-        <v>10400</v>
+        <v>12120</v>
       </c>
       <c r="F855">
-        <v>13.7278956</v>
+        <v>14.0208391</v>
       </c>
       <c r="G855">
-        <v>100.5241235</v>
+        <v>100.5250276</v>
       </c>
     </row>
     <row r="856" spans="1:7">
       <c r="A856" t="s">
-        <v>962</v>
+        <v>990</v>
       </c>
       <c r="B856" t="s">
-        <v>163</v>
-[...8 lines deleted...]
-        <v>60130</v>
+        <v>8</v>
       </c>
       <c r="F856">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G856">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="857" spans="1:7">
       <c r="A857" t="s">
-        <v>995</v>
+        <v>991</v>
       </c>
       <c r="B857" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10800</v>
+        <v>53</v>
       </c>
       <c r="F857">
-        <v>13.7278956</v>
+        <v>18.7877477</v>
       </c>
       <c r="G857">
-        <v>100.5241235</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="858" spans="1:7">
       <c r="A858" t="s">
-        <v>996</v>
+        <v>992</v>
       </c>
       <c r="B858" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>10220</v>
+        <v>53</v>
       </c>
       <c r="F858">
-        <v>13.7278956</v>
+        <v>18.7877477</v>
       </c>
       <c r="G858">
-        <v>100.5241235</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="859" spans="1:7">
       <c r="A859" t="s">
-        <v>998</v>
+        <v>993</v>
       </c>
       <c r="B859" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C859" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>999</v>
+        <v>58</v>
       </c>
       <c r="E859">
-        <v>20140</v>
+        <v>10400</v>
       </c>
       <c r="F859">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G859">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="860" spans="1:7">
       <c r="A860" t="s">
-        <v>1000</v>
+        <v>994</v>
       </c>
       <c r="B860" t="s">
-        <v>88</v>
-[...8 lines deleted...]
-        <v>62000</v>
+        <v>211</v>
       </c>
       <c r="F860">
-        <v>16.4827798</v>
+        <v>15.6930072</v>
       </c>
       <c r="G860">
-        <v>99.5226618</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="861" spans="1:7">
       <c r="A861" t="s">
-        <v>1000</v>
+        <v>995</v>
       </c>
       <c r="B861" t="s">
-        <v>88</v>
+        <v>8</v>
       </c>
       <c r="C861" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>1001</v>
+        <v>231</v>
       </c>
       <c r="E861">
-        <v>62000</v>
+        <v>10110</v>
       </c>
       <c r="F861">
-        <v>16.4827798</v>
+        <v>13.7278956</v>
       </c>
       <c r="G861">
-        <v>99.5226618</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="862" spans="1:7">
       <c r="A862" t="s">
-        <v>1002</v>
+        <v>996</v>
       </c>
       <c r="B862" t="s">
-        <v>114</v>
+        <v>8</v>
+      </c>
+      <c r="C862" t="s">
+        <v>231</v>
+      </c>
+      <c r="D862" t="s">
+        <v>864</v>
+      </c>
+      <c r="E862">
+        <v>10110</v>
       </c>
       <c r="F862">
-        <v>13.6904194</v>
+        <v>13.7278956</v>
       </c>
       <c r="G862">
-        <v>101.0779596</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="863" spans="1:7">
       <c r="A863" t="s">
-        <v>1003</v>
+        <v>997</v>
       </c>
       <c r="B863" t="s">
-        <v>11</v>
+        <v>107</v>
+      </c>
+      <c r="C863" t="s">
+        <v>425</v>
+      </c>
+      <c r="D863" t="s">
+        <v>998</v>
+      </c>
+      <c r="E863">
+        <v>27160</v>
       </c>
       <c r="F863">
-        <v>13.7278956</v>
+        <v>13.824038</v>
       </c>
       <c r="G863">
-        <v>100.5241235</v>
+        <v>102.0645839</v>
       </c>
     </row>
     <row r="864" spans="1:7">
       <c r="A864" t="s">
-        <v>1003</v>
+        <v>999</v>
       </c>
       <c r="B864" t="s">
-        <v>11</v>
+        <v>666</v>
+      </c>
+      <c r="C864" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D864" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E864">
+        <v>15240</v>
       </c>
       <c r="F864">
-        <v>13.7278956</v>
+        <v>14.7995081</v>
       </c>
       <c r="G864">
-        <v>100.5241235</v>
+        <v>100.6533706</v>
       </c>
     </row>
     <row r="865" spans="1:7">
       <c r="A865" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B865" t="s">
+        <v>534</v>
+      </c>
+      <c r="C865" t="s">
+        <v>767</v>
+      </c>
+      <c r="D865" t="s">
+        <v>768</v>
+      </c>
+      <c r="E865">
+        <v>12120</v>
+      </c>
+      <c r="F865">
+        <v>14.0208391</v>
+      </c>
+      <c r="G865">
+        <v>100.5250276</v>
+      </c>
+    </row>
+    <row r="866" spans="1:7">
+      <c r="A866" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B866" t="s">
+        <v>211</v>
+      </c>
+      <c r="F866">
+        <v>15.6930072</v>
+      </c>
+      <c r="G866">
+        <v>100.1225595</v>
+      </c>
+    </row>
+    <row r="867" spans="1:7">
+      <c r="A867" t="s">
         <v>1004</v>
       </c>
-      <c r="B865" t="s">
-[...5 lines deleted...]
-      <c r="G865">
+      <c r="B867" t="s">
+        <v>666</v>
+      </c>
+      <c r="C867" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D867" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E867">
+        <v>15240</v>
+      </c>
+      <c r="F867">
+        <v>14.7995081</v>
+      </c>
+      <c r="G867">
+        <v>100.6533706</v>
+      </c>
+    </row>
+    <row r="868" spans="1:7">
+      <c r="A868" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B868" t="s">
+        <v>501</v>
+      </c>
+      <c r="F868">
+        <v>10.4930496</v>
+      </c>
+      <c r="G868">
+        <v>99.1800199</v>
+      </c>
+    </row>
+    <row r="869" spans="1:7">
+      <c r="A869" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B869" t="s">
+        <v>8</v>
+      </c>
+      <c r="F869">
+        <v>13.7278956</v>
+      </c>
+      <c r="G869">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="870" spans="1:7">
+      <c r="A870" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B870" t="s">
+        <v>8</v>
+      </c>
+      <c r="F870">
+        <v>13.7278956</v>
+      </c>
+      <c r="G870">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="871" spans="1:7">
+      <c r="A871" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B871" t="s">
+        <v>8</v>
+      </c>
+      <c r="F871">
+        <v>13.7278956</v>
+      </c>
+      <c r="G871">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="872" spans="1:7">
+      <c r="A872" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B872" t="s">
+        <v>51</v>
+      </c>
+      <c r="F872">
+        <v>13.3611431</v>
+      </c>
+      <c r="G872">
+        <v>100.9846717</v>
+      </c>
+    </row>
+    <row r="873" spans="1:7">
+      <c r="A873" t="s">
+        <v>973</v>
+      </c>
+      <c r="B873" t="s">
+        <v>764</v>
+      </c>
+      <c r="F873">
+        <v>16.0538196</v>
+      </c>
+      <c r="G873">
+        <v>103.6520036</v>
+      </c>
+    </row>
+    <row r="874" spans="1:7">
+      <c r="A874" t="s">
+        <v>994</v>
+      </c>
+      <c r="B874" t="s">
+        <v>211</v>
+      </c>
+      <c r="F874">
+        <v>15.6930072</v>
+      </c>
+      <c r="G874">
+        <v>100.1225595</v>
+      </c>
+    </row>
+    <row r="875" spans="1:7">
+      <c r="A875" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B875" t="s">
+        <v>211</v>
+      </c>
+      <c r="F875">
+        <v>15.6930072</v>
+      </c>
+      <c r="G875">
+        <v>100.1225595</v>
+      </c>
+    </row>
+    <row r="876" spans="1:7">
+      <c r="A876" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B876" t="s">
+        <v>8</v>
+      </c>
+      <c r="F876">
+        <v>13.7278956</v>
+      </c>
+      <c r="G876">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="877" spans="1:7">
+      <c r="A877" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B877" t="s">
+        <v>53</v>
+      </c>
+      <c r="F877">
+        <v>18.7877477</v>
+      </c>
+      <c r="G877">
+        <v>98.9931311</v>
+      </c>
+    </row>
+    <row r="878" spans="1:7">
+      <c r="A878" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B878" t="s">
+        <v>116</v>
+      </c>
+      <c r="F878">
+        <v>14.882905</v>
+      </c>
+      <c r="G878">
+        <v>103.4937107</v>
+      </c>
+    </row>
+    <row r="879" spans="1:7">
+      <c r="A879" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B879" t="s">
+        <v>19</v>
+      </c>
+      <c r="F879">
+        <v>12.6833115</v>
+      </c>
+      <c r="G879">
+        <v>101.2374295</v>
+      </c>
+    </row>
+    <row r="880" spans="1:7">
+      <c r="A880" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B880" t="s">
+        <v>77</v>
+      </c>
+      <c r="F880">
+        <v>13.5990961</v>
+      </c>
+      <c r="G880">
+        <v>100.5998319</v>
+      </c>
+    </row>
+    <row r="881" spans="1:7">
+      <c r="A881" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B881" t="s">
+        <v>77</v>
+      </c>
+      <c r="F881">
+        <v>13.5990961</v>
+      </c>
+      <c r="G881">
+        <v>100.5998319</v>
+      </c>
+    </row>
+    <row r="882" spans="1:7">
+      <c r="A882" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B882" t="s">
+        <v>8</v>
+      </c>
+      <c r="F882">
+        <v>13.7278956</v>
+      </c>
+      <c r="G882">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="883" spans="1:7">
+      <c r="A883" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B883" t="s">
+        <v>666</v>
+      </c>
+      <c r="C883" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D883" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E883">
+        <v>15240</v>
+      </c>
+      <c r="F883">
+        <v>14.7995081</v>
+      </c>
+      <c r="G883">
+        <v>100.6533706</v>
+      </c>
+    </row>
+    <row r="884" spans="1:7">
+      <c r="A884" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B884" t="s">
+        <v>238</v>
+      </c>
+      <c r="C884" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D884" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E884">
+        <v>55000</v>
+      </c>
+      <c r="F884">
+        <v>18.7756318</v>
+      </c>
+      <c r="G884">
+        <v>100.7730417</v>
+      </c>
+    </row>
+    <row r="885" spans="1:7">
+      <c r="A885" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B885" t="s">
+        <v>63</v>
+      </c>
+      <c r="F885">
+        <v>19.2990643</v>
+      </c>
+      <c r="G885">
+        <v>97.9656226</v>
+      </c>
+    </row>
+    <row r="886" spans="1:7">
+      <c r="A886" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B886" t="s">
+        <v>77</v>
+      </c>
+      <c r="C886" t="s">
+        <v>228</v>
+      </c>
+      <c r="D886" t="s">
+        <v>291</v>
+      </c>
+      <c r="E886">
+        <v>10540</v>
+      </c>
+      <c r="F886">
+        <v>13.5990961</v>
+      </c>
+      <c r="G886">
+        <v>100.5998319</v>
+      </c>
+    </row>
+    <row r="887" spans="1:7">
+      <c r="A887" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B887" t="s">
+        <v>211</v>
+      </c>
+      <c r="C887" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D887" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E887">
+        <v>60130</v>
+      </c>
+      <c r="F887">
+        <v>15.6930072</v>
+      </c>
+      <c r="G887">
+        <v>100.1225595</v>
+      </c>
+    </row>
+    <row r="888" spans="1:7">
+      <c r="A888" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B888" t="s">
+        <v>8</v>
+      </c>
+      <c r="C888" t="s">
+        <v>801</v>
+      </c>
+      <c r="D888" t="s">
+        <v>842</v>
+      </c>
+      <c r="E888">
+        <v>10120</v>
+      </c>
+      <c r="F888">
+        <v>13.7278956</v>
+      </c>
+      <c r="G888">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="889" spans="1:7">
+      <c r="A889" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B889" t="s">
+        <v>8</v>
+      </c>
+      <c r="C889" t="s">
+        <v>231</v>
+      </c>
+      <c r="D889" t="s">
+        <v>811</v>
+      </c>
+      <c r="E889">
+        <v>10110</v>
+      </c>
+      <c r="F889">
+        <v>13.7278956</v>
+      </c>
+      <c r="G889">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="890" spans="1:7">
+      <c r="A890" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B890" t="s">
+        <v>77</v>
+      </c>
+      <c r="F890">
+        <v>13.5990961</v>
+      </c>
+      <c r="G890">
+        <v>100.5998319</v>
+      </c>
+    </row>
+    <row r="891" spans="1:7">
+      <c r="A891" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B891" t="s">
+        <v>8</v>
+      </c>
+      <c r="C891" t="s">
+        <v>801</v>
+      </c>
+      <c r="D891" t="s">
+        <v>842</v>
+      </c>
+      <c r="E891">
+        <v>10120</v>
+      </c>
+      <c r="F891">
+        <v>13.7278956</v>
+      </c>
+      <c r="G891">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="892" spans="1:7">
+      <c r="A892" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B892" t="s">
+        <v>45</v>
+      </c>
+      <c r="F892">
+        <v>13.8621125</v>
+      </c>
+      <c r="G892">
+        <v>100.5143528</v>
+      </c>
+    </row>
+    <row r="893" spans="1:7">
+      <c r="A893" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B893" t="s">
+        <v>345</v>
+      </c>
+      <c r="C893" t="s">
+        <v>346</v>
+      </c>
+      <c r="D893" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E893">
+        <v>77110</v>
+      </c>
+      <c r="F893">
+        <v>11.812367</v>
+      </c>
+      <c r="G893">
+        <v>99.7973271</v>
+      </c>
+    </row>
+    <row r="894" spans="1:7">
+      <c r="A894" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B894" t="s">
+        <v>8</v>
+      </c>
+      <c r="C894" t="s">
+        <v>166</v>
+      </c>
+      <c r="D894" t="s">
+        <v>826</v>
+      </c>
+      <c r="E894">
+        <v>10260</v>
+      </c>
+      <c r="F894">
+        <v>13.7278956</v>
+      </c>
+      <c r="G894">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="895" spans="1:7">
+      <c r="A895" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B895" t="s">
+        <v>8</v>
+      </c>
+      <c r="C895" t="s">
+        <v>58</v>
+      </c>
+      <c r="D895" t="s">
+        <v>59</v>
+      </c>
+      <c r="E895">
+        <v>10400</v>
+      </c>
+      <c r="F895">
+        <v>13.7278956</v>
+      </c>
+      <c r="G895">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="896" spans="1:7">
+      <c r="A896" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B896" t="s">
+        <v>211</v>
+      </c>
+      <c r="C896" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D896" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E896">
+        <v>60130</v>
+      </c>
+      <c r="F896">
+        <v>15.6930072</v>
+      </c>
+      <c r="G896">
+        <v>100.1225595</v>
+      </c>
+    </row>
+    <row r="897" spans="1:7">
+      <c r="A897" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B897" t="s">
+        <v>8</v>
+      </c>
+      <c r="C897" t="s">
+        <v>341</v>
+      </c>
+      <c r="D897" t="s">
+        <v>822</v>
+      </c>
+      <c r="E897">
+        <v>10800</v>
+      </c>
+      <c r="F897">
+        <v>13.7278956</v>
+      </c>
+      <c r="G897">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="898" spans="1:7">
+      <c r="A898" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B898" t="s">
+        <v>8</v>
+      </c>
+      <c r="C898" t="s">
+        <v>305</v>
+      </c>
+      <c r="D898" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E898">
+        <v>10220</v>
+      </c>
+      <c r="F898">
+        <v>13.7278956</v>
+      </c>
+      <c r="G898">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="899" spans="1:7">
+      <c r="A899" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B899" t="s">
+        <v>51</v>
+      </c>
+      <c r="C899" t="s">
+        <v>159</v>
+      </c>
+      <c r="D899" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E899">
+        <v>20140</v>
+      </c>
+      <c r="F899">
+        <v>13.3611431</v>
+      </c>
+      <c r="G899">
+        <v>100.9846717</v>
+      </c>
+    </row>
+    <row r="900" spans="1:7">
+      <c r="A900" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B900" t="s">
+        <v>136</v>
+      </c>
+      <c r="C900" t="s">
+        <v>137</v>
+      </c>
+      <c r="D900" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E900">
+        <v>62000</v>
+      </c>
+      <c r="F900">
+        <v>16.4827798</v>
+      </c>
+      <c r="G900">
+        <v>99.5226618</v>
+      </c>
+    </row>
+    <row r="901" spans="1:7">
+      <c r="A901" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B901" t="s">
+        <v>136</v>
+      </c>
+      <c r="C901" t="s">
+        <v>137</v>
+      </c>
+      <c r="D901" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E901">
+        <v>62000</v>
+      </c>
+      <c r="F901">
+        <v>16.4827798</v>
+      </c>
+      <c r="G901">
+        <v>99.5226618</v>
+      </c>
+    </row>
+    <row r="902" spans="1:7">
+      <c r="A902" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B902" t="s">
+        <v>162</v>
+      </c>
+      <c r="F902">
+        <v>13.6904194</v>
+      </c>
+      <c r="G902">
+        <v>101.0779596</v>
+      </c>
+    </row>
+    <row r="903" spans="1:7">
+      <c r="A903" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B903" t="s">
+        <v>8</v>
+      </c>
+      <c r="F903">
+        <v>13.7278956</v>
+      </c>
+      <c r="G903">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="904" spans="1:7">
+      <c r="A904" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B904" t="s">
+        <v>8</v>
+      </c>
+      <c r="F904">
+        <v>13.7278956</v>
+      </c>
+      <c r="G904">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="905" spans="1:7">
+      <c r="A905" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B905" t="s">
+        <v>8</v>
+      </c>
+      <c r="F905">
+        <v>13.7278956</v>
+      </c>
+      <c r="G905">
         <v>100.5241235</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>