--- v2 (2026-04-02)
+++ v3 (2026-05-28)
@@ -12,763 +12,1012 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1046">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1115">
   <si>
     <t>เรื่อง</t>
   </si>
   <si>
     <t>จังหวัด ที่ร้องเรียน</t>
   </si>
   <si>
     <t>อำเภอ/เขต ที่ร้องเรียน</t>
   </si>
   <si>
     <t>ตำบล/แขวง ที่ร้องเรียน</t>
   </si>
   <si>
     <t>รหัสไปรษณีย์ ที่ร้องเรียน</t>
   </si>
   <si>
     <t>ละติจูด ที่ร้องเรียน</t>
   </si>
   <si>
     <t>ลองจิจูด ที่ร้องเรียน</t>
   </si>
   <si>
+    <t>โครงการที่ได้รับสนับสนุน ลักลอบทิ้งขยะ</t>
+  </si>
+  <si>
+    <t>สมุทรปราการ</t>
+  </si>
+  <si>
+    <t>เมืองสมุทรปราการ</t>
+  </si>
+  <si>
+    <t>บางปู</t>
+  </si>
+  <si>
+    <t>คัดค้านร่างผังเมือง ฉบับปรับปรุงครั้งที่ ๔ กรุงเทพมหานคร ฉ๔ พ.ศ.๒๕๖๙ ห้ามบรรจุลงในผังเมืองหรือห้ามบรรจุลงในกฎกระทรวงบังคับให้ผังเมือง เพราะ ยังไม่ได้จัดทำรายงานศึกษาวิเคราะห์ความเหมาะสม สรุปว่าเหมาะสม/ไม่เหมาะสม พ.ศ.๒๕๔๗ มติคณะกรรมการการจัดระบบการจราจรทางบก ครั้งที่ ๑/๒๕๔๗ มีมติให้ค่าจ้างศึกษาความเหมาะสมและออกแบบละเอียด๑๔๐ล้านบาท จำนวน ๒๗ ฉบับ (เลขบ๖๙๑๖,๖๙๑๗,๖๙๑๘,๖๙๑๙,๖๙๒๐,๖๙๒๓,๖๙๒๕,๖๙๒๘,๖๙๓๐,๖๙๓๑,๖๙๓๔,๖๙๓๖,๖๙๓๘,๓๙๓๙,๖๙๔๑,๖๙๔๓,๖๙๒๑,๖๙๒๔,๖๙๒๖,๖๙๒๙,๖๙๓๒,๖๙๓๕,๖๙๓๗,๖๙๔๐,๖๙๔๒,๖๙๔๔,๖๙๔๕)</t>
+  </si>
+  <si>
+    <t>กรุงเทพมหานคร</t>
+  </si>
+  <si>
+    <t>เขตจอมทอง</t>
+  </si>
+  <si>
+    <t>บางมด</t>
+  </si>
+  <si>
+    <t>ร้องเรียน EIA รถไฟสายสีแดง วงเวียนใหญ่ มหาชัย ครั้งที่ 2</t>
+  </si>
+  <si>
+    <t>บางขุนเทียน</t>
+  </si>
+  <si>
+    <t>RE: เลขติดตามเรื่องร้องเรียน สผ.</t>
+  </si>
+  <si>
+    <t>เขตพญาไท</t>
+  </si>
+  <si>
+    <t>พญาไท</t>
+  </si>
+  <si>
+    <t>แจ้งเหตุการดำเนินก่อสร้างเกินเวลาภายหลังการประชุมร่วมกับหน่วยงานราชการและขอให้ดำเนินการตามกฎหมายโดยเร่งด่วน</t>
+  </si>
+  <si>
+    <t>เขตดินแดง</t>
+  </si>
+  <si>
+    <t>รัชดาภิเษก</t>
+  </si>
+  <si>
+    <t>ขอให้แจ้งผลการดำเนินการย้อนหลังต่อกรณีการฝ่าฝืนมาตรการ EIA และการดำเนินงานก่อสร้างนอกเวลาที่กำหนด</t>
+  </si>
+  <si>
+    <t>ร้องเรียนเกี่ยวกับการที่บริษัท LPP บริหารจัดการคอนโดมิเนียม Aspire Erawan Tower B ไม่ดูแลรักษา ไม่ซ่อมแซมระบบบำบัดน้ำเสียที่มีอยู่หรือเปลี่ยนแปลงระบบบ่อบำบัดน้ำเสียและสุขาภิบาล ส่งผลให้คุณภาพน้ำไม่ได้มาตรฐานและส่งผลกระทบต่อสิ่งแวดล้อม</t>
+  </si>
+  <si>
+    <t>ปากน้ำ</t>
+  </si>
+  <si>
+    <t>ขอให้ตรวจสอบและดำเนินการโดยเร่งด่วน กรณีฝุ่นละอองและลภาวะจากการก่อสร้างโครงการ The Base Ratchada 19 ซึ่งอาจเข้าข่ายฝ่าฝืนมาตรการ EIA และกฎหมายที่เกี่ยวข้อง</t>
+  </si>
+  <si>
+    <t>หนังสือคัดค้านอย่างเป็นทางการและคำขอให้ทบทวน โครงการพัฒนา Soondri Wongamat (Ike Craftsky Development Co., Ltd.)</t>
+  </si>
+  <si>
+    <t>ชลบุรี</t>
+  </si>
+  <si>
+    <t>บางละมุง</t>
+  </si>
+  <si>
+    <t>นาเกลือ</t>
+  </si>
+  <si>
+    <t>ร้องเรียนไม่ได้รับจดหมายให้เข้าร่วมรับฟังความคิดเห็นตั้งแต่ครั้งที่ ๑-๒ โครงการรถไฟฟ้าสีแดงเข้ม ช่วงวงเวียนใหญ่-มหาชัย</t>
+  </si>
+  <si>
+    <t>เสนอคำร้องทุกข์</t>
+  </si>
+  <si>
+    <t>เขตบางนา</t>
+  </si>
+  <si>
+    <t>บางนาเหนือ</t>
+  </si>
+  <si>
+    <t>ขอส่งเรื่องร้องทุกข์และข้อเสนอแนะจากโครงการสมาชิกวุฒิสภาพบประชาชน กลุ่มภาคกลาง (ตอนล่าง)</t>
+  </si>
+  <si>
+    <t>พระประแดง</t>
+  </si>
+  <si>
+    <t>ขอส่งเรื่องร้องเรียนเกี่ยวกับโครงการจ้างวิศวกรที่ปรึกษา สำรวจและออกแบบทางหลวงแนวใหม่ ทางเลี่ยงเมืองศรีสะเกษ (ด้านตะวันออก)</t>
+  </si>
+  <si>
+    <t>ศรีสะเกษ</t>
+  </si>
+  <si>
+    <t>ร้องเรียนการเร่งดำเนินการ PP2 ทั้งที่ข้อกังวลประชาชนยังไม่ได้รับการพิจารณาครบถ้วน</t>
+  </si>
+  <si>
+    <t>เขตจตุจักร</t>
+  </si>
+  <si>
+    <t>ลาดยาว</t>
+  </si>
+  <si>
+    <t>ขอให้ตรวจสอบการไม่ปฏิบัติตามมาตรการป้องกันและแก้ไขผลกระทบสิ่งแวดล้อมตามรายงาน EIA ของโครงการก่อสร้างและการก่อให้เกิดความเดือดร้อนแก่ประชาชน (เร่งด่วน)</t>
+  </si>
+  <si>
+    <t>แจ้งเหตุฝ่าฝืนการดำเนินงานก่อสร้างนอกเวลาที่กำหนด (เร่งด่วน) และขอให้หน่วยงานที่เกี่ยวข้องดำเนินการตามอำนาจหน้าที่โดยทันที</t>
+  </si>
+  <si>
+    <t>สป.ทส. ส่งเรื่อง คัดค้านการก่อสร้างโรงไฟฟ้าชีวมวลในพื้นที่ตำบลท่าบุญมี อำเภอเกาะจันทร์ จังหวัดชลบุรี</t>
+  </si>
+  <si>
+    <t>เกาะจันทร์</t>
+  </si>
+  <si>
+    <t>ท่าบุญมี</t>
+  </si>
+  <si>
+    <t>คัดค้านอย่างเป็นทางการและข้อเรียกร้องเกี่ยวกับโครงการสุนทรีย์ วงศ์อมาตย์ จากนิติบุคคลอาคารชุด วงศ์อมาดย์ ทาวเวอร์</t>
+  </si>
+  <si>
+    <t>ขอให้ตรวจสอบและดำเนินการทางวินัยต่อเจ้าหน้าที่รัฐ กรณีอาจละเลยหน้าที่ในการกำกับดูแลการฝ่าฝืนมาตรการ EIA และการดำเนินงานนอกเวลา</t>
+  </si>
+  <si>
+    <t>ขอให้ตรวจสอบการก่อสร้างอาคารและพื้นที่ส่วนกลางไมาสอดคล้องกับรายงาน EIA และกฎหมายควบคุมอาคาร</t>
+  </si>
+  <si>
+    <t>เขตธนบุรี</t>
+  </si>
+  <si>
+    <t>บุคคโล</t>
+  </si>
+  <si>
+    <t>ร้องเรียนเหตุเดือดร้อนรำคาญจากฝุ่นละออง เสียงดังยามวิกาล และพฤติกรรมการขับขี่รถบรรทุกของโครงการ Botanica Grand Avenue</t>
+  </si>
+  <si>
+    <t>ภูเก็ต</t>
+  </si>
+  <si>
+    <t>ถลาง</t>
+  </si>
+  <si>
+    <t>เชิงทะเล</t>
+  </si>
+  <si>
+    <t>ขอให้ช่วยตรวจสอบมลภาวะที่เกิดขึ้นจาก Data Center</t>
+  </si>
+  <si>
+    <t>เขตห้วยขวาง</t>
+  </si>
+  <si>
+    <t>คัดค้านการดำเนินงานก่อสร้างก่อนและหลังเวลาที่ได้รับอนุญาต ซึ่งไม่เป็นไปตามมาตรการในรายงาน EIA และขอให้ระงับการดำเนินการทันที (เร่งด่วน)</t>
+  </si>
+  <si>
+    <t>ขอให้ตรวจสอบและดำเนินการกรณีก่อสร้างโครงการ The Base รัชดา ฝ้าฝืนเวลาทำงานและเงื่อนไขตามมาตรการ ElA</t>
+  </si>
+  <si>
+    <t>ขอให้ตรวจสอบการปฏิบัติตามมาตรการในการรายงานการประเมินผลกระทบส่ิ่งแวดล้อม โครงการอาคารชุดไนท์บริดจ์ พหลโยธิน อินเตอร์เชนจ์ ของบริษัท ออริจิ้น แกรนด์ จำกัด</t>
+  </si>
+  <si>
+    <t>เขตบางเขน</t>
+  </si>
+  <si>
+    <t>อนุสาวรีย์</t>
+  </si>
+  <si>
+    <t>การก่อสร้างคอนโดทำให้ถนนในซอยเสียหาย</t>
+  </si>
+  <si>
+    <t>เขตวังทองหลาง</t>
+  </si>
+  <si>
+    <t>วังทองหลาง</t>
+  </si>
+  <si>
+    <t>ร้องเรียน ติตามความคืบหน้า นำส่งพยานหลักฐานเพิ่มเติม (คลิปวิดีโอ) กรณีคัดค้านโครงการจ้านวิศวกร สำรวจและออกแบบทางหลวงแนวใหม่ ทางเลี่ยงมืองศรีษะเกษ (ด้านตะวันออก) และขอใช้สิทธิตามกฎหมายบังคับเปิดเผยขอบเขตการจ้าง (TOR)</t>
+  </si>
+  <si>
+    <t>ร้องเรียนโครงการไลฟ์รัชดา-พระราม๙ กท๑๑๐๒/๒๕</t>
+  </si>
+  <si>
+    <t>ดินแดง</t>
+  </si>
+  <si>
+    <t>คัดค้านการดเนินงานก่อสร้างนอกเวลา (OT) ซึ้งไม่เป็นไปตามมาตรการในรายงาน EIA และขอให้ระงับการดำเนินการทันที (เร่งด่วน)</t>
+  </si>
+  <si>
+    <t>คัดค้านการดำเนินงานขนส่งวัสดุ/แรงงานนอกเวลาที่ไม่เป็นไปตามมาตรการ EIA และขอให้ระงับการดำเนินการโดยทันที (เร่งด่วน)</t>
+  </si>
+  <si>
+    <t>ขอส่งข้อมูลเพิ่มเติมกรณีได้รับผลกระทบการก่อสร้างอาคาร สผ.</t>
+  </si>
+  <si>
+    <t>ขอให้ตรวจสอบและลงโทษคณะผู้จัดทำรายงาน EIA Monitoring กรณีรายงานข้อมูลพื้นที่สีเขียวและมาตรการลดผลกระทบไม่ตรงตามความเป็นจริง</t>
+  </si>
+  <si>
+    <t>บางกะปิ</t>
+  </si>
+  <si>
+    <t>ขอนำส่งบัญชีรายชื่อผู้คัดค้านทั้งหมด, หนังสือคัดค้านเดด็ ขาดและถาวร และเอกสารผู้คัดค้านจำนวน 52 หลังคาเรือน (รวมจำนวนผู้ได้รับ ผลกระทบทั้งหมด 173 คน) โครงการ เดอะ วันพลัส เอส นายน์ ศรีกรีฑา สเตชั่น (เลขที่รายงาน EIA: 256902-33)</t>
+  </si>
+  <si>
+    <t>ขอนำส่งหนังสือชี้แจงข้อเท็จจริงและยืนยันเจตนารมณ์คัดค้าน “กรณีบ้านเลขที่ (เดิม): 199 หรือ บ้านเลขที่ (ใหม่): 11” ต่อ “โครงการ เดอะ วันพลัส เอส นายน์ ศรีกรีฑา สเตชั่น” (EIA เลขที่ : 256902-33)</t>
+  </si>
+  <si>
+    <t>ร้องเรียนโครงการคอนโด Reference วงเวียนใหญ่</t>
+  </si>
+  <si>
+    <t>เขตคลองสาน</t>
+  </si>
+  <si>
+    <t>บางลำภูล่าง</t>
+  </si>
+  <si>
+    <t>ร้องเรียนผลกระทบสิ่งแวดล้อมจากการก่อสร้างคอนโด The Base รัชดา 19 เขตดินแดง กรุงเทพฯ</t>
+  </si>
+  <si>
+    <t>ขอให้ตรวจสอบการปฏิบัติตามมาตรการ EIA และการติดตามตรวจสอบผลกระทบสิ่งแวดล้อม กรณีโครงการ HAUS ๕ ภายหลังเกิดความเสียหาย มลภาวะรบกวน และความเสี่ยงต่อชุมชนและสถานศึกษาใกล้เคียง</t>
+  </si>
+  <si>
+    <t>เขตวัฒนา</t>
+  </si>
+  <si>
+    <t>รัฐบาลชลบุรีละเลยต่อหน้าที่</t>
+  </si>
+  <si>
+    <t>ร้องเรียนพฤติการณ์บิดเบือนขั้นตอนการจัดทำรายงาน EIA โครงการทางเลี่ยนเมืองศรีสะเกษ (ตะวันออก)</t>
+  </si>
+  <si>
+    <t>เมืองศรีสะเกษ</t>
+  </si>
+  <si>
+    <t>โพธิ์</t>
+  </si>
+  <si>
+    <t>ขอให้ตรวจสอบการไม่ปฏิบัติตามมาตรการควบคุมฝุ่นตามรายงาน EIA ของโครงการก่อสร้าง และการก่อให้เกิดความเดือดร้อนแก่ระชาชน (เร่งด่วน)</t>
+  </si>
+  <si>
+    <t>ร้องเรียนฝ่าฝืนมาตรการตามรายงาน EIA</t>
+  </si>
+  <si>
+    <t>การให้ข้อมูลเพิ่มเติม กรณีบ้านเลขที่ 97</t>
+  </si>
+  <si>
+    <t>ขอให้ตรวจสอบและแก้ไขห้องชุดที่ไม่ได้รับความเห็นชอบตามรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อมจากสำนักงานนโยบายและแผนทรัพยากรธรรมชาติและสิ่งแวดล้อม (สผ.) ครั้งที่ 3</t>
+  </si>
+  <si>
+    <t>เชียงใหม่</t>
+  </si>
+  <si>
+    <t>ร้องเรียนการฝ่าฝืนมาตรการตามรายงาน EIA</t>
+  </si>
+  <si>
+    <t>คัดค้านรายงานประเมินผล กระทบสิ่งแวดล้อม โครงการ ศุภาลัย ลอฟท์ ศรีเอี่ยม สเตชัน</t>
+  </si>
+  <si>
+    <t>แจ้งข้อห่วงกังวลโครงการ รีเจ้นท์โฮม ประชาชื่น</t>
+  </si>
+  <si>
+    <t>เขตบางซื่อ</t>
+  </si>
+  <si>
+    <t>วงศ์สว่าง</t>
+  </si>
+  <si>
+    <t>คัดค้านการก่อสร้างโครงการศุภาลัย ลอฟท์ ศรีเอี่ยม สเตชั่น</t>
+  </si>
+  <si>
+    <t>ขอให้ตรวจสอบและคัดค้านรายงานการประเมินผลกระทบสิ่งแวดล้อม โครงการศุภาลัยลอฟท์ ศรีเอี่ยมสเตชั่น เนื่องจากขัดต่อกฎหมายควบคุมอาคารข้อบัญญัติกรุงเทพมหานคร ละเมิดสิทธิตามกฎหมายแพ่งและพาณิชย์</t>
+  </si>
+  <si>
+    <t>คัดค้านการจัดทำรายงานผลกระทบสิ่งแวดล้อม (EIA) โครงการโรงแปรสภาพคอนเดนเสทและน้ำมันดิบส่วนขยาย ครั้งที่ ๑ และโครงการหน่วยผลิตไฟฟ้าและไอน้ำของบริษัท สยามกัลฟ์ปิโตรเคมีคัล จำกัด</t>
+  </si>
+  <si>
+    <t>เพชรบุรี</t>
+  </si>
+  <si>
+    <t>บ้านแหลม</t>
+  </si>
+  <si>
+    <t>บางแก้ว</t>
+  </si>
+  <si>
+    <t>ข้อเรียกร้องอย่างเป็นทางการเพื่อให้มีการตรวจสอบอย่างเข้มงวดเกี่ยวกับผลการประเมินผลกระทบด้านแสงแดดและกระแสลม ในกระบวนการ EIA โครงการ "Project O" (สุขุมวิท ๕๐)</t>
+  </si>
+  <si>
+    <t>เขตคลองเตย</t>
+  </si>
+  <si>
+    <t>พระโขนง</t>
+  </si>
+  <si>
+    <t>ขอแจ้งประเด็นการดำเนินการก่อสร้างโครงการอาคารชุด เดอะ เบส สุรินทร์ เฟส ๑ และเฟส ๒ ของบริษัท แสนสิริจำกัด (มหาชน) ซึ่งได้เริ่มก่อสร้างก่อนการได้รับความเห็นชอบรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อม (ElA) พร้อมทั้งได้ยื่นเอกสารเพิ่มเติมเกี่ยวกับผลกระทบที่อาจเกิดขึ้นต่อประชาชนในพื้นที่ตามรายงานการวิเคราะห์จากผู้เชี่ยวชาญด้านสถาปัตยกรรม และ ใบรับรองแพทย์ของนาง Pauline Susan Collins ฉบับลงวันที่ ๓๑ มีนาคม ๒๕๖๙</t>
+  </si>
+  <si>
+    <t>ข้อเรียกร้องให้ (คชก. กทม.) ทุกท่านพิจารณา "สรุปประเด็นคัดค้าน EIA (ไฟล์ 39 Executive Summary)" และหลักฐาน 42 รายการ ประกอบการลงมติ“โครงการ เดอะ วันพลัส เอส นายน์ศรีกรีฑาสเตชั่น ” EIA เลขที่: 256902-33</t>
+  </si>
+  <si>
+    <t>เขตบางกะปิ</t>
+  </si>
+  <si>
+    <t>ได้รับผลกระทบจากคอนโดฟีล พหลโยธิน 59 สเตชั่น เขตบางเขน กรุงเทพฯ</t>
+  </si>
+  <si>
+    <t>คัดค้านการเห็นชอบรายงาน EIA โครงการอาคารชุด Dandara และขอให้ตรวจสอบจรรยาบรรณ</t>
+  </si>
+  <si>
+    <t>แจ้งเรื่องร้องเรียนการก่อสร้างอาคาร สผ.</t>
+  </si>
+  <si>
+    <t>ร้องขอความเป็นธรรม ในฐานะคณะกรรมการจัดสรรที่ดินกรุงเทพมหานคร</t>
+  </si>
+  <si>
+    <t>เขตประเวศ</t>
+  </si>
+  <si>
+    <t>ประเวศ</t>
+  </si>
+  <si>
+    <t>ได้รับผลกระทบจากโครงการ Life สุขุมวิทพระราม 4 เขตคลองเตย กรุงเทพฯ</t>
+  </si>
+  <si>
     <t>[ด่วนที่สุด] ร้องขอพิสูจน์เขตทางซอยหัวหมาก9 และขอให้หน่วยงานกลางประสานส่งต่อข้อมูลเนื่องจากระบบอีเมล กทม. มีปัญหา ถูกตีกลับ/ส่งไม่ถึง (อ้างถึงเลขรับ 1111: นร02680056297)</t>
   </si>
   <si>
-    <t>กรุงเทพมหานคร</t>
-[...13 lines deleted...]
-  <si>
     <t>[ด่วนที่สุด/สำคัญมาก] หนังสือคัดค้านถาวรและหลักฐาน EIA เท็จพิกัดซอยหัวหมาก 9 (รายงาน EIA เลขที่ 256902-33) — คำสั่งระงับยับยั้งและคัดค้านทุกขั้นตอนการพิจารณา/อนุมัติ/อนุญาต ทุกระดับชั้น(ขอให้ทุกหน่วยงานในช่อง To แจ้งจ้เลขลงรับหนังสือกลับโดยด่วน)</t>
   </si>
   <si>
     <t>ร้องเรียนการปฏิบัติหน้าที่ของเจ้าหน้าที่กลุ่มบริหารทรัพยากรบุคคล</t>
   </si>
   <si>
     <t>ได้รับผลกระทบจากโครงการคอนโดมิเนียมไลฟ์ สุขุมวิท–พระราม 4 กรุงเทพฯ</t>
   </si>
   <si>
-    <t>เขตคลองเตย</t>
-[...4 lines deleted...]
-  <si>
     <t>ขอให้พิจารณาทบทวนและเพิกถอนรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อม โครงการนิคมอุตลาหกรรม ซีพีจีซี ของบริษัท ซีจี คอร์เปอเรชั่น จำกัด และการนิคมอุดลาหกรรมแห่งประเทศไทย (กนอ.) ตั้งอยู่ที่ ตำบลมาบข่า อำเภอนิคมพัฒนา และตำบลหนองละลอก อำเภอบ้านค่าย จังหวัดระยอง</t>
   </si>
   <si>
     <t>ระยอง</t>
   </si>
   <si>
     <t>นิคมพัฒนา</t>
   </si>
   <si>
     <t>มาบข่า</t>
   </si>
   <si>
+    <t>คัดค้านเชิงพิกัดที่ดินถาวรและข้อเรียกร้องเกณฑ์ตัดสินเด็ดขาดด้านความปลอดภัยกู้ภัย (Worst-Case Scenario)</t>
+  </si>
+  <si>
+    <t>[ยืนยันเจตจำนงเด็ดขาด] ขอให้แทรกแซงคัดค้านระงับและเพิกถอนรายงาน EIA (256902-33) และใบอนุญาตทุกประเภท – อ้างอิงเลขศูนย์ 1111 รหัสเรื่อง: นร02680056297</t>
+  </si>
+  <si>
+    <t>ขอคัดสำเนารายงาน EIA รวมทั้งขอคัดค้านขอให้เพิกถอนและขอให้ระงับการดำเนินการใดๆที่เกี่ยวข้องกับการพิจารณา EIA (เลขรายงาน 256902- 33) โครงการ "เดอะ วันพลัส เอส นายน์ ศรีกรีฑา สเตชั่น" / อ้างถึงเลขรับ สผ. ที่ (ลับ) 29 ลงวันที่ 10 มีนาคม 2569</t>
+  </si>
+  <si>
+    <t>[อัปเดตหลักฐานชี้ขาดด่วนที่สุด] ส่งหลักฐานกายภาพถนนและสถานะคัดค้านเพิ่มเติม “โครงการ เดอะ วันพลัส เอส นายน์ ศรีกรีฑา สเตชั่น” (เลขรายงาน EIA: 256902-33)</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณจิรวัฒน์ จวงตะขบ) (18)</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณเกษินี ชุ่มชาติ) (17)</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณศรายุทธ บำรุงสุข) (16)</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ  (คุณวันวิสา มากุล) (15)</t>
+  </si>
+  <si>
+    <t>ร้องเรียนให้ตรวจสอบกระบวนการมีส่วนร่วมของประชาชน (PP๑) โครงการThe Muve ซอยพหลโยธิน 37</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ  (คุณวรารัตน์ พอกพูน) (14)</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณธนพร เบญจสวัสดิ์) (13)</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณอิทธบูรณ์ ชวาลา) (12)</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ  (คุณเตือนใจ เหล่าหวายนอก) (11)</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณนุชนาถ จุลสวัสดิ์) (10)</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณศศิธร ศรีชาติ) (9)</t>
+  </si>
+  <si>
+    <t>การปฏิรูปประเทศ คำร้องจากแอปพิเคชันทางรัฐ</t>
+  </si>
+  <si>
+    <t>หนังสือคัดค้านการให้ความเห็นชอบรายงาน EIA และขอให้หน่วยงานมีคําสั่งทบทวน/แก่ไขเงื่อนไข/ระงับการดำเนินการบางส่วน หรือทั้งหมด จนกว่าจะจัดทำ "มาตรการป้องกัน-ตรวจวัด-เยียวยา-หลักประกันทางการเงิน"ที่พิสูจน์ได้ ตรวจสอบได้ และบังคับใช้ได้จริง</t>
+  </si>
+  <si>
+    <t>หนังสือคัดค้านการให้ความเห็นชอบรายงาน EIA และขอให้หน่วยงานมีคําสังทบทวน/แก่ไขเงื่อนไข/ระงับการดำเนินการบางส่วน หรือทั้งหมด จนกว่าจะจัดทำ "มาตรการป้องกัน-ตรวจวัด-เยียวยา-หลักประกันทางการเงิน"ที่พิสูจน์ได้ ตรวจสอบได้ และบังคับใช้ได้จริง</t>
+  </si>
+  <si>
+    <t>ขอความกรุณาให้พิจารณาอย่างรอบคอบถึงผลกระทบอย่างรุนแรงที่จะเกิดขึ้นโดยตรงและโดยอ้อมต่อที่ดินข้างเคียงและชุมชนของโครงการก่อสร้างตึก 8 ชั้น โครงการเพลิน เพลิน คอนโดมิเนียม ราชพฤกษ์-ปิ่นเกล้า3</t>
+  </si>
+  <si>
+    <t>นนทบุรี</t>
+  </si>
+  <si>
+    <t>ขอปฎิเสธการแก้ไขปัญหาเรื่องร้องเรียนจากการได้ รับผลกระทบจากการก่อสร้างอาคารสำนักงาน นโยบายและทรัพยากรธรรมชาติและสิ่งแวดล้อม</t>
+  </si>
+  <si>
+    <t>คัดค้านรายงาน EIA และสอบถามความคืบหน้ากระบวนการจัดทำและการอนุมัติเห็นชอบรายงาน EIA</t>
+  </si>
+  <si>
+    <t>ส่งหลักฐานภาพถ่ายเชิงประจักษ์เพิ่มเติมและคัดค้านกรณีการบิดเบือนข้อเท็จจริงทางเข้า-ออกโครงการ เดอะ วันพลัส เอส นายน์ฯ  (อ้างถึงเลขรับ สผ. ที่ 138)</t>
+  </si>
+  <si>
+    <t>หนังสือร้องเรียนกรณีระบบบำบัดน้ำเสียก่อสร้างไม่เป็นไปตามแบบที่ยื่นรายงาน EIA โดยบริษัท พฤกษา เรียลเอสเตท ส่งผลให้คุณภาพน้ำทิ้งไม่ผ่านมาตรฐาน</t>
+  </si>
+  <si>
+    <t>ตรวจสอบเรื่องร้องเรียน กรณี หนังสือคัดค้านอย่างเป็นทางการต่อโครงการอาคารชุดสูง 53 ชั้น "Soondri Wongamat"</t>
+  </si>
+  <si>
+    <t>ขอให้ตรวจสอบและแก้ไขห้องชุดที่ไม่ได้รับความเห็นชอบตามรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อมจากสำนักงานนโยบายและแผนทรัพยากรธรรมชาติและสิ่งแวดล้อม (สผ.) ครั้งที่ 2</t>
+  </si>
+  <si>
+    <t>เมืองเชียงใหม่</t>
+  </si>
+  <si>
+    <t>สุเทพ</t>
+  </si>
+  <si>
+    <t>ขอให้ตรวจสอบและแก้ไขห้องชุดที่ไม่ได้รับความเห็นชอบตามรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อมจากสำนักงานนโยบายและแผนทรัพยากรธรรมชาติและสิ่งแวดล้อม (สผ.)</t>
+  </si>
+  <si>
+    <t>ได้รับผลกระทบจากกรณีการก่อสร้างอาคาร สผ.</t>
+  </si>
+  <si>
+    <t>แจ้งเบาะแสขอให้พิจารณาทบทวน/ตรวจสอบ EIA โครงการนิคมอุตสาหกรรมซีพีจีซี จ.ระยอง</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณเพ็ญโพยม บางศรี)  (8)</t>
+  </si>
+  <si>
+    <t>ขอแสดงจุดยืนคัดค้านไม่เห็นด้วยกับโครงการเพิ่มประมาณน้ำต้นทุนเขื่อนภูมิพล (แนวผันน้ำยวม) ขอให้เพิกถอนรายงานการประเมินผลกระทบสิ่งแวดล้อม และยุติการดำเนินการทุงโครงการที่เกี่ยวข้อง</t>
+  </si>
+  <si>
+    <t>แม่ฮ่องสอน</t>
+  </si>
+  <si>
+    <t>รายงานไม่ปฏิบัติตามมาตรการป้องกันผลกระทบสิ่งแวดล้อมและมติที่ประชุมและให้ข้อมูลเพิ่มเติม (โครงการ Medical Hub มช.) (6)</t>
+  </si>
+  <si>
+    <t>แจ้งคอนโด ไลฟ์สุขุมวิทพระราม 4 ที่กำลังก่อสร้าง สร้างความเสียงดังและหากสร้างเสร็จจะมีผลกระทบ</t>
+  </si>
+  <si>
+    <t>เสนอให้มีการศึกษาผลกระทบสิ่งแวดล้อมท่อส่งน้ำมันดิบของบริษัท สตาร์ ปิโตรเลียม รีไฟน์นิ่ง จำกัด (มหาชน)</t>
+  </si>
+  <si>
+    <t>ขอส่งเรื่องร้องเรียนกรณีการปล่อย VOCs ในรูปอัตราการระบาย (Loading) จากโรงงานอุตสาหกรรมเคมีและเร่งรัดการจัดทำข้อมูลแหล่งกำเนิดมลพิษอย่างรอบด้านตามมาตรา 60 แห่งพระราชบัญญัติส่งเสริมและรักษาคุณภาพสิ่งสิ่งแวดล้อมแห่งชาติ พ.ศ.2535 เพื่อใช้เป็นตัวชี้วัดในการประเมินเพื่อยกเลิกเขตควบคุมมลพิษ เร่งรัดให้มีการประเมินผลกระทบสิ่งแวดล้อมระดับยุทธศาสตร์ (SEA) (จังหวัดระยอง) และปัญหาและข้อเสนอต่อคณะกรรมาธิการฯ 12 ข้อ</t>
+  </si>
+  <si>
+    <t>ได้รับความเดือดร้อนเกี่ยวกับการก่อสร้างที่ก่อให้เกิดปัญหาต่อที่พักอาศัยและสุขภาพ (ฝุ่นละออง,เสียง) โครงการปรับปรุงภูมิทัศน์คลองผดุงกรุงเกษม (เขตสัมพันธวงศ์ กรุงเทพฯ)</t>
+  </si>
+  <si>
+    <t>ได้รับผลกระทบจากกรณีการก่อสร้างอาคารใหม่สำนักงานนโยบายและแผนทรัพยากรธรรมชาติและสิ่งแวดล้อม</t>
+  </si>
+  <si>
+    <t>ขอคัดค้านคำขอประทานบัตรเหมืองแร่ (โครงการเหมืองแร่หินอุตสาหกรรมชนิดหินแกรนิตของ บ. ศิลาสานนท์ จก. จ.ชลบุรี)</t>
+  </si>
+  <si>
+    <t>ขอคัดค้านคำขอประทานบัตรเหมืองแร่ (โครงการหมืองแร่หินอุตสาหกรรมชนิดหินแกรนิตของ บ. ฟาฮาร่า จก. จ.ชลบุรี)</t>
+  </si>
+  <si>
+    <t>Auto Parking ของโครงการ MODIZ RATCHADA 32 เจ้าของโครงการบริษัทเอสเตทคิว (จำกัด) ทำงานเสียงดังมากประกอบกับสั่นสะเทือนรบกวนการพักผ่อนอย่างผาสุก ของผู้พักอาศัยบริเวณใกล้เคียง เขตจตุจักร กรุงเทพฯ</t>
+  </si>
+  <si>
+    <t>ขอคัดค้านเพิ่มเติมการขออนุญาตก่อสร้างอาคารชุดโครงการ เซ็นทรัล พาร์ค เรสซิเดนซ์</t>
+  </si>
+  <si>
+    <t>เขตบางรัก</t>
+  </si>
+  <si>
+    <t>สีลม</t>
+  </si>
+  <si>
+    <t>บางกะเจ้า</t>
+  </si>
+  <si>
+    <t>ขอคัดค้านแนวเส้นทางการก่อสร้างรถไฟใต้ดินสายตลิ่งชัน-ศูนย์วัฒนธรรม แนวทางเลือกที่ 2</t>
+  </si>
+  <si>
+    <t>เขตดุสิต</t>
+  </si>
+  <si>
+    <t>ขอให้ตรวจสอบการปฏิบัติตามมาตรการ EIA</t>
+  </si>
+  <si>
+    <t>ดอกไม้</t>
+  </si>
+  <si>
+    <t>พื้นที่สีเขียวไม่ตรงกับที่โฆษณาและแบบ EIA ที่แสดงในเว็บไซต์</t>
+  </si>
+  <si>
+    <t>จอมพล</t>
+  </si>
+  <si>
+    <t>คัดค้านการขอ EIA คอนโดมิเนียม มิวนิค เจริญกรุง เขตบางคอแหลม กรุงเทพฯ</t>
+  </si>
+  <si>
+    <t>เขตบางคอแหลม</t>
+  </si>
+  <si>
+    <t>วัดพระยาไกร</t>
+  </si>
+  <si>
+    <t>แจ้งการทำงานเกินเวลาของโครงการ Moxy Bangkok Silom</t>
+  </si>
+  <si>
+    <t>คัดค้านการการขอ EIA คอนโดมิเนียมนิวนิค เจริญกรุง เขตบางคอแหลม กรุงเทพฯ</t>
+  </si>
+  <si>
+    <t>การขอคัดค้านการก่อสร้างคอนโดมิเนียม โครงการราชเทวี บริษัท แสนสิริ จำกัด (มหาชน) (บริษัทฯ) แขวงพญาไท เเขตราชเทวี กรุงเทพฯ</t>
+  </si>
+  <si>
+    <t>ร้องเรียนโครงการ มารูน รัชดา (MAROON RATCHADA) (แขวงจันทเกษม เขตจตุจักร กรุงเทพฯ)</t>
+  </si>
+  <si>
+    <t>คัดค้านการขอ EIA คอนโมิเนียมนิวนิค เจริญกรุง เขตบางคอแหลม กรุงเทพฯ</t>
+  </si>
+  <si>
+    <t>ถวายฎีการ้องทุกข์ขอให้ยกเลิกการสร้างโรงไฟฟ้าจากพลังงานขยะ อำเภอโนนไทย</t>
+  </si>
+  <si>
+    <t>นครราชสีมา</t>
+  </si>
+  <si>
+    <t>ร้องเรียนกรณีนิติบุคคลอาคารชุดคริสตัลการ์เด้นก่อสร้างต่อเติม</t>
+  </si>
+  <si>
+    <t>ได้รับความเดือดร้อนจากการทำงานของโครงการ Six Senses Hotel ที่ตั้งอยู่ในโครงการ The Forestias</t>
+  </si>
+  <si>
+    <t>ให้ยุติการก่อสร้างโรงงานน้ำตาลและโรงไฟฟ้าชีวมวลเกษตรสมบูรณ์ - หนองบัวแดง</t>
+  </si>
+  <si>
+    <t>ชัยภูมิ</t>
+  </si>
+  <si>
+    <t>ขอคัดค้านการคัดเลือกรูปแบบการพัฒนาทางแยกกระจับ</t>
+  </si>
+  <si>
+    <t>นครปฐม</t>
+  </si>
+  <si>
+    <t>ร้องเรียนผลกระทบ กรณีการปรับเพิ่มเที่ยวบินกว่า 50 เที่ยวบินต่อวันของบริษัท การบินกรุงเทพ จำกัด (มหาชน)</t>
+  </si>
+  <si>
+    <t>สุราษฎร์ธานี</t>
+  </si>
+  <si>
+    <t>ขอให้ชะลอการพิจารณาเรื่องรายงานผลกระทบสิ่งแวดล้อมของโครงการสำรวจและออกแบบทางหลวงขนาด 4 ช่องจราจร บนทางหลวงแผ่นดินหมายเลข 348 อำเภอตาพระยา จังหวัดสระแก้ว - อำเภอโนนดินแดง จังหวัดบุรีรัมย์ ไว้ก่อนจนกว่าการพิจารณาแก้ไขปัญหาดังกล่าวนี้จะได้ข้อยุติ</t>
+  </si>
+  <si>
+    <t>สระแก้ว</t>
+  </si>
+  <si>
+    <t>ขอคัดค้านการสร้าง โนเบิล สุขุมวิท 30</t>
+  </si>
+  <si>
+    <t>คัดค้านโครงการก่อสร้างอาคารชุด Chapter Prasarnmit ของบริษัท พฤกษา เรียลเอสเตท จำกัด (มหาชน)</t>
+  </si>
+  <si>
+    <t>สรุปข้อมูลเรื่องร้องเรียนร้องทุกข์ ณ ศูนย์ดำรงธรรม (ส่วนหน้า) จากการลงพื้นที่ตรวจราชการของนายกรัฐมนตรีและคณะ ณ จังหวัดสมุทรสงคราม</t>
+  </si>
+  <si>
+    <t>สมุทรสงคราม</t>
+  </si>
+  <si>
+    <t>ขอให้พิจารณาบทบทวนโครงการเพิ่มประมาณน้ำต้นทุนให้เขื่อนภูมิพล แนวส่งน้ำยวม-เงา- เมย-สาละวิน</t>
+  </si>
+  <si>
+    <t>ขอคัดค้านการก่อสร้างถนนต่อจากสะพานข้ามแม่น้ำเจ้าพระยาบริเวณสนามบินน้ำ จ.นนทบุรี</t>
+  </si>
+  <si>
+    <t>ขอความเห็นต่อการแสดงจุดยืนคัดค้านไม่เห็นด้วยกับโครงการเพิ่มปริมาณน้ำต้นทุนเขื่อนภูมิพล (แนวผันน้ำยวม)</t>
+  </si>
+  <si>
+    <t>ข้อร้องเรียนคำขอประทานบัตรที่ 4/2564 ของห้างหุ้นส่วนจำกัด โรงงานโม่บดหินมุ่งเจริญ</t>
+  </si>
+  <si>
+    <t>สุรินทร์</t>
+  </si>
+  <si>
+    <t>ร้องทุกข์กล่าวโทษบริษัท ซีเอ็มเอส เอ็นจิเนียริ่ง แอนด์ แมเนจเม้นท์ จำกัด (CMS) และพวก ผู้ได้รับสิทธิการศึกษาจัดทำรายงานการประเมินผลกระทบสิ่งแวดล้อม จงใจไม่ยิดหลักธรรมาภิบาลงานรับจ้างศึกษา EIA โครงการอีโค่ซังทัวรี่รีสอร์ท (Eco Sanctuary Resort) นาจอมเทียน จ.ชลบุรี ปกปิดข้อเท็จจริงที่เป็นสาระสำคัญไม่ซื่อสัตว์สุจริตต่อวิชาชีพ ไม่ยิดหลักวิชาการ ขาดความโปร่งใสและบิดเบือนข้อเท็จจริง เป็นเหตุให้ข้าพเจ้าได้รับความเดือดร้อน เสียหาย และเสื่อมเสียชื่อเสียง</t>
+  </si>
+  <si>
+    <t>การคัดค้านนรายงานวิเคราะห์ผลกระทบสิ่งแวดล้อม (EIA) และการก่อสร้างโครงการ มิวนีค เจริญกรุง</t>
+  </si>
+  <si>
+    <t>การคัดค้านนรายงานวิเคราะห์ผลกระทบสิ่งแวดล้อม (EIA) โครงการ Munig เจริญกกรุง</t>
+  </si>
+  <si>
+    <t>การคัดค้านรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อม (EIA) โครงการ Muniq เจริญกรุง</t>
+  </si>
+  <si>
+    <t>คัดค้านรายงานการวิเคราะห์ผลกระมบสิ่งแวดล้อม (EIA) และการก่อสร้างโครงการ มิวนีค เจริญกรุง (Muniq Charoenkrung)</t>
+  </si>
+  <si>
+    <t>ขอคัดค้านการจัดประชุมรัปฟังความคิดเห็นของประชาชน ครั้งที่ 1 เพื่อพัฒนาโครงการก่อสร้าง โนเบิล สุขุมวิท 30 ความสูง 55 ชั้น</t>
+  </si>
+  <si>
+    <t>คลองตัน</t>
+  </si>
+  <si>
+    <t>ปัญหาโครงการมิวนีค เจริญกรุง</t>
+  </si>
+  <si>
+    <t>คัดค้านโครงการก่อสร้างขยายถนนและสะพานบนทางหลวงหมายเลข 345 ช่วงแยกบางบัวทอง-แยกบางคูวัด</t>
+  </si>
+  <si>
+    <t>ร้องเรียน และคัดค้านการออกแบบทางหลวง 4 ช่อง จราจร บนทางหลวงหมายเลข 345 ช่วงแยกบางบัวทอง-แยกบางคูวัด</t>
+  </si>
+  <si>
+    <t>โครงการ Life สุขุมวิท-พระราม 4 บดบังวิสัยทัศน์วิวเมืองของคอนโดแอสปายสุขุมวิท-พระราม4 การก่อสร้างของโครงการ Life ส่งผลกระทบต่อสุขภาพและการพักอยู่อาศัยของเจ้าของร่วมในคอนโดแอสปายสุขุมวิท-พระราม 4</t>
+  </si>
+  <si>
+    <t>คัดค้านตำแหน่งหม้อแปลงไฟฟ้า (1)</t>
+  </si>
+  <si>
+    <t>ร้องเรียนโครงการ AIP2 SILOM กรณีการดำเนินการประชาพิจารณ์โดยละเลยการทักท้วงด้านความปลอดภัย และกรณีที่มีการเปิดเผยข้อมูลผู้เข้าประชุมรับฟังความคิดเห็น จัดโดย บริษัทมิตรสิ่งแวดล้อม จำกัด เกี่ยวกับโครงการ A I P 2 สีลม</t>
+  </si>
+  <si>
+    <t>การก่อสร้างคอนโดมิวนิค เจริญกรุง ส่งผลกระทบ</t>
+  </si>
+  <si>
+    <t>คัดค้านตำแหน่งหม้อแปลงไฟฟ้า (2)</t>
+  </si>
+  <si>
+    <t>ขอคัดค้านโครงการคอนโด มิวนีค เจริญกรุง</t>
+  </si>
+  <si>
+    <t>หัวหมาก</t>
+  </si>
+  <si>
+    <t>ที่ดินข้างเคียงมีการขุดเจาะสำรวจดินและอาจจะมีการก่อสร้างอาคารสูง</t>
+  </si>
+  <si>
+    <t>ขอส่งเรื่องร้องเรียน กรณี ขอให้พิจารณาการทำลายสิ่งแวดล้อมในแม่น้ำปิงของหน่วยงานรัฐ</t>
+  </si>
+  <si>
+    <t>กำแพงเพชร</t>
+  </si>
+  <si>
+    <t>เมืองกำแพงเพชร</t>
+  </si>
+  <si>
+    <t>เทพนคร</t>
+  </si>
+  <si>
+    <t>ตรวจสอบการใช้แนวเขตที่ดินขัด พ.ร.บ. ควบคุมอาคาร เสนอความกว้างถนนเข้าสู่โครงการ Naam Hotel ที่ บจก. ไทไทวิศวกร จัดทำรายงานให้แก่ บจก. มีนำ ฟอรัม</t>
+  </si>
+  <si>
+    <t>ร้องเรียนการไม่ปฏิบัติตามมาตรการที่กำหนดใน EIA การไม่ยอมรับการแจ้งการทำงานเกินเวลากำหนด และการไม่ปฏิบัติตามข้อตกลงกับเพื่อนบ้าน ของโครงการ AYANA Heights</t>
+  </si>
+  <si>
+    <t>ขอคัดค้านการสร้าง โครงการ โนเบิล สุขุมวิท 30</t>
+  </si>
+  <si>
+    <t>คลองเตย</t>
+  </si>
+  <si>
+    <t>ขอส่งสำเนาหนังสือคัดค้านการก่อสร้างอาคารอยู่อาศัยรวม</t>
+  </si>
+  <si>
+    <t>เมืองนนทบุรี</t>
+  </si>
+  <si>
+    <t>บางเขน</t>
+  </si>
+  <si>
+    <t>ขอคัดค้านการพัฒนาโครงการ คอนโด มิวนีค เจริญกรุง (Muniq Charoenkrung)</t>
+  </si>
+  <si>
+    <t>ขอให้ตรวจสอบและกำกับดูแลโครงการก่อสร้างอาคารชุดเดอะเบส สุรินทร์ เฟส 1 และ เฟส 2 เพื่อป้องกันผลกะทบต่อสุขภาพ คุณภาพชีวิตและสิ่งแวดล้อม</t>
+  </si>
+  <si>
+    <t>ร้อเงรียนผลกระทบจากสิ่งปลูกสร้าง โครงการ เดอะ เอ็มบาสซี่ ไลฟ์ The Embassy Life จ.ชลบุรี</t>
+  </si>
+  <si>
+    <t>หนองปรือ</t>
+  </si>
+  <si>
+    <t>ขอคัดค้าน EIA (ครั้งที่2) -โครงการริเวียร่าปาล์มบีช</t>
+  </si>
+  <si>
+    <t>ขอให้สั่งปิดเหมืองแร่ทองคำของบริษัท อัครา รีซอร์ส เซส จำกัด (มหาชน) และคัดค้านการทำประชาคมหมู่บ้านรอบเหมืองแร่ทองคำพื้นที่จังหวัดพิจิตร และเพชรบูรณ์</t>
+  </si>
+  <si>
+    <t>พิจิตร</t>
+  </si>
+  <si>
+    <t>ขอเสนอความเห็นคัดค้านแนวทางการดำเนินโครงการ เดอะ มูฟ (The Move) พหลโยธิน 37</t>
+  </si>
+  <si>
+    <t>การร้องเรียนปัญหามลพิษจากระบบ e-petition</t>
+  </si>
+  <si>
+    <t>พนัสนิคม</t>
+  </si>
+  <si>
+    <t>หัวถนน</t>
+  </si>
+  <si>
+    <t>คัดค้านพื้นที่ตั้งโครงการนิคมอุตสาหกรรมบางปะกง (บริเวณปากแม่น้ำบางปะกง)</t>
+  </si>
+  <si>
+    <t>ฉะเชิงเทรา</t>
+  </si>
+  <si>
+    <t>บางคล้า</t>
+  </si>
+  <si>
+    <t>ขอแจ้งการไม่ปฏิบัติตามมาตรการ EIA ทำให้เกิดความเสียหายและเดือดร้อนต่อเพื่อนบ้านอย่างรุนแรง ของโครงการอาคารชุด อีเดน เรสซิเดนท์ อ.ถลาง จ. ภูเก็ต</t>
+  </si>
+  <si>
+    <t>ได้รับผลกระทบจากการก่อสร้างโครงการ LIFE อุดมสุข สเตชั่น เขตบางนา กรุงเทพฯ</t>
+  </si>
+  <si>
+    <t>โต้แย้งรายงานการประชุม และคัดค้านการก่อสร้างโครงการกรุงเทพ-นนท์ 1 และโครงการกรุงเทพ-นนท์ 2</t>
+  </si>
+  <si>
+    <t>ข้อห่วงกังวลเรื่องการจัดการทางเข้า - ออก ซอยเจริญกรุง 73/1 เมื่อมีการก่อสร้างโครงการ มิวนีค เจริญกรุง (MUNIQ CHAROENKRUNG)</t>
+  </si>
+  <si>
+    <t>ขอความอนุเคราะห์พิจารณารายงานการประเมินผลกระทบสิ่งแวดล้อม โครงการ ออริจิ้น เพลส แจ้งวัฒนะ (บ้านเลขที่ 53/4 53/5 53/6 53/7 53/9 53/10)</t>
+  </si>
+  <si>
+    <t>ปากเกร็ด</t>
+  </si>
+  <si>
+    <t>บางตลาด</t>
+  </si>
+  <si>
+    <t>ขอคัดค้าน EIA (ครั้งที่ ๑) - โครงการริเวียร่าปาล์มบีช [ระบุตำแหน่งคอขวด เขตทางกว้างประมาณ 9 เมตร]</t>
+  </si>
+  <si>
+    <t>การจัดทำ EIA ของอาคาร สีลม แกรนด์ เทอรเรสต์ ปี 2565-2567 ไม่ครบถ้วนถูกต้องตามหลักเกณฑ์ และ ใช้พื้นที่ไม่ตรงตามวัตถุประสงค์ที่แจ้งตาม EIA</t>
+  </si>
+  <si>
+    <t>ข้อห่วงกังวลการจัดทำรายงานการประเมินผลกระทบสิ่งแวดล้อมของโครงการโรงงานน้ำตาลและโรงไฟฟ้าชีวมวล</t>
+  </si>
+  <si>
+    <t>บุรีรัมย์</t>
+  </si>
+  <si>
+    <t>ได้รับผลกระทบจากโรงงานพลาสติกคลุมแปลงของ บจก.โกลเด็น ไดมอนด์ อ.หางดง จ.เชียงใหม่</t>
+  </si>
+  <si>
+    <t>หางดง</t>
+  </si>
+  <si>
+    <t>คัดค้านอย่างเป็นทางการต่อโครงการก่อสร้าง Heart by BOTANICA เพส A เฟส B2 และเฟส B3 (ฉบับที่ 3 พร้อมข้อมูลเพิ่มเติมจากผู้คัดค้าน)</t>
+  </si>
+  <si>
+    <t>ขอให้เข้าตรวจสอบการรื้อถอนโครงการ ม็อกซี่ สีลมฯ กรุงเทพฯ</t>
+  </si>
+  <si>
+    <t>ขอให้ตรวจสอบรายงาน EIA และผลกระทบจากการก่อสร้างโครงการทางหลวงหมายเลข 11 สาย อ.เด่นชัย - ลำปาง ตอน แยกแม่แขม - บ.มาย ตอน 2 จ.ลำปาง</t>
+  </si>
+  <si>
+    <t>ลำปาง</t>
+  </si>
+  <si>
+    <t>แม่ทะ</t>
+  </si>
+  <si>
+    <t>วังเงิน</t>
+  </si>
+  <si>
+    <t>ขอคัดค้านรายงานการประเมินผลกระทบสิ่งแวดล้อมและมาตรการป้องกันและแก้ไขผลกระทบสิ่งแวดล้อมและมาตรการติดตามตรวจสอบผลกระทบสิ่งแวดล้อม ของโครงการ มิวนีค เจริญกรุง</t>
+  </si>
+  <si>
+    <t>ขอคัดค้าน EIA (ครั้งที่ 1) - โครงการริเวียร่าปาล์มบีช</t>
+  </si>
+  <si>
+    <t>ขอให้มีการทบทวนแนวทางการพิจารณาและตรวจสอบการออกแบบอาคารที่อาจเข้าข่ายเป็นอาคารขนาดใหญ่พิเศษ อาจขัดต่อเจตนารมณ์ของกฎหมายควบคุมอาคารและประกาศฯพื้นที่คุ้มครองสิ่งแวดล้อมจังหวัดภูเก็ต และพิจารณาให้มีการประเมินผลกระทบสิ่งแวดล้อมระดับยุทธศาสตร์ SEA ในพื้นที่จังหวัดภูเก็ต</t>
+  </si>
+  <si>
+    <t>คัดค้านอย่างเป็นทางการต่อโครงการก่อสร้าง Heart by BOTANICA เฟส A เฟส B2 และเฟส B3</t>
+  </si>
+  <si>
+    <t>คัดค้านไม่ให้โรงงาน บริษัท เมทเทิล คอม ขอใบอนุญาตขยายโรงงาน (เตาหลอมอะลูมิเนี่ยม) ในการทำ EIA</t>
+  </si>
+  <si>
+    <t>ขอร้องเรียนเกี่ยวกับมาตรการป้องกันและแก้ไขผลกระทบสิ่งแวดล้อม โครงการเดอะ ลัช 21</t>
+  </si>
+  <si>
+    <t>เขตพระโขนง</t>
+  </si>
+  <si>
+    <t>บางจาก</t>
+  </si>
+  <si>
+    <t>ขอยืนยันและคัดค้านการกำหนดแหล่งแร่และรังวัด</t>
+  </si>
+  <si>
+    <t>พังงา</t>
+  </si>
+  <si>
+    <t>ตะกั่วทุ่ง</t>
+  </si>
+  <si>
+    <t>หล่อยูง</t>
+  </si>
+  <si>
+    <t>เพิกถอนรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อม (EIA) ของโครงการพัฒนาพื้นหมอน ๓๓ เขตพาณิชย์สวนหลวง - สามย่าน เนื่องจากความไม่สอดคล้องอย่างรุนแรงของรายงานการประเมินผลกระทบสิ่งแวดล้อม (EIA) เรื่อง ย้ายศาลเจ้าแม่ทับทิมสะพานเหลือง รวมถึงการบิดเบือนข้อมูลและความซ้ำซ้อนในเอกสารแจ้งภายหลัง</t>
+  </si>
+  <si>
+    <t>เขตปทุมวัน</t>
+  </si>
+  <si>
+    <t>วังใหม่</t>
+  </si>
+  <si>
+    <t>ร้องเรียน และคัดค้านการออกแบบทางหลวง 4 ช่องจราจร บนทางหลวงหมายเลข 345 ช่วงแยกบางบัวทอง-แยกบางคูวัด</t>
+  </si>
+  <si>
+    <t>คัดค้านโครงการก่อสร้างขยายถนนและสะพานบนทางหลวงหมายเลข 345 ช่วงแยกบางบัวทอง-แยกบางคูวัด (ในส่วนบริเวณถนนหน้าหมู่บ้านปาริชาต และสะพานข้ามคลองเกาะเกรียง)</t>
+  </si>
+  <si>
+    <t>ร้องเรียนคัดค้าน ขอเพิกถอน มติความเห็นชอบของคณะอนุกรรมการอนุรักษ์และพัฒนาเมืองเก่าสุรินทร์ ครั้งที่ 1/2566 กรณีการสร้างบ้านพักอาศัยของบุคลากรศาลแขวงสุรินทร์ให้มีการประชุมเป็นโมฆะ (2)</t>
+  </si>
+  <si>
+    <t>ขอให้ระงับการอนุญาตการประเมินผลกระทบด้านสิ่งแวดล้อม อันเนื่องมาจากการก่อสร้าง โครงการ ออริจิ้น เพลส แจ้งวัฒนะ</t>
+  </si>
+  <si>
+    <t>ทางด่วนที่ร้องเรียนที่เป็นเส้นใหม่</t>
+  </si>
+  <si>
+    <t>การคัดค้านขอบเขตการศึกษา โครงการ (Smart Community) ของการท่าเรือแห่งประเทศไทย</t>
+  </si>
+  <si>
+    <t>ร้องเรียนคัดค้าน ขอเพิกถอน มติเห็นชอบของคณะอนุกรรมการอนุรักษ์และพัฒนาเมืองเก่าสุรินทร์ ครั้งที่ 1/2566 กรณีการสร้างบ้านพักอาศัยของบุคลากรศาลแขวงสุรินทร์ให้การประชุมเป็นโมฆะ (3)</t>
+  </si>
+  <si>
+    <t>ข้อคัดค้านต่อรายงาน EIA ฉบับร่าง โครงการ Haart ba BOTANICA ระยะ (A , B2 ,B3) ซึ่งตั้งอยู่ติดกับโครงการไทรตาลวิลล่าส์ (โฉลดที่ดินเลขที่ 17650)</t>
+  </si>
+  <si>
+    <t>ร้องเรียนคัดค้าน ขอเพิกถอน มติเห็นชอบของคณะอนุกรรมการอนุรักษ์และพัฒนาเมืองเก่าสุรินทร์ ครั้งที่ 1/2566 กรณีการสร้างบ้านพักอาศัยของบุคลากรศาลแขวงสุรินทร์ให้การประชุมเป็นโมฆะ (4)</t>
+  </si>
+  <si>
+    <t>ได้รับผลกระทบจากโครงการอาคารชุดพักอาศัย เดอะ วันพลัส เอส นายน์ ศรีกรีฑา สเตชั่น เขตบางกะปิ กทม.</t>
+  </si>
+  <si>
+    <t>Overdue Response to Urgent Rejection of Proposed Remedial Designsand Demand for Competent Reinstatement and Repair Plan dated 10th November 2025</t>
+  </si>
+  <si>
+    <t>Riviera Palm Beach Development Wongamat Beach Pattaya</t>
+  </si>
+  <si>
+    <t>นครสวรรค์</t>
+  </si>
+  <si>
+    <t>ขอให้ดำเนินการควบคุมการติดตั้งคอมเพลสเซอร์คอยล์ร้อนจำนวน 87 เครื่อง ซึ่งการติดตั้งโดยหันหน้ากากมายังบ้านเลขที่ 15/1 ซอยภูมิจิตร ระยะห่างจากบ้านเพียง 11 เมตร</t>
+  </si>
+  <si>
+    <t>ติดตามการได้รับผลกระทบจากการก่อสร้างอาคารสำนักงานนโยบายและแผนทรัพยากรธรรมชาติและสิ่งแวดล้อม เขตพญาไท กรุงเทพฯ</t>
+  </si>
+  <si>
+    <t>ขอคัดค้านการก่อสร้้างเขื่อนกันคลื่นในทะเลของสำนักการระบายน้ำ กรุงเทพมหานคร</t>
+  </si>
+  <si>
+    <t>เขตบางขุนเทียน</t>
+  </si>
+  <si>
+    <t>แสมดำ</t>
+  </si>
+  <si>
+    <t>Urgent Rejection of Proposed Remedial Dsigns and Demand for acompetent Reinstatement and Rpair Plan Following Landslides of October 31 and November 5, 2025</t>
+  </si>
+  <si>
+    <t>ขอให้สั่งปิดเหมืองแร่ทองคำของบริษัท อัครา รีซอร์สเซส จำกัด (มหาชน) และคัดค้านการทำประชาคมหมู่บ้านรอบเหมืองแร่ทองคำพื้นที่จังหวัดพิจิตรและเพชรบูรณ์</t>
+  </si>
+  <si>
+    <t>ทับคล้อ</t>
+  </si>
+  <si>
+    <t>Formal Complaint Regarding Illegal Construction, Criminal Damage, and Catastrophic Landslides at the SUNHILLS Development Site</t>
+  </si>
+  <si>
+    <t>ขอให้ชี้แจงข้อเท็จจริง</t>
+  </si>
+  <si>
+    <t>บ้านฉาง</t>
+  </si>
+  <si>
+    <t>ขอให้แก้ไขปัญหาความเดือดร้อน</t>
+  </si>
+  <si>
+    <t>สังขะ</t>
+  </si>
+  <si>
+    <t>ขอให้ทบทวน/ระงับการออกใบอนุญาตก่อสร้างโครงการอาคารอยู่อาศัยรวม (ให้เช่า) และโรงแรม เดอะ เภรี โฮเต็ล แบงค็อก สุขุมวิท (The Peri Hotel &amp; Residence, Bangkok Sukhumvit)</t>
+  </si>
+  <si>
+    <t>การทำงานล่วงเวลาและส่งเสียงรบกวนในยามวิกาลของโครงการ Groove Vibes Ladprao 18</t>
+  </si>
+  <si>
+    <t>ปัญหาน้ำท่วมและบดบังทิศทางลม</t>
+  </si>
+  <si>
+    <t>บางพลี</t>
+  </si>
+  <si>
+    <t>ด่านขุนทด</t>
+  </si>
+  <si>
+    <t>ติดตามเร่งรัด ผลการพิจารณาทบทวนมติเห็นชอบ EIA โครงการ มัลเบอร์รี่ โกรฟ สุขุมวิท 65</t>
+  </si>
+  <si>
+    <t>ขอให้เพิกถอนประกาศกระทรวงทรัพยากรธรรมชาติและสิ่งแวดล้อม</t>
+  </si>
+  <si>
+    <t>ขอรับการสนับสนุนงบประมาณจากสำนักงานนโยบายและแผนทรัพยากรธรรมชาติและสิ่งแวดล้อม</t>
+  </si>
+  <si>
+    <t>ร้องขอให้ตรวจสอบความถูกต้องโครงการ PITI SUKHUMVIT 101</t>
+  </si>
+  <si>
+    <t>เร่งรัดให้ตอบข้อสอบถามโครงการถนนที่ต้องจัดทำรายงานการประเมินผลกระทบสิ่งแวดล้อม</t>
+  </si>
+  <si>
+    <t>ขอให้ตรวจสอบเพื่อให้ปรากฎข้อเท็จจริงและบังคับใช้กฎหมายโดยเคร่งครัด</t>
+  </si>
+  <si>
     <t>บ้านค่าย</t>
   </si>
   <si>
-    <t>หนองละลอก</t>
-[...640 lines deleted...]
-  <si>
     <t>คัดค้านมติคณะอนุกรรมการอนุรักษ์และพัฒนาเมืองเก่าน่าน</t>
   </si>
   <si>
     <t>น่าน</t>
   </si>
   <si>
     <t>ขอแสดงเจตนารมณ์คัดค้านการขอประทานบัตรทำเหมืองแร่หินอ่อน ตามคำขอที่ ๔/๒๕๕๖ ของนายฉัตรเทพ จุโลทัย ในพื้นที่ ต.หมูสี อ.ปากช่อง จ.นครราชสีมา</t>
   </si>
   <si>
     <t>ปากช่อง</t>
   </si>
   <si>
     <t>ข้อสังเกตและคำขอคัดค้านในรายงานการประเมินผลกระทบในสิ่งแวดล้อม (EIA)</t>
   </si>
   <si>
     <t>ขอคัดค้านโครงการก่อสร้างอ่างเก็บน้ำคลองมะเดื่อ</t>
   </si>
   <si>
     <t>นครนายก</t>
   </si>
   <si>
     <t>เมืองนครนายก</t>
   </si>
   <si>
     <t>มาตรการควบคุมงานก่อสร้างและมาตรการเมื่อเปิดใช้อาคาร</t>
@@ -845,137 +1094,128 @@
   <si>
     <t>การก่อสร้างคอนโด ๓๒ ชั้น ของบริษัท ออริจิ้น พร็อพเพอรตี้ จำกัด (มหาชน) โครงการ ไนท์ บริดจ์ สเปช สุขุมวิท-พระราม ๔ ที่มีผลกระทบและสร้างความเดือนร้อนอย่างต่อเนื่อง</t>
   </si>
   <si>
     <t>ติดตามเรื่องร้องเรียนโครงการต่าง ๆ ที่ต้องได้รับ EIA ที่อยู่ในโครงการ The Forestias</t>
   </si>
   <si>
     <t>ขอคัดค้านการก่อสร้างโรงงานน้ำตาลและโรงไฟฟ้าชีวมวลในพื้นที่ตำบลหนองปล่อง อำเภอชำนิ จังหวัดบุรีรัมย์</t>
   </si>
   <si>
     <t>ชำนิ</t>
   </si>
   <si>
     <t>หนองปล่อง</t>
   </si>
   <si>
     <t>ขอให้มีการตรวจสอบการดำเนินโครงการเหมืองแร่โปแตซ ของบริษัท ไทยคาลิ จำกัด</t>
   </si>
   <si>
     <t>ขอให้มีการตรวจสอบพฤติกรรมของเจ้าหน้าที่สำนักงานนโยบายและแผนทรัพยากรธรรมชาติและสิ่งแวดล้อม และคณะกรรมการผู้ชำนาญการพิจารณารายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อม ที่มีพฤติกรรมเข้าข่ายการละเว้นการปฏิบัติหน้าที่โดยมิชอบ และดำเนินมาตรการลงโทษอย่างถึงที่สุด</t>
   </si>
   <si>
     <t>ตรวจสอบเอกสารร้องเรียนจากการพัฒนาโครงการ เดอะสเตจ รัชดา-ห้วยขวาง (THE STAGE RATCHADA-HUAI KHWANG)</t>
   </si>
   <si>
-    <t>เขตห้วยขวาง</t>
-[...1 lines deleted...]
-  <si>
     <t>คัดค้านการขยายระยะเวลาการใช้บังคับประกาศกระทรวงทรัพยากรธรรมชาติและสิ่งแวดล้อม เรื่อง กำหนดเขตพื้นที่และมาตรการคุ้มครองสิ่งแวดล้อม จ.พังงา พ.ศ. ๒๕๕๙</t>
   </si>
   <si>
     <t>ขอทราบความเห็นเรื่องบ่อหน่วงน้ำโครงการ RTWO จากสำนักงานนโยบายและแผนทรัพยากรธรรมชาติและสิ่งแวดล้อม</t>
   </si>
   <si>
     <t>ขอชี้แจงเพิ่มเติมประกอบการคัดค้านการจัดทำรายงานการประเมินผลกระทบสิ่งแวดล้อมโครงการโรงงานผลิตน้ำตาล ของบริษัท น้ำตาลนิวกว้างสุ้นหลี จำกัด</t>
   </si>
   <si>
     <t>ขอยื่นตรวจสอบประเด็น EIA เพิ่มเติม ๑๕ ประเด็น ดังเอกสารที่แนบมา (ยื่นเพิ่มเติมรอบที่ ๒)</t>
   </si>
   <si>
     <t>การคัดค้านการขอประทานบัตรเหมืองแร่แบไรต์ที่ จังหวัดแพร่</t>
   </si>
   <si>
     <t>แพร่</t>
   </si>
   <si>
     <t>ส่งเรื่องร้องเรียนของนายมนตรี จันทวงศ์ ราษฎรจังหวัดเชียงใหม่ เรื่อง ขอวิเคราะห์ผลกระทบด้านสังคมและสิ่งแวดล้อม ในโครงการโรงไฟฟ้าพลังน้ำเขื่อนสะนะคาม</t>
   </si>
   <si>
     <t>เลย</t>
   </si>
   <si>
     <t>เชียงคาน</t>
   </si>
   <si>
     <t>ขอหารือกรณีไม่มีรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อม (EIA) ในการจัดทำรายงานผลการปฏิบัติตามมาตรการป้องกันและแก้ไขผลกระทบสิ่งแวดล้อม และมาตรการติดตามตรวจสอบผลกระทบสิ่งแวดล้อม</t>
   </si>
   <si>
     <t>ร้องทุกข์กรณีโครงการก่อสร้างที่พักอาศัยข้าราชการทหารเรือ พื้นที่ทุ่งมหาเมฆ</t>
   </si>
   <si>
     <t>ต้องการหลักฐานการประชุม ชุมชนย่อย และการประชุมใหญ่ในช่วงก่อนการก่อสร้าง ช่วงก่อสร้าง และเปิดดำเนินโครงการ ของทางด่วนกาญจนาภิเษก โครงการทางหลวงพิเศษระหว่างเมือง สายวงแหวนรอบนอกกรุงเทพมหานครด้านใต้ (ถนนกาญจนาภิเษก) ส่วนที่ 1</t>
   </si>
   <si>
     <t>ท้วงติงหนังสือที่ทางสนง.สิ่งแวดล้อมส่งมาให้ค่ะ</t>
   </si>
   <si>
-    <t>บางแก้ว</t>
-[...1 lines deleted...]
-  <si>
     <t>ขอให้เพิกถอนความเห็นชอบ โครงการ The base ศรีจันทร์ จ.ขอนแก่น ที่ไม่ชอบด้วยกฎหมาย (เพิ่มเติมจากที่ให้ข้อมูลไปแล้ว)</t>
   </si>
   <si>
     <t>ขอร้องเรียนโครงการ The base ศรีจันทร์ขอนแก่น</t>
   </si>
   <si>
     <t>ในเมือง</t>
   </si>
   <si>
     <t>ร้องเรียนขอให้ระงับการพิจารณารายงานการประเมินผลกระทบสิ่งแวดล้อม (EIA) โครงการ BEAT SUKHUMVIT ของบริษัท นอร์ธแลนด์ ดีเวลลอปเม้นต์ จำกัด</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบ หนังสือ นธ52105 เทศบาลเมืองสุไหงโก-ลค และพฤติกรรมของ นางสาวสุชาดา พันธ์นรา นายกเทศมนตรี และนายพิทักศิษย์ พานิชธนาคม ผอ.กองสาธารณสุขฯ เทศบาลเมือสุไหงโก-ลค ว่ามีการก้าวล่วงสภาฯ และปลอมแปลงเอกสารอันเป็นเท็จ</t>
   </si>
   <si>
     <t>นราธิวาส</t>
   </si>
   <si>
     <t>ยื่นเรื่องคัดค้านการสร้างคอนโด Reference</t>
   </si>
   <si>
     <t>การก่อสร้าง โครงการบุญมิตร สีลม และคัดค้านการขอใบอนุญาตตามมาตรการ EIA</t>
   </si>
   <si>
     <t>ได้รับผลกระทบจาก อาคาร คิง เพาเวอร์ มหานคร เขตบางรัก กรุงเทพฯ</t>
   </si>
   <si>
     <t>การติดตามผลการแจ้งเหตุ และการไม่ปฏิบัติตามมาตรการฯของโครงการเพิ่มเติม (ฉบับที่ 7)</t>
   </si>
   <si>
     <t>ปัญหาความเดือดร้อนของประชาชนที่ได้รับผลกระทบจากโครงการก่อสร้างโครงการ วันเวลา ณ เจ้าพระยา ถนนสามเสน เขตดุสิต กรุงเทพมหานคร</t>
   </si>
   <si>
     <t>ร้องทุกข์ปัญหาของทัศนียภาพของลานจอดรถโครงการเอแพคแลนด์</t>
   </si>
   <si>
     <t>คัดค้านการรายงานการประเมินผลกระทบสิ่งแวดล้อมโครงการ เดอะไพรเวซี่ พาร์ค รามอินทรา เฟส ๑-๒ (The Privacy park Ramintra phase ๑-๒) ที่ยื่นขอสละสิทธิ์ในการปรับปรุงแก้ไขรายงานการประเมินผลกระทบสิ่งแวดล้อมฯ ไปแล้ว แต่กลับรับรายงานฯ ดังกล่าวเข้ามาสู่กระบวนการพิจารณาให้ความเห็นใหม่ โดยมิได้ตรวสอบว่าได้ดำเนินการตามตามหลักเกณฑ์ วิธีการ และเงื่อนไข ในการรจัดทำรายงานการประเมินผลกระทบสิ่งแวดล้อม ตามประกาศกระทรวงทรัพยากรธรรมชาติและสิ่งแวดล้อมเสียใหม่ทั้งฉบับหรือไม่</t>
   </si>
   <si>
-    <t>เขตบางเขน</t>
-[...1 lines deleted...]
-  <si>
     <t>ขอทราบข้อเท็จจริง</t>
   </si>
   <si>
     <t>สตูล</t>
   </si>
   <si>
     <t>ควนโดน</t>
   </si>
   <si>
     <t>ร้องเรียนโครงการนาวว์ เมกา (Noww Mega) เลขที่รายงาน 256512-25</t>
   </si>
   <si>
     <t>คัดค้านการขอประทานบัตรที่ 1/2565 ของบริษัท ณ สโตน จำกัด หมู่ที่ 13 ตำบลแม่จัน อำเภอแม่จัน จังหวัดเชียงราย</t>
   </si>
   <si>
     <t>เชียงราย</t>
   </si>
   <si>
     <t>ขอยื่นคัดค้านการพิจารณาอนุมัติ EIA กับโครงการอาคารชุดริธึ่ม เจริญนคร ไอคอนิค (Rhythm Charoennakhon Iconic)</t>
   </si>
   <si>
     <t>ขอให้เจ้าหน้าที่ของรัฐเข้าตรวจสอบพื้นที่จริงในการก่อสร้างตลาดพงศ์ไพบูลย์ อำเภอไทรน้อย จังหวัดนนทบุรี ให้ปฏิบัติตามกฎหมาย (6)</t>
   </si>
   <si>
     <t>ให้ระงับการก่อสร้างโครงการเคฟ เจเนซิส นครปฐม ละเมิดทำทางเข้าออกให้ขนส่งวัสดุ</t>
@@ -1037,173 +1277,161 @@
   <si>
     <t>ความเดือนร้อน ความเสียหาย ผลกระทบและปัญหาบดบังแสงแดดและบังลมจากการก่อสร้างคอนโดมิเนียม โครงการไนท์บริดจ์สเปซ สุขุมวิท-พระราม 4 ของบริษัท ออริจิ้นพร็อพเพอร์ตี้ จำกัด (มหาชน)</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบข้อมูลรายงาน EIA โครงการทางหลวงพิเศษระหว่างเมืองสายวงแหวนรอบนอกกรุงเทพมหานครด้านใต้ (ถนนกาญจนาภิเษก) ส่วนที่ ๑</t>
   </si>
   <si>
     <t>การคัดเอกสารประชาชาพันธ์และขอบเขตการศึกษาโครงการ โซโห แบงค็อก สุขุมวิท</t>
   </si>
   <si>
     <t>ขอสอบถามเพื่อความเข้าใจ ตามข้อสงสัย ว่าเพราะอะไร ทำไมทางท่านเลขาธิการสำนักงานนโยบายและแผนทรัพยากรธรรมชาติและสิ่งแวดล้อม ถึงส่งหนังสือชี้แจงที่จัดส่งถึงท่านนายกเทศมนตรีเมืองปู่เจ้าสมิงพรายให้กับข้าพเจ้าและพวก และเพราะอะไรทำไมถึงไม่ส่งหนังสือชี้แจงฉบับที่ส่งถึงข้าพเจ้าและพวกโดยตรง ทำไมถึงเลือกส่งท่านนายกเทศมนตรีเมืองปู่เจ้าสมิงพรายให้กับข้าพเจ้าและพวก และส่วนของหนังสือชี้แจงของข้าพเจ้าและพวกถูกส่งไปให้กับใคร, หน่วยงานไหน หรือไม่ อย่างไร</t>
   </si>
   <si>
     <t>คัดค้านการศึกษาการจัดทำรายงานการประเมินผลกระทบสิ่งแวดล้อม และการมีส่วนร่วมของประชาชนในโครงการ เดอะมูฟ พหลโยธิน 37</t>
   </si>
   <si>
     <t>คัดค้านการก่อสร้างอาคารชุดโครงการ เซ็นทรัล พาร์ค เรสซิเดนซ์</t>
   </si>
   <si>
     <t>การก่อสร้างโครงการเคฟ เจเนซิส นครปฐม มีการทำทางเข้าออกขนาดใหญ่</t>
   </si>
   <si>
     <t>ขอติดตามสอบถามความคืบหน้า และขอส่งข้อมูลประกอบการร้องขอความเป็นธรรมเพิ่มเติม</t>
   </si>
   <si>
-    <t>เขตบางซื่อ</t>
-[...1 lines deleted...]
-  <si>
     <t>ขอตรวจสอบใบอนุญาตทำ EIA โครงการ คอนโดคาบาน่า โมเดิร์น รีสอร์ท</t>
   </si>
   <si>
     <t>ขอร้องเรียนโครงการ Tsix5 ถนนนาเกลือ ซอย ๑๒ ชลบุรี</t>
   </si>
   <si>
     <t>ขอข้อมูลรายงานผลกระทบสิ่งแวดล้อมเบื้องต้น (IEE)</t>
   </si>
   <si>
     <t>ประจวบคีรีขันธ์</t>
   </si>
   <si>
     <t>หัวหิน</t>
   </si>
   <si>
     <t>ปรับแก้ เกณฑ์มาตรฐานเสียง</t>
   </si>
   <si>
     <t>ร้องเรียนคัดค้าน ขอเพิกถอน มติเห็นชอบของคณะอนุกรรมการอนุรักษ์และพัฒนาเมืองเก่าสุรินทร์ ครั้งที่ 1/2566 กรณีการสร้างบ้านพักอาศัยของบุคลากรศาลแขวงสุรินทร์ให้การประชุมเป็นโมฆะ (5)</t>
   </si>
   <si>
     <t>โปรดส่งเสริมเพื่อให้สำเร็จประโยชน์ เพื่อให้สำเร็จสมบูรณ์ตามประสงค์ เพื่อการขยาย เพื่อเป็น 4 ช่องจราจร เพื่อสายทางหลวงแผ่นดินสายประธาน แนวเหนือ-ใต้</t>
   </si>
   <si>
     <t>ขอความเป็นธรรมกรณี นางศุภลักษ์ รักษ์คิด</t>
   </si>
   <si>
     <t>ขอให้ทบทวนรายงานการประเมินผลกระทบสิ่งแวดล้อมโครงการ Groove Vibes Ladprao 18 ซึ่งได้รับมติเห็นชอบเมื่อวันที่ 18 พฤศจิกายน 2563</t>
   </si>
   <si>
     <t>ขอร้องเรียนการก่อสร้างโครงการอาร์ทู สร้างความเดือดร้อนอย่างมาก และขอตรวจสอบเอกสารอนุมัติ EIA และใบอนุญาตเปลี่ยนแปลงแบบก่อสร้างบ่อหน่วงน้ำ โครงการอาร์ทู</t>
   </si>
   <si>
     <t>ขอให้ชะลอรายงานผลการวิเคราะห์ผลกระทบสิ่งแวดล้อม (EIA) โครงการ มัลเบอรี่ โกรฟ ไชน่า ทาวน์</t>
   </si>
   <si>
     <t>ขอให้มีการปิดจ๊อบ "โครงการถนนคลองลาน-อุ้มผาง" ในวาระครบรอบ 8 ปี ที่ได้มีหนังสือร้องเรียนมายังรัฐบาลชุดปัจจุบัน</t>
   </si>
   <si>
     <t>คัดค้านและขอให้หน่วยงานรัฐไทยทำหน้าที่ปกป้องสิทธิของประชาชนไทย กรณีแผนการรับซื้อไฟฟ้าเขื่อนปากแบง</t>
   </si>
   <si>
     <t>คุณภาพรายงานประเมินผลกระทบสิ่งแวดล้อม (EIA) โครงการ มัลเบอร์รี่โกรฟ สุขุมวิท</t>
   </si>
   <si>
     <t>ขอทราบความคืบหน้าการร้องเรียนกรณีการเอกสาร EIA และ Monitor ของโครงการเมโทรสกาย วุฒากาศเป็นเท็จ</t>
   </si>
   <si>
-    <t>เขตธนบุรี</t>
-[...1 lines deleted...]
-  <si>
     <t>ขอคัดค้านการดำเนินการเพื่อการจัดทำ EIA ของทุกโครงการและทุกบริษัท</t>
   </si>
   <si>
     <t>ติดตามหนังสือสอบถาม กรณีเจ้าของโครงการไม่ปฏิบัติตามรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อม</t>
   </si>
   <si>
     <t>เขตภาษีเจริญ</t>
   </si>
   <si>
     <t>การตรวจสอบข้อเท็จจริงการประกวดราคาจ้างก่อสร้างอาคารสีเขียว สำนักงานนโยบายและแผนทรัพยากรธรรมชาติและสิ่งแวดล้อม</t>
   </si>
   <si>
     <t>การทำงานของบริษัท พรพระนคร จำกัด ในฐานะผู้รับเหมาหลักโครงการ CROWNE PLAZA BANGKOK GRAND SUKHUMVIT</t>
   </si>
   <si>
     <t>ร้องเรียนผลกระทบด้านเสียงและการทำงานนอกเวลาจากงานก่อสร้าง โครงการ One City Centre</t>
   </si>
   <si>
     <t>คัดค้านการจัดทำรายงานการประเมินผลกระทบสิ่งแวดล้อม (EIA) โครงการบุญมิตร (สีลม) ถนนสีลม เขตบางรัก กรุงเทพมหานคร</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบโครงการก่อสร้างที่อาจจะก่อให้เกิดผลกระทบต่อชุม</t>
   </si>
   <si>
     <t>ขอส่งความคิดเห็นคัดค้าน โครงการเสริมทรายป้องกันการกัดเซาะสนับสนุนการท่องเที่ยว ชายหาดชะอำ อำเภอชะอำ จังหวัดเพชรบุรี</t>
   </si>
   <si>
-    <t>เพชรบุรี</t>
-[...1 lines deleted...]
-  <si>
     <t>ชะอำ</t>
   </si>
   <si>
     <t>บริษัท ซีพีเอ็น เอสเตท จำกัด และเทศบาลนครนครราชสีมา ไม่ควบคุมการก่อสร้างให้เป็นไปตาม EIA</t>
   </si>
   <si>
     <t>ขอแจ้งข้อห่วงกังวลต่อโครงการ เอไอเอ รัชดา ๒</t>
   </si>
   <si>
     <t>ขอขยายลดความถี่ในการจัดทำรายงานตามมาตรการสิ่งแวดล้อมจากทุก ๆ ๖ เดือน มาเป็น ๕ ปี ต่อครั้ง หรือให้ยกเลิกในการจัดทำ</t>
   </si>
   <si>
     <t>ขอให้ทบทวนรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อม (EIA) โครงการทำเหมืองแร่ถ่านหิน ของบริษัท 99 ธุวานนท์ จำกัด</t>
   </si>
   <si>
     <t>อมก๋อย</t>
   </si>
   <si>
     <t>ขอให้รื้อถอนสิ่งปลูกสร้างชานพักล่วงล้ำลำแม่น้ำเจ้าพระยาที่ได้รับใบอนุญาตปรับปรุงและซ่อมแซมจากกรมเจ้าท่าโดยไม่ชอบด้านกฎหมาย โดยประสานงานกับสำนักงานควบคุมอาคาร สำนักการโยธา กรุงเทพมหานคร</t>
   </si>
   <si>
     <t>การคัดค้านการขออนุญาตเข้าทำประโยชน์ในพื้นที่เพื่อการทำเหมืองของบริษัท ศิลาแม่เมย (2010) จำกัด ที่จังหวัดตาก</t>
   </si>
   <si>
     <t>ตาก</t>
   </si>
   <si>
     <t>แม่สอด</t>
   </si>
   <si>
     <t>ขอทักท้วงการเพิ่มจำนวนห้องพัก, ระงับการขอต่ออายุใบอนุญาตประกอบธุรกิจโรงแรมชาเทรียมริเวอร์ไซด์</t>
   </si>
   <si>
     <t>Complaint again the construction of The Rivera Palm Beach</t>
   </si>
   <si>
-    <t>นาเกลือ</t>
-[...1 lines deleted...]
-  <si>
     <t>ขอให้ชะลอการพิจารณาอนุมัติโครงการ โนเบิล ฟรีดอม (Noble Freedom)</t>
   </si>
   <si>
     <t>เขตลาดพร้าว</t>
   </si>
   <si>
     <t>ผลกระทบจากการก่อสร้างอาคารสำนักงานนโยบายและแผนทรัพยากรธรรมชาติและสิ่งแวดล้อม</t>
   </si>
   <si>
     <t>ขอนำเสนอข้อมูลเพื่อให้พิจารณาปรับเปลี่ยนขั้นตอนการมีส่วนร่วมของประชาชนให้เหมาะสม</t>
   </si>
   <si>
     <t>ขอคัดค้านโครงการโนเบิล ฟรีดอม</t>
   </si>
   <si>
     <t>มาตรการควบคุมงานก่อสร้างและการเลือกใช้วัสดุผนังอาคาร</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบข้อเท็จจริงโครงการ The Grass</t>
   </si>
   <si>
     <t>เชิญร่วมตรวจสอบพื้นที่โครงการคอนโด ยู รัชโยธิน เพิ่มเติม</t>
   </si>
   <si>
     <t>บริษัท ต.พีระกฤช จำกัด ดำเนินการละเมิดและฝ่าฝืน มาตรการ EIA โดยการจอดรถขนวัสดุ/รถผู้รับเหมาริมถนนหน้าโครงการ และถนนสาธารณะ</t>
@@ -1493,53 +1721,50 @@
   <si>
     <t>เสนานิคม</t>
   </si>
   <si>
     <t>ขอคัดค้านกระบวนการรับฟังความคิดเห็นรายงานวิเคราะห์ผลกระทบสิ่งแวดล้อม โครงการเหมืองแร่โปแตชและเกลือหินบริษัท ไทยคาลิ จำกัด</t>
   </si>
   <si>
     <t>ขอคัดค้านการก่อสร้างโครงการอาคารชุด เดอะ ริเวียร่า ปาล์ม บีช</t>
   </si>
   <si>
     <t>คัดค้านรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อม (EIA) โครงการนิวนีค เจริญกรุง</t>
   </si>
   <si>
     <t>คัดค้านรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อม (EIA) และการก่อสร้างโครงการ มิวนีค เจริญกรุง (Muniq Charoenkrung)</t>
   </si>
   <si>
     <t>การคัดค้านรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อม (EIA) โครงการ Munia เจริญกรุง</t>
   </si>
   <si>
     <t>ร้องเรียนโครงการก่อสร้าง Reference วงเวียนใหญ่</t>
   </si>
   <si>
     <t>คัดค้านการอนุมัติ EIA คอนโด NUE EPIC</t>
   </si>
   <si>
-    <t>ดินแดง</t>
-[...1 lines deleted...]
-  <si>
     <t>ข้อห่วงกังวลเกี่ยวกับการพัฒนา โครงการ เอสซี เรสซิเดนซ์ (SC Residence) และ โครงการ เซ็นทรัล พาร์คเรสซิเดนซ์ (Central Park Residence)</t>
   </si>
   <si>
     <t>ข้อสังเกตและคำขอคัดค้านในรายงานการประเมินผลกระทบสิ่งแวดล้อม (EIA) คำขอประทานบัตรที่ 6/2565 และ7/2565 ของบริษัท ทรัพย์ศิลา 1991 ที่ถูกพิจารณาให้ผ่านไม่ตรงกับข้อเท็จจริงที่เกิดขึ้น</t>
   </si>
   <si>
     <t>ร้องเรียนให้ตรวจสอบกระบวนการจัดทำและรายงาน EHIA โครงการสะพานเศรษฐกิจ ตรวจสอบการจัดเวทีและสรุปผลการรับฟังความคิดเห็น ค.3 และรายงาน EHIA โครงการท่าเรือน้ำลึกบริเวณแหลมอ่าวอ่าง</t>
   </si>
   <si>
     <t>ระนอง</t>
   </si>
   <si>
     <t>ขอให้ระงับการพิจารณาอนุมัติรายงานการประเมินผลกระทบสิ่งแวดล้อม (EIA) และขอให้พิจารณาผลกระทบจากโครงการก่อสร้างอาคารสูงพิเศษ โครงการออริจิ้น เพลส แจ้งวัฒนะ ซึ่งส่งผลกระทบสิ่งแวดล้อม สุขภาพ อนามัยคุณภาพชีวิติ และทรัพย์สินของประชาชนโดยรอบ</t>
   </si>
   <si>
     <t>คัดค้านอย่างเป็นทางการต่อโครงการก่อสร้าง Heart by BOTANICA เฟส A และโครงการ Heart by BOTANICA เฟส B2 และ B3 ซึ่งอยู่ติดกับหมู่บ้านไทรตาลวิลล่าส์ (โฉนดเลขที่ 17650) / การประชุมและการนำเสนอเมื่อวันที่ 11 มิถุนายน 2568</t>
   </si>
   <si>
     <t>ขอคัดค้านการจัดเวทีรับฟังความคิดเห็นของประชาชน โครงการพัฒนาท่าเรือบริเวณแหลมอ่าวอ่าง อำเภอเมืองระนอง จังหวัดระนอง และท่าเรือแหลมริ่ว อำเภอหลังสวน จังหวัดชุมพร</t>
   </si>
   <si>
     <t>ชุมพร</t>
   </si>
   <si>
     <t>การก่อสร้างคอนโดมิวนิค เจริญกรุง</t>
@@ -1703,51 +1928,51 @@
   <si>
     <t>ขอค้านการต่อใบอนุญาตโรงประกอบโลหะ และประทานบัตร 26910/15365, 26911/15366, 26912/15367 และ 25528/14714</t>
   </si>
   <si>
     <t>โตแย้ง/คัดค้าน การก่อสร้าง อาคารชุดพักอาศัยขนาดใหญ่พิเศษโครงการ นาวว์ เมกา และปฏเสธรับมาตรการป้องกันที่ไม่เหมาะสมแก้ทรัพย์สิน และความปลอดภัยต่อชีวิตของผู้อาศัยรวมถึงแสดงแผนผังที่ตั้งของบ้านเลขที่ 188/14 ตามหนังสือเลขที่ ทส 1009.5/3433 ให้แสดงตำแหน่งบ้านที่เชื่อมโยงกับข้อร้องเรียน "ห่วงกังวลผลกระทบที่จะได้จากการก่อสร้างโครงการ  - อากาศร้อนขึ้น จากการใช้แอร์ - จราจรคับคั่ง - ทัศนียภาพที่ไม่น่ามอง - แสงสะท้อนจากกระจกห้อง ส่งผลให้เกิดความร้อนเพิ่ม - ที่จอดรถที่อยู่เหนือหรือเสมอหมู่บ้านข้างเคียง อาจจะให้เกิดโรคทางเดินหายใจแก่เด็กและผู้ที่อยู่อาศัยมาก่อน - สารอันตรายจากรถที่ใช้ -ฝุ่น ควัน ละอองที่เกิดจากการก่อสร้าง</t>
   </si>
   <si>
     <t>ขอคัดค้านการก่อสร้างคอนโดเลี้ยงสัตว์ได้โครงการออริจิ้น เพลส พหล 59 สเตชั่น (2)</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบการขออนุญาตและทบทวนการให้อนุญาต โครงการ LUXURY SUITES</t>
   </si>
   <si>
     <t>ขอคัดค้านการก่อสร้างคอนโด 8 ชั้น ของโครงการ ORIGIN PLACE PHAHOL 59 STATION (3)</t>
   </si>
   <si>
     <t>ความเดือนร้อน ความเสียหาย ผลกระทบและปัญหาบดบังแสงแดดและบังลมจากการก่อสร้างคอนโดมิเนียม โครงการไนท์บริดจ์สเปซ สุขุมวิท-พระราม 4 ของบริษัท ออริจิ้นพร็อพเพอร์ตี้ จำกัด (มหาชน) (2)</t>
   </si>
   <si>
     <t>ผลการตรวจคุณภาพน้ำเสียก่อนเข้าระบบ และการตรวจน้ำเสียหลังบำบัด</t>
   </si>
   <si>
     <t>คัดค้านการประชุมรับฟังความคิดเห็นประชาชนและการจัดทำรายงานการประเมินผลกระทบสิ่งแวดล้อม</t>
   </si>
   <si>
-    <t>ผลกระทบความเดือนร้อนต่อประชาชน ที่ไม่ได้รับการพิจารณา แก้ไข ทั้งที่สามารถจะกระทำได้ จากการออกแบบตำแหน่งสถานีรถไฟสานสีน้ำตาล BR07 และเส้นทางเดินเชื่อมต่อไปยังสถานีไฟฟ้าสายสีเขียวมหาวิทยาลัยเกษตรศาสตร์และเรียนแจ้งจำนวนผู้ได้รับผลกระทบเดือดร้อนที่สามารถลงชื่อได้</t>
+    <t>ผลกระทบความเดือนร้อนต่อประชาชน ที่ไม่ได้รับการพิจารณา แก้ไข ทั้งที่สามารถจะกระทำได้ จากการออกแบบตำแหน่งสถานีรถไฟสายสีน้ำตาล BR07 และเส้นทางเดินเชื่อมต่อไปยังสถานีไฟฟ้าสายสีเขียวมหาวิทยาลัยเกษตรศาสตร์และเรียนแจ้งจำนวนผู้ได้รับผลกระทบเดือดร้อนที่สามารถลงชื่อได้</t>
   </si>
   <si>
     <t>ขอให้ทบทวนการอนุมัติการก่อสร้างโครงการ NUE Epic อโศก-พระราม 9 โดยบริษัท เวอร์ติคอล พระราม 9 อัลไลแอนซ์ 1 จํากัด</t>
   </si>
   <si>
     <t>ร้องเรียนผลกระทบต่อชุมชนโดยรอบจากโครงการ NUE EPICASOK-RAMA9</t>
   </si>
   <si>
     <t>[KN680618-E1] - ให้ดำเนินการร้องทุกข์กล่าวโทษ การละเมิดและไม่ปฏิบัติตามมาตรการก่อสร้าง-ไม่มีการติดตั้งกำแพงกันเสียงในชั้นที่มีการก่อสร้าง โครงการเคฟ แจเนซิส นครปฐม</t>
   </si>
   <si>
     <t>หนังสือคัดค้านโครงการอสังหาริมทรัพย์ เรื่องเลขที่ 256805-18/256805-19</t>
   </si>
   <si>
     <t>[KN680607-A1] ก่อสร้างมีเสียงดังรบกวน สร้างความเดือดร้อนรำคาญ เป็นการละเมิดและไม่ปฏิบัติตามมาตรการ โดยให้หยุดการก่อสร้างทันที โครงการ เคฟ เจเนซิส นครปฐม</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบข้อเท็จจริงเกี่ยวกับการปฏิบัติตามขั้นตอน กฎ ระเบียบ ในกระบวนการจัดทำ และกระบวนการพิจารณาเห็นชอบรายงานการประเมินผลกระทบสิ่งแวดล้อมโครงการก่อสร้างอาคารพักอาศัยพร้อมสิ่งอำนวยความสะดวก ของสำนักงานปลัดกลาโหม (พื้นที่ประชาชื่น)</t>
   </si>
   <si>
     <t>[KN680611-A1] จอดรถกีดขวางการจราจร สร้างความเดือดร้อนรำคาญ เป็นการละเมิดและไม่ปฏิบัติตามมาตรการ (โครงการ เคฟ เจเนซิส นครปฐม)</t>
   </si>
   <si>
     <t>ปัญหาความปลอดภัยจากผ้าใบกันฝุ่นและผ้าใบกันฝุ่นและผ้าใบกันเสียงที่ติดตั้งอยู่นั่นไม่แน่นและกระพือตามแรงลม โครงการเคฟ เจเนซิส นครปฐม</t>
   </si>
@@ -2027,53 +2252,50 @@
   <si>
     <t>ร้องเรียนรายงานผลกระทบสิ่งแวดล้อมโครงการโรงพยาบาลเจ้าพระยาอินเตอร์เนชั่นแนล</t>
   </si>
   <si>
     <t>ขอความเป็นธรรม</t>
   </si>
   <si>
     <t>ขอคัดค้านการประกอบกิจการเหมืองแร่อุตสาหกรรมชนิดหินเพอร์ไลต์ของห้างหุ้นส่วนจำกัด คลองยาง ในพื้นที่ตำบลมหาโพธิ อำเภอสระโบสถ์ จังหวัดลพบุรี</t>
   </si>
   <si>
     <t>ลพบุรี</t>
   </si>
   <si>
     <t>ขอให้ทางท่านเลขาธิการสำนักงานนโยบายและแผนทรัพยากรธรรมชาติและสิ่งแวดล้อม ระงับและยุติการพิจารณารายงาน EIA โครงการ MUSE สะพานใหม่ ( ซ.โรงหนังกรุงสยาม )</t>
   </si>
   <si>
     <t>ร้องเรียนและคัดค้านการเทคอนกรีตล่วงเวลางานของโครงการบุญมิตร สีลม โดยบริษัทผู้รับเหมา บริษัท แสงฟ้าก่อสร้าง จำกัด</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบการละเมิด-การตรวจวัดตามมาตรการ EIA ของโครงการเคฟฯ (6/12/2024)</t>
   </si>
   <si>
     <t>การแก้ไขปัญหาฝุ่นละอองบริเวณสามแยกวังขอน ต.จรเข้สามพัน อ.อู่ทอง จ.สุพรรณบุรี</t>
   </si>
   <si>
-    <t>ร้องเรียนโครงการคอนโด Reference วงเวียนใหญ่</t>
-[...1 lines deleted...]
-  <si>
     <t>การก่อสร้างห้องขยะไม่ตรงตามที่ขออนุญาต EIA และผลกระทบจากแสงสะท้อนจากกระจกของโครงการ คอนโด โซ ออริจิ้น พหล 69 สเตชั่น</t>
   </si>
   <si>
     <t>ขอให้หยุดการประชุมรับฟังความคิดเห็นของประชาชนที่ไม่ชอบด้วยกฏหมาย</t>
   </si>
   <si>
     <t>ร้องเรียนและหารือ -รายงาน EIA โครงการ เคฟ เจเนซิส นครปฐม, 28 พ.ย. 67</t>
   </si>
   <si>
     <t>ขอส่งหนังสือ แสดงจุดยืนในการคัดค้าน และไม่เห็นด้วยกับโครงการศึกษาผลกระทบสิ่งแวดล้อม (EIA) : การก่อสร้างประตูระบายน้ำแม่นำสะแกกรัง จังหวัดอุทัยธานี และเสนอทางเลือกในการบริหารจัดการน้ำแม่น้ำสะแกกรัง</t>
   </si>
   <si>
     <t>อุทัยธานี</t>
   </si>
   <si>
     <t>ขอตรวจสอบการก่อสร้างโครงการอาคารชุด เฮชวัน (H1) ของบริษัท ห้าว หยาง พร็อพเพอร์ตี้ จำกัด</t>
   </si>
   <si>
     <t>ร้องเรียน เรื่องการละเมิด เข้าพื้นที่เพื่อทำงาน นอกเวลาทำการก่อสร้าง โครงการ Kave Genesis นครปฐม (25 พ.ย. 67)</t>
   </si>
   <si>
     <t>ข้อเรียกร้องจากสมาคมยางนา-ขี้เหล็กสยาม</t>
   </si>
   <si>
     <t>ขอทราบข้อมูลของรั้ว Metal Sheet ของโครงการ Kave Genesis นครปฐม</t>
@@ -2231,53 +2453,50 @@
   <si>
     <t>โครงการฉัตรเพชร ปาร์ค คอนโด ไม่ดำเนินการตามมาตรการป้องกันและแก้ไขผลกระทบสิ่งแวดล้อม</t>
   </si>
   <si>
     <t>คัดค้านรายงานการประเมินผลกระทบสิ่งแวดล้อม ขอให้เพิกถอนความเห็น เบื้องต้นรายงานการประเมินผลกระทบสิ่งแวดล้อม และขอให้ไม่ให้การเห็นชอบ รายงานการประเมินผลกระทบสิ่งแวดล้อม โครงการ The Privacy Park Ramindra หรือ เดอะไพรเวซี่ พาร์ค รามอินทรา เฟล 1-2 Phvacy pari Ramintra phase 1-2) หรือ chapterone all ramintra และ แชพเตอร์วัน ออล รามอินทรา 2 (ชื่อตามเอกสาร กท 1104/1960)</t>
   </si>
   <si>
     <t>ได้รับผลกระทบจากกการก่อสร้างอาคาร สผ.</t>
   </si>
   <si>
     <t>แจ้งร้องเรียนเรื่องมลพิษทางอากาศ (ควันและกลิ่นจากโรงงานอุตสาหกรรม) ของบริษัทอโรม่า กรุ๊ป จำกัด พื้นที่ หมู่ 4 ตำบลพิมพา อำเภอบางปะกง จังหวัดฉะเชิงเทรา</t>
   </si>
   <si>
     <t>ขอคัดค้านโครงการอุโมงค์ผันน้ำเขื่อนศรีนคริทร์เพื่อบรรเทาปัญหาภัยแล้ง จังหวัดกาญจนบุรี</t>
   </si>
   <si>
     <t>กาญจนบุรี</t>
   </si>
   <si>
     <t>ขอคัดค้านโครงการอุโมงค์ผันน้ำเขื่อนศรีนครินทร์เพื่อบรรเทาปัญหาภัยแล้ง จังหวัดกาญจนบุรี</t>
   </si>
   <si>
     <t>ใช้เสียงดังหลังเวลาทำงาน 17:00น. และหลังเวลา 20:00น.</t>
   </si>
   <si>
-    <t>ลาดยาว</t>
-[...1 lines deleted...]
-  <si>
     <t>แจ้งร้องเรียน สผ ในการพิจารณาไม่อนุมัติ EIA โครงการ high rise บนถนนเทอดไท_Origin Place Bangwa Interchange</t>
   </si>
   <si>
     <t>ปากคลองภาษีเจริญ</t>
   </si>
   <si>
     <t>ร้องเรียนผลกระทบจากการก่อสร้าง โครงการโรงแรม RTWO ครั้งที่ 2</t>
   </si>
   <si>
     <t>กรณี ขบวนการประชาชนเพื่อสังคมที่เป็นธรรม ขอให้ทบทวนวาระการประชุมคณะกรรมการนโยบายที่ดินแห่งชาติ เรื่อง ยกเลิกระเบียบโฉนดชุมชน และให้ดำเนินการนำแนวทางโฉนดชุมชน เป็นแนวทางการบริหารจัดการที่ดินตามพระราชบัญญัติคณะกรรมการนโยบายที่ดินแห่งชาติ พ.ศ.2562</t>
   </si>
   <si>
     <t>คัดค้านและขอเสนอรูปแบบการก่อสร้างโครงการรถไฟความเร็วสูง สายกรุงเทพฯ-นครราชสีมาช่วงชุมทางบ้านภาชี-นครราชสีมา) ช่วงระยะในเขตพื้นที่อำเภอหนองแซง จังหวัดสระบุรี ระยะทาง 7.02 กิโลเมตร</t>
   </si>
   <si>
     <t>หนองแซง</t>
   </si>
   <si>
     <t>ขอแสดงจุดยืนคัดค้านไม่เห็นด้วยโครงการเพิ่มปริมาณน้ำต้นทุนให้เขื่อนภูมิพล</t>
   </si>
   <si>
     <t>บ้านตาก</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบรายงาน EIA โครงการก่อสร้างคอนโดมิเนียม ของ บจก.โอเชี่ยน พรอพเพอร์ตี้ อ.เมือง จ.ขอนแก่น</t>
@@ -2384,56 +2603,50 @@
   <si>
     <t>การขอคัดค้านการกำหนดแหล่งแร่ ม.4 บ้านทองหลาง ต.หล่อยูง อ.ตะกั่วทุ่ง จ .พังงา</t>
   </si>
   <si>
     <t>คลองเคียน</t>
   </si>
   <si>
     <t>ขอความอนุเคราะห์ให้พิจารณาทบทวนตำแหน่งศูนย์ซ่อมบำรุงและแนวเส้นทางรถไฟฟ้าต่อเชื่อมเข้าศูนย์ซ่อมบำรุง โครงการรถไฟฟ้าสายสีน้ำตาล ช่วงแคราย-ลำสาลี (บึงกุ่ม)</t>
   </si>
   <si>
     <t>การคัดค้านประทานบัตรของบริษัท เหมืองศิลาสยาม จำกัด</t>
   </si>
   <si>
     <t>ร้องเรียนเรื่องการไม่ปฏิบัติตามมติของคณะกรรมการผู้ชำนาญการฯ ของโครงการ The beat สุขุมวิท</t>
   </si>
   <si>
     <t>แจ้งร้องเรียนงานก่อสร้างตึกอาคเนย์ประกันชีวิต</t>
   </si>
   <si>
     <t>สุริยวงศ์</t>
   </si>
   <si>
     <t>ร้องเรียน/ร้องทุกข์ ข้อเสนอแนะนำการแก้ไขปัญหาฝุ่น pm2.5 และปัญหาช้างป่าบุกรุกสวนเกษตรของชาวบ้าน สามารถแก้ไขได้ไปพร้อมๆ กัน</t>
   </si>
   <si>
-    <t>เมืองสมุทรปราการ</t>
-[...4 lines deleted...]
-  <si>
     <t>ได้รับผลกระทบจากการก่อสร้างอาคารสำนักงานอาคเนย์ประกันชีวิต เขตบางรัก กรุงเทพฯ</t>
   </si>
   <si>
     <t>ขอผนวกข้อเรียกร้องไว้ท้ายรายงานผลกระทบสิ่งแวดล้อมโครงการก่อสร้างรันเวย์ที่ 3 และที่ 4 และขอคัดค้านการก่อสร้างและเปิดใช้รันเวย์</t>
   </si>
   <si>
     <t>ขอให้พิจารณาทบทวนโครงการพัฒนาสนามบินอู่ตะเภาและเมืองการบินภาคตะวันออก กรณีการศึกษาวิเคราะห์ผลกระทบสิ่งแวดล้อมเกี่ยวกับผลกระทบด้านเสียงและความสั่นสะเทือน</t>
   </si>
   <si>
     <t>สัตหีบ</t>
   </si>
   <si>
     <t>ร้องเรียนการได้รับผลกระทบจากโครงการสะพานข้ามแม่น้ำเจ้าพระยาบริเวณถนนสนามบินน้ำ</t>
   </si>
   <si>
     <t>ท่าทราย</t>
   </si>
   <si>
     <t>การดำเนินการก่อสร้างรั้วโครงการจริง โครงการ VIVE บางนา กม 13</t>
   </si>
   <si>
     <t>ชี้แจงข้อกังวลและความเสียหายบริเวณรอบข้างต่อโครงการ โมดิซ วอลท์ เกษตร ศรีปทุม (Modiz Vault Kaset Sripatum)</t>
   </si>
   <si>
     <t>ขอเพิกถอนมติให้ความเห็นชอบและเพิกถอนใบอนุญาตก่อสร้าง และให้โครงการระงับการก่อสร้าง และ ขอเอกสารประกอบการร้องเรียนต่อ สำนักงาน ป.ป.ช.</t>
@@ -2765,53 +2978,50 @@
   <si>
     <t>การได้รับผลกระทบจากการบดบังแสงสว่างจากโครงการ Central Embassy (ส่วนขยาย)</t>
   </si>
   <si>
     <t>ขอนำส่งสำเนาหนังสือร้องเรียนจากราษฎร กรณีการแก้ปัญหาความเดือนร้อนของราษฎรในเขตอำเภอวังน้ำเขียว จังหวัดนครราชสีมา</t>
   </si>
   <si>
     <t>ข้อห่วงกังวลเกี่ยวกับการพัฒนาโครงการ 125 สาทร</t>
   </si>
   <si>
     <t>ขอร้องเรียน/สอบถามความคืบหน้าว่าปัจจุบันรายงาน EIA โครงการ เดอะนิช ซิตี้ ลาดพร้าว 130 (ส่วนขยาย) อยู่ในขั้นตอนไหน ที่ทาง สผ. กำลังดำเนินการ</t>
   </si>
   <si>
     <t>ขอคัดค้านการอนุมัติโครงการและกระบวนการการทำรายงานการประเมินผลกระทบสิ่งแวดล้อมของ Impression Ekkamai</t>
   </si>
   <si>
     <t>จดหมายตอบกลับเอกสารชี้แจงข้อเรียกร้องและข้อห่วงกังวลของประชาชนที่อาศัยอยู่ภายในซอยสุขุมวิท 57 ต่อการสร้างโครงการ Jen Bangkok Thonglor by Shangri-La</t>
   </si>
   <si>
     <t>ขอเสนอข้อมูลเพื่อคัดค้านการนำเสนอให้เพิกถอนป่าสงวนของ นายสืบศักดิ์ เอี่ยมวิจารณ์ ผู้ว่าราชการจังหวัดเพชรบูรณ์</t>
   </si>
   <si>
     <t>คัดค้านโครงการโรงงานผลิตน้ำตาล ของบริษัท เอเคเอ็น แอสโซซิเอท จำกัด ขนาด 20,000 ตันอ้อย/วัน และ โครงการโรงไฟฟ้าเชื้อเพลิงชีวมวล ของบริษัท กัญจน์สยามไบโอ เอนเนอร์จี จำกัด 40 เมกะวัตต์ ให้บริษัทไปดำเนินการจัดตั้งโรงงานในเขตพื้นที่ซึ่งมีวัตถุดิบอ้อย เพื่อประหยัดต้นทุนและเพิ่มกำไรให้ชาวไร่อ้อย</t>
   </si>
   <si>
-    <t>ศรีสะเกษ</t>
-[...1 lines deleted...]
-  <si>
     <t>ขอคัดค้านโครงการศึกษาและประเมินสิ่งแวดล้อมระดับยุทธศาสตร์เพื่อการบริหารจัดการแร่โพแทช</t>
   </si>
   <si>
     <t>สกลนคร</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบสถาบันพัฒนาองค์กรชุมชน (องค์การมหาชน) (พอช.) ในการจัดทำโครงการบ้านมั่นคงริมคลองเปรมประชากร ได้ดำเนินการปฏิบัติมาตาการการป้องกันและแก้ไขผลกระทบสิ่งแวดล้อมมาตรการ การเคลื่อนย้ายชุมชนและผลกระทบต่อวิถีชีวิต สุขภาพ อนามัย ของประชาชน (2)</t>
   </si>
   <si>
     <t>ชี้แจงผลกระทบจากการสร้างอาคาร พาร์ค ออรจิ้น พระราม 4 (ปัจจุบันชื่อ พาร์ค ออริจิ้น จุฬา-สามย่าน)</t>
   </si>
   <si>
     <t>คัดค้านการจัดกิจกรรมการสนทนาแบบกลุ่ม (focus Group) ของโครงการอ่างเก็บน้ำคลองมะเดื่อ จังหวัดนครนายก (1)</t>
   </si>
   <si>
     <t>คัดค้านการจัดกิจกรรมการสนทนาแบบกลุ่ม (Focus Group) ของโครงการอ่างเก็บน้ำคลองมะเดื่อ จังหวัดนครนายก (2)</t>
   </si>
   <si>
     <t>ขอชี้แจงข้อห่วงกังวลของการพัฒนาโครงการ อาคารชุด อารีย์ 1 (Ari 1)</t>
   </si>
   <si>
     <t>คำร้องคัดค้านในการขออนุญาตรายงานการประเมินผลกระทบสิ่งแวดล้อม (EIA) ของ โครงการ นาวว์ เมกา (Now Mega)</t>
   </si>
   <si>
     <t>ร้องเรียนโครงการก่อสร้างอาคารบ้านพักข้าราชการศูนย์รักษาความปลอดภัย (พื้นที่สะพานใหม่)</t>
@@ -3126,53 +3336,50 @@
     <t>ขอคัดค้าน ผลการพิจารณาการประเมินผลกระทบสิ่งแวดล้อมโครงการ นาวว์ เมกา (NOWW MEGA)</t>
   </si>
   <si>
     <t>ขอให้เพิกถอนรายงานการประเมินผลกระทบสิ่งแวดล้อม (EIA) และเพิกถอนใบอนุญาตก่อสร้าง</t>
   </si>
   <si>
     <t>คัดค้านการสร้างอาคารชุดพักอาศัย โครงการ The Key รัตนาธิเบศร์</t>
   </si>
   <si>
     <t>ข้อวิตกกังวลของเจ้าของร่วมเรื่องการพัฒนาโครงการ ซาซ่าส์ หัวหิน</t>
   </si>
   <si>
     <t>หนองแก</t>
   </si>
   <si>
     <t>ร้องเรียนเพิ่มเติมผลกระทบโดยตรงจากการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช</t>
   </si>
   <si>
     <t>ขอคัดค้านและขอให้เพิกถอนการอนุมัติรายงาน EIA ของโครงการ เอส-ประดิพันธ์</t>
   </si>
   <si>
     <t>เรียนการฝ่าฝืนมาตรการป้องกันและแก้ไขผลกระทบสิ่งแวดล้อม และมาตรการติดตามตรวจสิ่งแวดล้อมการก่อสร้างอาคารชุดโครงการ นิช โมโน บางโพ</t>
   </si>
   <si>
     <t>ขอคัดค้านการก่อสร้างคอนโด 8 ชั้น โครงการ ORIGIN PLACE PHAHOL 59 STATION</t>
-  </si>
-[...1 lines deleted...]
-    <t>อนุสาวรีย์</t>
   </si>
   <si>
     <t>ขอยืนยันกัดค้านผลการพิจารณารายงานการประเมินผลกระทบสิ่งแวดล้อม โครงการผลิตเหล็กแผ่น ม้วนเคลือบสังกะสี ของบริษัท เอเซีย เมทัล จำกัด (มหาชน)</t>
   </si>
   <si>
     <t>สระสี่เหลี่ยม</t>
   </si>
   <si>
     <t>การก่อสรา้งประตูระบายน้ำปลายคลองสวนหมาก จังหวัดกำแพงเพชร</t>
   </si>
   <si>
     <t>นครชุม</t>
   </si>
   <si>
     <t>ขอคัดค้านกระบวนการศึกษาผลกระทบทางสิ่งแวดล้อม โครงการประตูระบายน้ำบ้านวังชัน</t>
   </si>
   <si>
     <t>ขอเข้าชี้แจงเพื่อคัดค้านรายงาน EIA ของโครงการ เดอะนิช ซิตี้ ลาดพร้าว 130 และ เดอะนิช ไอดี ลาดพร้าว 130</t>
   </si>
   <si>
     <t>ขอติดตามเรื่อง การคัดค้านมติของ คชก.ต่อโครงการ ปิติเอกมัย</t>
   </si>
 </sst>
 </file>
 
@@ -3497,15092 +3704,16968 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G905"/>
+  <dimension ref="A1:G991"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
+      <c r="D2" t="s">
+        <v>10</v>
+      </c>
       <c r="E2">
-        <v>10240</v>
+        <v>10270</v>
       </c>
       <c r="F2">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G2">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E3">
-        <v>10400</v>
+        <v>10150</v>
       </c>
       <c r="F3">
         <v>13.7278956</v>
       </c>
       <c r="G3">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" t="s">
         <v>13</v>
       </c>
-      <c r="B4" t="s">
-        <v>8</v>
+      <c r="D4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4">
+        <v>10150</v>
       </c>
       <c r="F4">
         <v>13.7278956</v>
       </c>
       <c r="G4">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
-        <v>8</v>
+      <c r="E5">
+        <v>10150</v>
       </c>
       <c r="F5">
         <v>13.7278956</v>
       </c>
       <c r="G5">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B6" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E6">
-        <v>10110</v>
+        <v>10150</v>
       </c>
       <c r="F6">
         <v>13.7278956</v>
       </c>
       <c r="G6">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="B7" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E7">
-        <v>21180</v>
+        <v>10150</v>
       </c>
       <c r="F7">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G7">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="B8" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="E8">
-        <v>21120</v>
+        <v>10150</v>
       </c>
       <c r="F8">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G8">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="B9" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" t="s">
+        <v>14</v>
+      </c>
+      <c r="E9">
+        <v>10150</v>
       </c>
       <c r="F9">
         <v>13.7278956</v>
       </c>
       <c r="G9">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="B10" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C10" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10">
+        <v>10150</v>
       </c>
       <c r="F10">
         <v>13.7278956</v>
       </c>
       <c r="G10">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="B11" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C11" t="s">
+        <v>13</v>
+      </c>
+      <c r="D11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11">
+        <v>10150</v>
       </c>
       <c r="F11">
         <v>13.7278956</v>
       </c>
       <c r="G11">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C12" t="s">
+        <v>13</v>
+      </c>
+      <c r="D12" t="s">
+        <v>14</v>
+      </c>
+      <c r="E12">
+        <v>10150</v>
       </c>
       <c r="F12">
         <v>13.7278956</v>
       </c>
       <c r="G12">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="B13" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" t="s">
+        <v>14</v>
+      </c>
+      <c r="E13">
+        <v>10150</v>
       </c>
       <c r="F13">
         <v>13.7278956</v>
       </c>
       <c r="G13">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14">
+        <v>10150</v>
       </c>
       <c r="F14">
         <v>13.7278956</v>
       </c>
       <c r="G14">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="B15" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E15">
+        <v>10150</v>
       </c>
       <c r="F15">
         <v>13.7278956</v>
       </c>
       <c r="G15">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="B16" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C16" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" t="s">
+        <v>14</v>
+      </c>
+      <c r="E16">
+        <v>10150</v>
       </c>
       <c r="F16">
         <v>13.7278956</v>
       </c>
       <c r="G16">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="B17" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C17" t="s">
+        <v>13</v>
+      </c>
+      <c r="D17" t="s">
+        <v>14</v>
+      </c>
+      <c r="E17">
+        <v>10150</v>
       </c>
       <c r="F17">
         <v>13.7278956</v>
       </c>
       <c r="G17">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="B18" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C18" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" t="s">
+        <v>14</v>
+      </c>
+      <c r="E18">
+        <v>10150</v>
       </c>
       <c r="F18">
         <v>13.7278956</v>
       </c>
       <c r="G18">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="B19" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C19" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" t="s">
+        <v>14</v>
+      </c>
+      <c r="E19">
+        <v>10150</v>
       </c>
       <c r="F19">
         <v>13.7278956</v>
       </c>
       <c r="G19">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="B20" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C20" t="s">
+        <v>13</v>
+      </c>
+      <c r="D20" t="s">
+        <v>14</v>
+      </c>
+      <c r="E20">
+        <v>10150</v>
       </c>
       <c r="F20">
         <v>13.7278956</v>
       </c>
       <c r="G20">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="B21" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C21" t="s">
+        <v>13</v>
+      </c>
+      <c r="D21" t="s">
+        <v>14</v>
+      </c>
+      <c r="E21">
+        <v>10150</v>
       </c>
       <c r="F21">
         <v>13.7278956</v>
       </c>
       <c r="G21">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="B22" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C22" t="s">
+        <v>13</v>
+      </c>
+      <c r="D22" t="s">
+        <v>14</v>
+      </c>
+      <c r="E22">
+        <v>10150</v>
       </c>
       <c r="F22">
         <v>13.7278956</v>
       </c>
       <c r="G22">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="B23" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C23" t="s">
+        <v>13</v>
+      </c>
+      <c r="D23" t="s">
+        <v>14</v>
+      </c>
+      <c r="E23">
+        <v>10150</v>
       </c>
       <c r="F23">
         <v>13.7278956</v>
       </c>
       <c r="G23">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="B24" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C24" t="s">
+        <v>13</v>
+      </c>
+      <c r="D24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E24">
+        <v>10150</v>
       </c>
       <c r="F24">
         <v>13.7278956</v>
       </c>
       <c r="G24">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="B25" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C25" t="s">
+        <v>13</v>
+      </c>
+      <c r="D25" t="s">
+        <v>14</v>
+      </c>
+      <c r="E25">
+        <v>10150</v>
       </c>
       <c r="F25">
         <v>13.7278956</v>
       </c>
       <c r="G25">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="B26" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C26" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="D26" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="E26">
-        <v>10600</v>
+        <v>10150</v>
       </c>
       <c r="F26">
         <v>13.7278956</v>
       </c>
       <c r="G26">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="B27" t="s">
-        <v>45</v>
+        <v>12</v>
+      </c>
+      <c r="C27" t="s">
+        <v>13</v>
+      </c>
+      <c r="D27" t="s">
+        <v>14</v>
+      </c>
+      <c r="E27">
+        <v>10150</v>
       </c>
       <c r="F27">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G27">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="B28" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C28" t="s">
+        <v>13</v>
+      </c>
+      <c r="D28" t="s">
+        <v>14</v>
+      </c>
+      <c r="E28">
+        <v>10150</v>
       </c>
       <c r="F28">
         <v>13.7278956</v>
       </c>
       <c r="G28">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="B29" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C29" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="D29" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="E29">
-        <v>10600</v>
+        <v>10150</v>
       </c>
       <c r="F29">
         <v>13.7278956</v>
       </c>
       <c r="G29">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="B30" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C30" t="s">
-        <v>9</v>
+        <v>13</v>
+      </c>
+      <c r="D30" t="s">
+        <v>14</v>
       </c>
       <c r="E30">
-        <v>10240</v>
+        <v>10150</v>
       </c>
       <c r="F30">
         <v>13.7278956</v>
       </c>
       <c r="G30">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="B31" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C31" t="s">
+        <v>13</v>
+      </c>
+      <c r="D31" t="s">
+        <v>16</v>
+      </c>
+      <c r="E31">
+        <v>10150</v>
       </c>
       <c r="F31">
         <v>13.7278956</v>
       </c>
       <c r="G31">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="B32" t="s">
-        <v>51</v>
+        <v>12</v>
+      </c>
+      <c r="C32" t="s">
+        <v>18</v>
+      </c>
+      <c r="D32" t="s">
+        <v>19</v>
+      </c>
+      <c r="E32">
+        <v>10220</v>
       </c>
       <c r="F32">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G32">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="B33" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="C33" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D33" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="E33">
-        <v>50000</v>
+        <v>10400</v>
       </c>
       <c r="F33">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G33">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="B34" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="C34" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D34" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="E34">
-        <v>50000</v>
+        <v>10400</v>
       </c>
       <c r="F34">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G34">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>57</v>
+        <v>24</v>
       </c>
       <c r="B35" t="s">
         <v>8</v>
       </c>
       <c r="C35" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="D35" t="s">
-        <v>59</v>
+        <v>25</v>
       </c>
       <c r="E35">
-        <v>10400</v>
+        <v>10270</v>
       </c>
       <c r="F35">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G35">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="B36" t="s">
-        <v>19</v>
-[...8 lines deleted...]
-        <v>21180</v>
+        <v>12</v>
       </c>
       <c r="F36">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G36">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="B37" t="s">
-        <v>8</v>
+        <v>28</v>
+      </c>
+      <c r="C37" t="s">
+        <v>29</v>
+      </c>
+      <c r="D37" t="s">
+        <v>30</v>
+      </c>
+      <c r="E37">
+        <v>20150</v>
       </c>
       <c r="F37">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G37">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>62</v>
+        <v>31</v>
       </c>
       <c r="B38" t="s">
-        <v>63</v>
+        <v>12</v>
+      </c>
+      <c r="C38" t="s">
+        <v>13</v>
+      </c>
+      <c r="D38" t="s">
+        <v>16</v>
+      </c>
+      <c r="E38">
+        <v>10150</v>
       </c>
       <c r="F38">
-        <v>19.2990643</v>
+        <v>13.7278956</v>
       </c>
       <c r="G38">
-        <v>97.9656226</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>64</v>
+        <v>32</v>
       </c>
       <c r="B39" t="s">
-        <v>53</v>
+        <v>12</v>
+      </c>
+      <c r="C39" t="s">
+        <v>33</v>
+      </c>
+      <c r="D39" t="s">
+        <v>34</v>
+      </c>
+      <c r="E39">
+        <v>10260</v>
       </c>
       <c r="F39">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G39">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="B40" t="s">
         <v>8</v>
       </c>
       <c r="C40" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="E40">
-        <v>10110</v>
+        <v>10130</v>
       </c>
       <c r="F40">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G40">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>66</v>
+        <v>37</v>
       </c>
       <c r="B41" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="F41">
-        <v>12.6833115</v>
+        <v>15.1186009</v>
       </c>
       <c r="G41">
-        <v>101.2374295</v>
+        <v>104.3220095</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="B42" t="s">
-        <v>19</v>
+        <v>12</v>
+      </c>
+      <c r="C42" t="s">
+        <v>40</v>
+      </c>
+      <c r="D42" t="s">
+        <v>41</v>
+      </c>
+      <c r="E42">
+        <v>10900</v>
       </c>
       <c r="F42">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G42">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="B43" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="E43">
+        <v>10900</v>
       </c>
       <c r="F43">
         <v>13.7278956</v>
       </c>
       <c r="G43">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="B44" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C44" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="D44" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="E44">
         <v>10400</v>
       </c>
       <c r="F44">
         <v>13.7278956</v>
       </c>
       <c r="G44">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>70</v>
+        <v>43</v>
       </c>
       <c r="B45" t="s">
-        <v>51</v>
+        <v>12</v>
+      </c>
+      <c r="C45" t="s">
+        <v>21</v>
+      </c>
+      <c r="D45" t="s">
+        <v>22</v>
+      </c>
+      <c r="E45">
+        <v>10400</v>
       </c>
       <c r="F45">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G45">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="B46" t="s">
-        <v>51</v>
+        <v>28</v>
+      </c>
+      <c r="C46" t="s">
+        <v>45</v>
+      </c>
+      <c r="D46" t="s">
+        <v>46</v>
+      </c>
+      <c r="E46">
+        <v>20240</v>
       </c>
       <c r="F46">
         <v>13.3611431</v>
       </c>
       <c r="G46">
         <v>100.9846717</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="B47" t="s">
-        <v>8</v>
+        <v>28</v>
+      </c>
+      <c r="C47" t="s">
+        <v>29</v>
+      </c>
+      <c r="D47" t="s">
+        <v>30</v>
+      </c>
+      <c r="E47">
+        <v>20150</v>
       </c>
       <c r="F47">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G47">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>73</v>
+        <v>48</v>
       </c>
       <c r="B48" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C48" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="D48" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="E48">
-        <v>10500</v>
+        <v>10400</v>
       </c>
       <c r="F48">
         <v>13.7278956</v>
       </c>
       <c r="G48">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="B49" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="C49" t="s">
-        <v>78</v>
+        <v>50</v>
       </c>
       <c r="D49" t="s">
-        <v>79</v>
+        <v>51</v>
       </c>
       <c r="E49">
-        <v>10130</v>
+        <v>10600</v>
       </c>
       <c r="F49">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G49">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>80</v>
+        <v>52</v>
       </c>
       <c r="B50" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="C50" t="s">
-        <v>81</v>
+        <v>54</v>
+      </c>
+      <c r="D50" t="s">
+        <v>55</v>
       </c>
       <c r="E50">
-        <v>10300</v>
+        <v>83110</v>
       </c>
       <c r="F50">
-        <v>13.7278956</v>
+        <v>8.014225</v>
       </c>
       <c r="G50">
-        <v>100.5241235</v>
+        <v>98.309292</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>82</v>
+        <v>56</v>
       </c>
       <c r="B51" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C51" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>57</v>
       </c>
       <c r="E51">
-        <v>10250</v>
+        <v>10310</v>
       </c>
       <c r="F51">
         <v>13.7278956</v>
       </c>
       <c r="G51">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>85</v>
+        <v>58</v>
       </c>
       <c r="B52" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C52" t="s">
-        <v>86</v>
+        <v>21</v>
       </c>
       <c r="D52" t="s">
-        <v>87</v>
+        <v>22</v>
       </c>
       <c r="E52">
-        <v>10900</v>
+        <v>10400</v>
       </c>
       <c r="F52">
         <v>13.7278956</v>
       </c>
       <c r="G52">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B53" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="C53" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D53" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="E53">
-        <v>50000</v>
+        <v>10400</v>
       </c>
       <c r="F53">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G53">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="B54" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C54" t="s">
-        <v>89</v>
+        <v>61</v>
       </c>
       <c r="D54" t="s">
-        <v>90</v>
+        <v>62</v>
       </c>
       <c r="E54">
-        <v>10120</v>
+        <v>10220</v>
       </c>
       <c r="F54">
         <v>13.7278956</v>
       </c>
       <c r="G54">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>91</v>
+        <v>63</v>
       </c>
       <c r="B55" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C55" t="s">
+        <v>64</v>
+      </c>
+      <c r="D55" t="s">
+        <v>65</v>
+      </c>
+      <c r="E55">
+        <v>10310</v>
       </c>
       <c r="F55">
         <v>13.7278956</v>
       </c>
       <c r="G55">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>92</v>
+        <v>66</v>
       </c>
       <c r="B56" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>38</v>
       </c>
       <c r="F56">
-        <v>13.7278956</v>
+        <v>15.1186009</v>
       </c>
       <c r="G56">
-        <v>100.5241235</v>
+        <v>104.3220095</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>93</v>
+        <v>67</v>
       </c>
       <c r="B57" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C57" t="s">
+        <v>21</v>
+      </c>
+      <c r="D57" t="s">
+        <v>68</v>
+      </c>
+      <c r="E57">
+        <v>10400</v>
       </c>
       <c r="F57">
         <v>13.7278956</v>
       </c>
       <c r="G57">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>94</v>
+        <v>69</v>
       </c>
       <c r="B58" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C58" t="s">
+        <v>21</v>
+      </c>
+      <c r="D58" t="s">
+        <v>22</v>
+      </c>
+      <c r="E58">
+        <v>10400</v>
       </c>
       <c r="F58">
         <v>13.7278956</v>
       </c>
       <c r="G58">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
       <c r="B59" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C59" t="s">
-        <v>89</v>
+        <v>21</v>
       </c>
       <c r="D59" t="s">
-        <v>90</v>
+        <v>22</v>
       </c>
       <c r="E59">
-        <v>10120</v>
+        <v>10400</v>
       </c>
       <c r="F59">
         <v>13.7278956</v>
       </c>
       <c r="G59">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>96</v>
+        <v>71</v>
       </c>
       <c r="B60" t="s">
-        <v>97</v>
+        <v>12</v>
+      </c>
+      <c r="C60" t="s">
+        <v>18</v>
+      </c>
+      <c r="D60" t="s">
+        <v>19</v>
+      </c>
+      <c r="E60">
+        <v>10400</v>
       </c>
       <c r="F60">
-        <v>14.9798997</v>
+        <v>13.7278956</v>
       </c>
       <c r="G60">
-        <v>102.0977693</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>98</v>
+        <v>72</v>
       </c>
       <c r="B61" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C61" t="s">
+        <v>57</v>
+      </c>
+      <c r="D61" t="s">
+        <v>73</v>
+      </c>
+      <c r="E61">
+        <v>10310</v>
       </c>
       <c r="F61">
         <v>13.7278956</v>
       </c>
       <c r="G61">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>99</v>
+        <v>74</v>
       </c>
       <c r="B62" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="F62">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G62">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="B63" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="F63">
-        <v>15.8068173</v>
+        <v>13.7278956</v>
       </c>
       <c r="G63">
-        <v>102.0315027</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>102</v>
+        <v>76</v>
       </c>
       <c r="B64" t="s">
-        <v>103</v>
+        <v>12</v>
+      </c>
+      <c r="C64" t="s">
+        <v>77</v>
+      </c>
+      <c r="D64" t="s">
+        <v>78</v>
+      </c>
+      <c r="E64">
+        <v>10600</v>
       </c>
       <c r="F64">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G64">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>104</v>
+        <v>79</v>
       </c>
       <c r="B65" t="s">
-        <v>105</v>
+        <v>12</v>
+      </c>
+      <c r="C65" t="s">
+        <v>21</v>
+      </c>
+      <c r="D65" t="s">
+        <v>68</v>
+      </c>
+      <c r="E65">
+        <v>10400</v>
       </c>
       <c r="F65">
-        <v>9.1382389</v>
+        <v>13.7278956</v>
       </c>
       <c r="G65">
-        <v>99.3217483</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="B66" t="s">
-        <v>107</v>
+        <v>12</v>
+      </c>
+      <c r="C66" t="s">
+        <v>21</v>
+      </c>
+      <c r="D66" t="s">
+        <v>22</v>
+      </c>
+      <c r="E66">
+        <v>10400</v>
       </c>
       <c r="F66">
-        <v>13.824038</v>
+        <v>13.7278956</v>
       </c>
       <c r="G66">
-        <v>102.0645839</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>108</v>
+        <v>42</v>
       </c>
       <c r="B67" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C67" t="s">
+        <v>21</v>
+      </c>
+      <c r="D67" t="s">
+        <v>22</v>
+      </c>
+      <c r="E67">
+        <v>10400</v>
       </c>
       <c r="F67">
         <v>13.7278956</v>
       </c>
       <c r="G67">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="B68" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C68" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="E68">
-        <v>10120</v>
+        <v>10110</v>
       </c>
       <c r="F68">
-        <v>13.709647</v>
+        <v>13.7278956</v>
       </c>
       <c r="G68">
-        <v>100.511736</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>109</v>
+        <v>82</v>
       </c>
       <c r="B69" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F69">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G69">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>110</v>
+        <v>83</v>
       </c>
       <c r="B70" t="s">
-        <v>111</v>
+        <v>38</v>
+      </c>
+      <c r="C70" t="s">
+        <v>84</v>
+      </c>
+      <c r="D70" t="s">
+        <v>85</v>
+      </c>
+      <c r="E70">
+        <v>33000</v>
       </c>
       <c r="F70">
-        <v>13.4098217</v>
+        <v>15.1186009</v>
       </c>
       <c r="G70">
-        <v>100.0022645</v>
+        <v>104.3220095</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>112</v>
+        <v>86</v>
       </c>
       <c r="B71" t="s">
-        <v>63</v>
+        <v>12</v>
+      </c>
+      <c r="C71" t="s">
+        <v>21</v>
+      </c>
+      <c r="D71" t="s">
+        <v>22</v>
+      </c>
+      <c r="E71">
+        <v>10400</v>
       </c>
       <c r="F71">
-        <v>19.2990643</v>
+        <v>13.7278956</v>
       </c>
       <c r="G71">
-        <v>97.9656226</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>113</v>
+        <v>87</v>
       </c>
       <c r="B72" t="s">
-        <v>45</v>
+        <v>12</v>
+      </c>
+      <c r="C72" t="s">
+        <v>21</v>
+      </c>
+      <c r="D72" t="s">
+        <v>22</v>
+      </c>
+      <c r="E72">
+        <v>10400</v>
       </c>
       <c r="F72">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G72">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>114</v>
+        <v>88</v>
       </c>
       <c r="B73" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="F73">
-        <v>19.2990643</v>
+        <v>13.7278956</v>
       </c>
       <c r="G73">
-        <v>97.9656226</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>115</v>
+        <v>89</v>
       </c>
       <c r="B74" t="s">
-        <v>116</v>
+        <v>90</v>
       </c>
       <c r="F74">
-        <v>14.882905</v>
+        <v>18.7877477</v>
       </c>
       <c r="G74">
-        <v>103.4937107</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="B75" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C75" t="s">
+        <v>21</v>
+      </c>
+      <c r="D75" t="s">
+        <v>22</v>
+      </c>
+      <c r="E75">
+        <v>10400</v>
       </c>
       <c r="F75">
         <v>13.7278956</v>
       </c>
       <c r="G75">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>117</v>
+        <v>92</v>
       </c>
       <c r="B76" t="s">
-        <v>51</v>
+        <v>12</v>
+      </c>
+      <c r="C76" t="s">
+        <v>33</v>
+      </c>
+      <c r="D76" t="s">
+        <v>34</v>
+      </c>
+      <c r="E76">
+        <v>10260</v>
       </c>
       <c r="F76">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G76">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>118</v>
+        <v>93</v>
       </c>
       <c r="B77" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C77" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="D77" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="E77">
-        <v>10120</v>
+        <v>10800</v>
       </c>
       <c r="F77">
         <v>13.7278956</v>
       </c>
       <c r="G77">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>119</v>
+        <v>96</v>
       </c>
       <c r="B78" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C78" t="s">
-        <v>89</v>
+        <v>33</v>
       </c>
       <c r="D78" t="s">
-        <v>90</v>
+        <v>34</v>
       </c>
       <c r="E78">
-        <v>10120</v>
+        <v>10260</v>
       </c>
       <c r="F78">
         <v>13.7278956</v>
       </c>
       <c r="G78">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>120</v>
+        <v>97</v>
       </c>
       <c r="B79" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C79" t="s">
-        <v>89</v>
+        <v>33</v>
       </c>
       <c r="D79" t="s">
-        <v>90</v>
+        <v>34</v>
       </c>
       <c r="E79">
-        <v>10120</v>
+        <v>10260</v>
       </c>
       <c r="F79">
         <v>13.7278956</v>
       </c>
       <c r="G79">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>121</v>
+        <v>98</v>
       </c>
       <c r="B80" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="C80" t="s">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="D80" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="E80">
-        <v>10120</v>
+        <v>76110</v>
       </c>
       <c r="F80">
-        <v>13.7278956</v>
+        <v>13.1111601</v>
       </c>
       <c r="G80">
-        <v>100.5241235</v>
+        <v>99.9391307</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>122</v>
+        <v>102</v>
       </c>
       <c r="B81" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C81" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="D81" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>10110</v>
+        <v>104</v>
       </c>
       <c r="F81">
         <v>13.7278956</v>
       </c>
       <c r="G81">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>124</v>
+        <v>105</v>
       </c>
       <c r="B82" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="C82" t="s">
-        <v>89</v>
+        <v>54</v>
       </c>
       <c r="D82" t="s">
-        <v>90</v>
+        <v>55</v>
       </c>
       <c r="E82">
-        <v>10120</v>
+        <v>83110</v>
       </c>
       <c r="F82">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G82">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>125</v>
+        <v>106</v>
       </c>
       <c r="B83" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C83" t="s">
+        <v>107</v>
+      </c>
+      <c r="E83">
+        <v>10240</v>
       </c>
       <c r="F83">
         <v>13.7278956</v>
       </c>
       <c r="G83">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>126</v>
+        <v>108</v>
       </c>
       <c r="B84" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C84" t="s">
+        <v>61</v>
+      </c>
+      <c r="D84" t="s">
+        <v>62</v>
+      </c>
+      <c r="E84">
+        <v>10220</v>
       </c>
       <c r="F84">
         <v>13.7278956</v>
       </c>
       <c r="G84">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
-        <v>127</v>
+        <v>109</v>
       </c>
       <c r="B85" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>53</v>
       </c>
       <c r="F85">
-        <v>13.71088</v>
+        <v>7.9810496</v>
       </c>
       <c r="G85">
-        <v>100.58919</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
-        <v>128</v>
+        <v>110</v>
       </c>
       <c r="B86" t="s">
-        <v>77</v>
+        <v>12</v>
+      </c>
+      <c r="C86" t="s">
+        <v>18</v>
+      </c>
+      <c r="D86" t="s">
+        <v>19</v>
+      </c>
+      <c r="E86">
+        <v>10220</v>
       </c>
       <c r="F86">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G86">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
-        <v>129</v>
+        <v>111</v>
       </c>
       <c r="B87" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C87" t="s">
-        <v>74</v>
+        <v>112</v>
       </c>
       <c r="D87" t="s">
-        <v>75</v>
+        <v>113</v>
       </c>
       <c r="E87">
-        <v>10500</v>
+        <v>10250</v>
       </c>
       <c r="F87">
         <v>13.7278956</v>
       </c>
       <c r="G87">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
-        <v>130</v>
+        <v>114</v>
       </c>
       <c r="B88" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C88" t="s">
+        <v>103</v>
+      </c>
+      <c r="D88" t="s">
+        <v>104</v>
+      </c>
+      <c r="E88">
+        <v>10110</v>
       </c>
       <c r="F88">
         <v>13.7278956</v>
       </c>
       <c r="G88">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
-        <v>131</v>
+        <v>115</v>
       </c>
       <c r="B89" t="s">
-        <v>77</v>
+        <v>12</v>
+      </c>
+      <c r="C89" t="s">
+        <v>107</v>
+      </c>
+      <c r="E89">
+        <v>10240</v>
       </c>
       <c r="F89">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G89">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="B90" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C90" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="D90" t="s">
-        <v>133</v>
+        <v>22</v>
       </c>
       <c r="E90">
-        <v>10240</v>
+        <v>10400</v>
       </c>
       <c r="F90">
         <v>13.7278956</v>
       </c>
       <c r="G90">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
-        <v>134</v>
+        <v>116</v>
       </c>
       <c r="B91" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F91">
         <v>13.7278956</v>
       </c>
       <c r="G91">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
-        <v>135</v>
+        <v>117</v>
       </c>
       <c r="B92" t="s">
-        <v>136</v>
-[...8 lines deleted...]
-        <v>62000</v>
+        <v>12</v>
       </c>
       <c r="F92">
-        <v>16.4827798</v>
+        <v>13.7278956</v>
       </c>
       <c r="G92">
-        <v>99.5226618</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
-        <v>139</v>
+        <v>118</v>
       </c>
       <c r="B93" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C93" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="D93" t="s">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="E93">
-        <v>10120</v>
+        <v>10110</v>
       </c>
       <c r="F93">
         <v>13.7278956</v>
       </c>
       <c r="G93">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
-        <v>140</v>
+        <v>119</v>
       </c>
       <c r="B94" t="s">
-        <v>141</v>
+        <v>120</v>
       </c>
       <c r="C94" t="s">
-        <v>142</v>
+        <v>121</v>
       </c>
       <c r="D94" t="s">
-        <v>143</v>
+        <v>122</v>
       </c>
       <c r="E94">
-        <v>83110</v>
+        <v>21180</v>
       </c>
       <c r="F94">
-        <v>7.9810496</v>
+        <v>12.6833115</v>
       </c>
       <c r="G94">
-        <v>98.3638824</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
-        <v>144</v>
+        <v>123</v>
       </c>
       <c r="B95" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>12</v>
       </c>
       <c r="F95">
         <v>13.7278956</v>
       </c>
       <c r="G95">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
-        <v>146</v>
+        <v>124</v>
       </c>
       <c r="B96" t="s">
-        <v>45</v>
-[...8 lines deleted...]
-        <v>11000</v>
+        <v>12</v>
       </c>
       <c r="F96">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G96">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
-        <v>149</v>
+        <v>125</v>
       </c>
       <c r="B97" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>12</v>
       </c>
       <c r="F97">
         <v>13.7278956</v>
       </c>
       <c r="G97">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
-        <v>150</v>
+        <v>126</v>
       </c>
       <c r="B98" t="s">
-        <v>141</v>
+        <v>12</v>
       </c>
       <c r="F98">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G98">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
-        <v>151</v>
+        <v>127</v>
       </c>
       <c r="B99" t="s">
-        <v>51</v>
-[...8 lines deleted...]
-        <v>20150</v>
+        <v>12</v>
       </c>
       <c r="F99">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G99">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
-        <v>154</v>
+        <v>128</v>
       </c>
       <c r="B100" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F100">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G100">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
-        <v>155</v>
+        <v>129</v>
       </c>
       <c r="B101" t="s">
-        <v>156</v>
+        <v>12</v>
       </c>
       <c r="F101">
-        <v>16.4429516</v>
+        <v>13.7278956</v>
       </c>
       <c r="G101">
-        <v>100.3482329</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
-        <v>157</v>
+        <v>130</v>
       </c>
       <c r="B102" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F102">
         <v>13.7278956</v>
       </c>
       <c r="G102">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
-        <v>158</v>
+        <v>131</v>
       </c>
       <c r="B103" t="s">
-        <v>51</v>
-[...8 lines deleted...]
-        <v>20140</v>
+        <v>12</v>
       </c>
       <c r="F103">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G103">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
-        <v>161</v>
+        <v>132</v>
       </c>
       <c r="B104" t="s">
-        <v>162</v>
-[...5 lines deleted...]
-        <v>24110</v>
+        <v>12</v>
       </c>
       <c r="F104">
-        <v>13.6904194</v>
+        <v>13.7278956</v>
       </c>
       <c r="G104">
-        <v>101.0779596</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
-        <v>164</v>
+        <v>133</v>
       </c>
       <c r="B105" t="s">
-        <v>141</v>
-[...8 lines deleted...]
-        <v>83110</v>
+        <v>12</v>
       </c>
       <c r="F105">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G105">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
-        <v>165</v>
+        <v>134</v>
       </c>
       <c r="B106" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10260</v>
+        <v>12</v>
       </c>
       <c r="F106">
         <v>13.7278956</v>
       </c>
       <c r="G106">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
-        <v>167</v>
+        <v>135</v>
       </c>
       <c r="B107" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>11000</v>
+        <v>12</v>
       </c>
       <c r="F107">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G107">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
-        <v>168</v>
+        <v>136</v>
       </c>
       <c r="B108" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>12</v>
       </c>
       <c r="F108">
         <v>13.7278956</v>
       </c>
       <c r="G108">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
-        <v>169</v>
+        <v>137</v>
       </c>
       <c r="B109" t="s">
-        <v>45</v>
-[...8 lines deleted...]
-        <v>11120</v>
+        <v>12</v>
       </c>
       <c r="F109">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G109">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
-        <v>172</v>
+        <v>138</v>
       </c>
       <c r="B110" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F110">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G110">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
-        <v>173</v>
+        <v>139</v>
       </c>
       <c r="B111" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10500</v>
+        <v>12</v>
       </c>
       <c r="F111">
         <v>13.7278956</v>
       </c>
       <c r="G111">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
-        <v>174</v>
+        <v>140</v>
       </c>
       <c r="B112" t="s">
-        <v>175</v>
+        <v>12</v>
+      </c>
+      <c r="C112" t="s">
+        <v>77</v>
+      </c>
+      <c r="D112" t="s">
+        <v>78</v>
+      </c>
+      <c r="E112">
+        <v>10600</v>
       </c>
       <c r="F112">
-        <v>14.9930017</v>
+        <v>13.7278956</v>
       </c>
       <c r="G112">
-        <v>103.1029191</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
-        <v>176</v>
+        <v>141</v>
       </c>
       <c r="B113" t="s">
-        <v>53</v>
-[...8 lines deleted...]
-        <v>50230</v>
+        <v>142</v>
       </c>
       <c r="F113">
-        <v>18.6671181</v>
+        <v>13.8621125</v>
       </c>
       <c r="G113">
-        <v>98.9098776</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
-        <v>178</v>
+        <v>143</v>
       </c>
       <c r="B114" t="s">
-        <v>141</v>
-[...8 lines deleted...]
-        <v>83110</v>
+        <v>12</v>
       </c>
       <c r="F114">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G114">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
-        <v>179</v>
+        <v>144</v>
       </c>
       <c r="B115" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C115" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D115" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="E115">
-        <v>10500</v>
+        <v>10600</v>
       </c>
       <c r="F115">
         <v>13.7278956</v>
       </c>
       <c r="G115">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
-        <v>180</v>
+        <v>145</v>
       </c>
       <c r="B116" t="s">
-        <v>181</v>
+        <v>12</v>
       </c>
       <c r="C116" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>107</v>
       </c>
       <c r="E116">
-        <v>52150</v>
+        <v>10240</v>
       </c>
       <c r="F116">
-        <v>18.2888404</v>
+        <v>13.7278956</v>
       </c>
       <c r="G116">
-        <v>99.490874</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
-        <v>184</v>
+        <v>146</v>
       </c>
       <c r="B117" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>12</v>
       </c>
       <c r="F117">
         <v>13.7278956</v>
       </c>
       <c r="G117">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
-        <v>185</v>
+        <v>147</v>
       </c>
       <c r="B118" t="s">
-        <v>51</v>
-[...8 lines deleted...]
-        <v>20150</v>
+        <v>28</v>
       </c>
       <c r="F118">
         <v>13.3611431</v>
       </c>
       <c r="G118">
         <v>100.9846717</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
-        <v>186</v>
+        <v>148</v>
       </c>
       <c r="B119" t="s">
-        <v>141</v>
+        <v>90</v>
+      </c>
+      <c r="C119" t="s">
+        <v>149</v>
+      </c>
+      <c r="D119" t="s">
+        <v>150</v>
+      </c>
+      <c r="E119">
+        <v>50000</v>
       </c>
       <c r="F119">
-        <v>7.9810496</v>
+        <v>18.7877477</v>
       </c>
       <c r="G119">
-        <v>98.3638824</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
-        <v>187</v>
+        <v>151</v>
       </c>
       <c r="B120" t="s">
-        <v>141</v>
+        <v>90</v>
+      </c>
+      <c r="C120" t="s">
+        <v>149</v>
+      </c>
+      <c r="D120" t="s">
+        <v>150</v>
+      </c>
+      <c r="E120">
+        <v>50000</v>
       </c>
       <c r="F120">
-        <v>7.9810496</v>
+        <v>18.7877477</v>
       </c>
       <c r="G120">
-        <v>98.3638824</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
-        <v>188</v>
+        <v>152</v>
       </c>
       <c r="B121" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="C121" t="s">
-        <v>159</v>
+        <v>18</v>
       </c>
       <c r="D121" t="s">
-        <v>160</v>
+        <v>19</v>
       </c>
       <c r="E121">
-        <v>20140</v>
+        <v>10400</v>
       </c>
       <c r="F121">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G121">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
-        <v>189</v>
+        <v>153</v>
       </c>
       <c r="B122" t="s">
-        <v>8</v>
+        <v>120</v>
       </c>
       <c r="C122" t="s">
-        <v>190</v>
+        <v>121</v>
       </c>
       <c r="D122" t="s">
-        <v>191</v>
+        <v>122</v>
       </c>
       <c r="E122">
-        <v>10260</v>
+        <v>21180</v>
       </c>
       <c r="F122">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G122">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
-        <v>192</v>
+        <v>154</v>
       </c>
       <c r="B123" t="s">
-        <v>193</v>
-[...8 lines deleted...]
-        <v>82130</v>
+        <v>12</v>
       </c>
       <c r="F123">
-        <v>8.4407456</v>
+        <v>13.7278956</v>
       </c>
       <c r="G123">
-        <v>98.5193032</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
-        <v>196</v>
+        <v>155</v>
       </c>
       <c r="B124" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10330</v>
+        <v>156</v>
       </c>
       <c r="F124">
-        <v>13.7278956</v>
+        <v>19.2990643</v>
       </c>
       <c r="G124">
-        <v>100.5241235</v>
+        <v>97.9656226</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
-        <v>199</v>
+        <v>157</v>
       </c>
       <c r="B125" t="s">
-        <v>8</v>
+        <v>90</v>
       </c>
       <c r="F125">
-        <v>13.7278956</v>
+        <v>18.7877477</v>
       </c>
       <c r="G125">
-        <v>100.5241235</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
-        <v>200</v>
+        <v>158</v>
       </c>
       <c r="B126" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C126" t="s">
+        <v>103</v>
+      </c>
+      <c r="D126" t="s">
+        <v>104</v>
+      </c>
+      <c r="E126">
+        <v>10110</v>
       </c>
       <c r="F126">
         <v>13.7278956</v>
       </c>
       <c r="G126">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
-        <v>201</v>
+        <v>159</v>
       </c>
       <c r="B127" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="F127">
-        <v>14.882905</v>
+        <v>12.6833115</v>
       </c>
       <c r="G127">
-        <v>103.4937107</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
-        <v>202</v>
+        <v>160</v>
       </c>
       <c r="B128" t="s">
-        <v>8</v>
+        <v>120</v>
       </c>
       <c r="F128">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G128">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
-        <v>203</v>
+        <v>161</v>
       </c>
       <c r="B129" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F129">
         <v>13.7278956</v>
       </c>
       <c r="G129">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
-        <v>204</v>
+        <v>162</v>
       </c>
       <c r="B130" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C130" t="s">
+        <v>18</v>
+      </c>
+      <c r="D130" t="s">
+        <v>19</v>
+      </c>
+      <c r="E130">
+        <v>10400</v>
       </c>
       <c r="F130">
         <v>13.7278956</v>
       </c>
       <c r="G130">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
-        <v>205</v>
+        <v>163</v>
       </c>
       <c r="B131" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="F131">
-        <v>14.882905</v>
+        <v>13.3611431</v>
       </c>
       <c r="G131">
-        <v>103.4937107</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
-        <v>206</v>
+        <v>164</v>
       </c>
       <c r="B132" t="s">
-        <v>141</v>
+        <v>28</v>
       </c>
       <c r="F132">
-        <v>7.9810496</v>
+        <v>13.3611431</v>
       </c>
       <c r="G132">
-        <v>98.3638824</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" t="s">
-        <v>207</v>
+        <v>165</v>
       </c>
       <c r="B133" t="s">
-        <v>116</v>
+        <v>12</v>
       </c>
       <c r="F133">
-        <v>14.882905</v>
+        <v>13.7278956</v>
       </c>
       <c r="G133">
-        <v>103.4937107</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" t="s">
-        <v>208</v>
+        <v>166</v>
       </c>
       <c r="B134" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C134" t="s">
-        <v>9</v>
+        <v>167</v>
       </c>
       <c r="D134" t="s">
-        <v>133</v>
+        <v>168</v>
       </c>
       <c r="E134">
-        <v>10240</v>
+        <v>10500</v>
       </c>
       <c r="F134">
-        <v>13.752016</v>
+        <v>13.7278956</v>
       </c>
       <c r="G134">
-        <v>100.6413</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" t="s">
-        <v>209</v>
+        <v>35</v>
       </c>
       <c r="B135" t="s">
-        <v>141</v>
+        <v>8</v>
       </c>
       <c r="C135" t="s">
-        <v>142</v>
+        <v>36</v>
       </c>
       <c r="D135" t="s">
-        <v>143</v>
+        <v>169</v>
       </c>
       <c r="E135">
-        <v>83110</v>
+        <v>10130</v>
       </c>
       <c r="F135">
-        <v>7.9810496</v>
+        <v>13.5990961</v>
       </c>
       <c r="G135">
-        <v>98.3638824</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" t="s">
-        <v>210</v>
+        <v>170</v>
       </c>
       <c r="B136" t="s">
-        <v>211</v>
+        <v>12</v>
+      </c>
+      <c r="C136" t="s">
+        <v>171</v>
+      </c>
+      <c r="E136">
+        <v>10300</v>
       </c>
       <c r="F136">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G136">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" t="s">
-        <v>212</v>
+        <v>172</v>
       </c>
       <c r="B137" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C137" t="s">
+        <v>112</v>
+      </c>
+      <c r="D137" t="s">
+        <v>173</v>
+      </c>
+      <c r="E137">
+        <v>10250</v>
       </c>
       <c r="F137">
         <v>13.7278956</v>
       </c>
       <c r="G137">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" t="s">
-        <v>213</v>
+        <v>174</v>
       </c>
       <c r="B138" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C138" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="D138" t="s">
-        <v>59</v>
+        <v>175</v>
       </c>
       <c r="E138">
-        <v>10400</v>
+        <v>10900</v>
       </c>
       <c r="F138">
         <v>13.7278956</v>
       </c>
       <c r="G138">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
-        <v>214</v>
+        <v>151</v>
       </c>
       <c r="B139" t="s">
-        <v>8</v>
+        <v>90</v>
       </c>
       <c r="C139" t="s">
-        <v>215</v>
+        <v>149</v>
       </c>
       <c r="D139" t="s">
-        <v>216</v>
+        <v>150</v>
       </c>
       <c r="E139">
-        <v>10150</v>
+        <v>50000</v>
       </c>
       <c r="F139">
-        <v>13.7278956</v>
+        <v>18.7877477</v>
       </c>
       <c r="G139">
-        <v>100.5241235</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
-        <v>217</v>
+        <v>176</v>
       </c>
       <c r="B140" t="s">
-        <v>141</v>
+        <v>12</v>
       </c>
       <c r="C140" t="s">
-        <v>142</v>
+        <v>177</v>
+      </c>
+      <c r="D140" t="s">
+        <v>178</v>
       </c>
       <c r="E140">
-        <v>83110</v>
+        <v>10120</v>
       </c>
       <c r="F140">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G140">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" t="s">
-        <v>218</v>
+        <v>179</v>
       </c>
       <c r="B141" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-        <v>66150</v>
+        <v>12</v>
       </c>
       <c r="F141">
-        <v>16.4429516</v>
+        <v>13.7278956</v>
       </c>
       <c r="G141">
-        <v>100.3482329</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" t="s">
-        <v>220</v>
+        <v>180</v>
       </c>
       <c r="B142" t="s">
-        <v>141</v>
+        <v>12</v>
       </c>
       <c r="C142" t="s">
-        <v>142</v>
+        <v>177</v>
+      </c>
+      <c r="D142" t="s">
+        <v>178</v>
       </c>
       <c r="E142">
-        <v>83110</v>
+        <v>10120</v>
       </c>
       <c r="F142">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G142">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
-        <v>221</v>
+        <v>181</v>
       </c>
       <c r="B143" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>21130</v>
+        <v>12</v>
       </c>
       <c r="F143">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G143">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" t="s">
-        <v>223</v>
+        <v>182</v>
       </c>
       <c r="B144" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>32150</v>
+        <v>12</v>
       </c>
       <c r="F144">
-        <v>14.882905</v>
+        <v>13.7278956</v>
       </c>
       <c r="G144">
-        <v>103.4937107</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" t="s">
-        <v>225</v>
+        <v>183</v>
       </c>
       <c r="B145" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C145" t="s">
-        <v>16</v>
+        <v>177</v>
+      </c>
+      <c r="D145" t="s">
+        <v>178</v>
       </c>
       <c r="E145">
-        <v>10110</v>
+        <v>10120</v>
       </c>
       <c r="F145">
         <v>13.7278956</v>
       </c>
       <c r="G145">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" t="s">
-        <v>226</v>
+        <v>184</v>
       </c>
       <c r="B146" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10900</v>
+        <v>185</v>
       </c>
       <c r="F146">
-        <v>13.7278956</v>
+        <v>14.9798997</v>
       </c>
       <c r="G146">
-        <v>100.5241235</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" t="s">
-        <v>227</v>
+        <v>186</v>
       </c>
       <c r="B147" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>10540</v>
+        <v>12</v>
       </c>
       <c r="F147">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G147">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" t="s">
-        <v>221</v>
+        <v>187</v>
       </c>
       <c r="B148" t="s">
-        <v>97</v>
-[...5 lines deleted...]
-        <v>30210</v>
+        <v>8</v>
       </c>
       <c r="F148">
-        <v>14.9798997</v>
+        <v>13.5990961</v>
       </c>
       <c r="G148">
-        <v>102.0977693</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" t="s">
-        <v>230</v>
+        <v>188</v>
       </c>
       <c r="B149" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>189</v>
       </c>
       <c r="F149">
-        <v>13.7278956</v>
+        <v>15.8068173</v>
       </c>
       <c r="G149">
-        <v>100.5241235</v>
+        <v>102.0315027</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" t="s">
-        <v>232</v>
+        <v>190</v>
       </c>
       <c r="B150" t="s">
-        <v>8</v>
+        <v>191</v>
       </c>
       <c r="F150">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G150">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" t="s">
-        <v>233</v>
+        <v>192</v>
       </c>
       <c r="B151" t="s">
-        <v>8</v>
+        <v>193</v>
       </c>
       <c r="F151">
-        <v>13.7278956</v>
+        <v>9.1382389</v>
       </c>
       <c r="G151">
-        <v>100.5241235</v>
+        <v>99.3217483</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" t="s">
-        <v>234</v>
+        <v>194</v>
       </c>
       <c r="B152" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10260</v>
+        <v>195</v>
       </c>
       <c r="F152">
-        <v>13.7278956</v>
+        <v>13.824038</v>
       </c>
       <c r="G152">
-        <v>100.5241235</v>
+        <v>102.0645839</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" t="s">
-        <v>235</v>
+        <v>196</v>
       </c>
       <c r="B153" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="F153">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G153">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" t="s">
-        <v>236</v>
+        <v>176</v>
       </c>
       <c r="B154" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="C154" t="s">
-        <v>22</v>
+        <v>177</v>
+      </c>
+      <c r="D154" t="s">
+        <v>178</v>
       </c>
       <c r="E154">
-        <v>21120</v>
+        <v>10120</v>
       </c>
       <c r="F154">
-        <v>12.6833115</v>
+        <v>13.709647</v>
       </c>
       <c r="G154">
-        <v>101.2374295</v>
+        <v>100.511736</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" t="s">
-        <v>237</v>
+        <v>197</v>
       </c>
       <c r="B155" t="s">
-        <v>238</v>
+        <v>12</v>
       </c>
       <c r="F155">
-        <v>18.7756318</v>
+        <v>13.7278956</v>
       </c>
       <c r="G155">
-        <v>100.7730417</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" t="s">
-        <v>239</v>
+        <v>198</v>
       </c>
       <c r="B156" t="s">
-        <v>97</v>
-[...5 lines deleted...]
-        <v>30130</v>
+        <v>199</v>
       </c>
       <c r="F156">
-        <v>14.9798997</v>
+        <v>13.4098217</v>
       </c>
       <c r="G156">
-        <v>102.0977693</v>
+        <v>100.0022645</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" t="s">
-        <v>241</v>
+        <v>200</v>
       </c>
       <c r="B157" t="s">
-        <v>211</v>
+        <v>156</v>
       </c>
       <c r="F157">
-        <v>15.6930072</v>
+        <v>19.2990643</v>
       </c>
       <c r="G157">
-        <v>100.1225595</v>
+        <v>97.9656226</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" t="s">
-        <v>242</v>
+        <v>201</v>
       </c>
       <c r="B158" t="s">
-        <v>243</v>
-[...5 lines deleted...]
-        <v>26000</v>
+        <v>142</v>
       </c>
       <c r="F158">
-        <v>14.2069466</v>
+        <v>13.8621125</v>
       </c>
       <c r="G158">
-        <v>101.2130511</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" t="s">
-        <v>245</v>
+        <v>202</v>
       </c>
       <c r="B159" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>50000</v>
+        <v>156</v>
       </c>
       <c r="F159">
-        <v>18.7877477</v>
+        <v>19.2990643</v>
       </c>
       <c r="G159">
-        <v>98.9931311</v>
+        <v>97.9656226</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" t="s">
-        <v>246</v>
+        <v>203</v>
       </c>
       <c r="B160" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-        <v>72180</v>
+        <v>204</v>
       </c>
       <c r="F160">
-        <v>14.4744892</v>
+        <v>14.882905</v>
       </c>
       <c r="G160">
-        <v>100.1177128</v>
+        <v>103.4937107</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" t="s">
-        <v>249</v>
+        <v>186</v>
       </c>
       <c r="B161" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>10540</v>
+        <v>12</v>
       </c>
       <c r="F161">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G161">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" t="s">
-        <v>250</v>
+        <v>205</v>
       </c>
       <c r="B162" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>10540</v>
+        <v>28</v>
       </c>
       <c r="F162">
-        <v>13.5990961</v>
+        <v>13.3611431</v>
       </c>
       <c r="G162">
-        <v>100.5998319</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" t="s">
-        <v>251</v>
+        <v>206</v>
       </c>
       <c r="B163" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="C163" t="s">
-        <v>147</v>
+        <v>177</v>
+      </c>
+      <c r="D163" t="s">
+        <v>178</v>
       </c>
       <c r="E163">
-        <v>11000</v>
+        <v>10120</v>
       </c>
       <c r="F163">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G163">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" t="s">
-        <v>252</v>
+        <v>207</v>
       </c>
       <c r="B164" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C164" t="s">
-        <v>190</v>
+        <v>177</v>
+      </c>
+      <c r="D164" t="s">
+        <v>178</v>
       </c>
       <c r="E164">
-        <v>10260</v>
+        <v>10120</v>
       </c>
       <c r="F164">
         <v>13.7278956</v>
       </c>
       <c r="G164">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" t="s">
-        <v>253</v>
+        <v>208</v>
       </c>
       <c r="B165" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="C165" t="s">
-        <v>228</v>
+        <v>177</v>
+      </c>
+      <c r="D165" t="s">
+        <v>178</v>
       </c>
       <c r="E165">
-        <v>10540</v>
+        <v>10120</v>
       </c>
       <c r="F165">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G165">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" t="s">
-        <v>254</v>
+        <v>209</v>
       </c>
       <c r="B166" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="C166" t="s">
-        <v>228</v>
+        <v>177</v>
+      </c>
+      <c r="D166" t="s">
+        <v>178</v>
       </c>
       <c r="E166">
-        <v>10540</v>
+        <v>10120</v>
       </c>
       <c r="F166">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G166">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" t="s">
-        <v>255</v>
+        <v>210</v>
       </c>
       <c r="B167" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C167" t="s">
-        <v>256</v>
+        <v>103</v>
+      </c>
+      <c r="D167" t="s">
+        <v>211</v>
       </c>
       <c r="E167">
-        <v>10400</v>
+        <v>10110</v>
       </c>
       <c r="F167">
         <v>13.7278956</v>
       </c>
       <c r="G167">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" t="s">
-        <v>257</v>
+        <v>212</v>
       </c>
       <c r="B168" t="s">
-        <v>258</v>
+        <v>12</v>
       </c>
       <c r="C168" t="s">
-        <v>259</v>
+        <v>177</v>
+      </c>
+      <c r="D168" t="s">
+        <v>178</v>
       </c>
       <c r="E168">
-        <v>40000</v>
+        <v>10120</v>
       </c>
       <c r="F168">
-        <v>16.4419355</v>
+        <v>13.7278956</v>
       </c>
       <c r="G168">
-        <v>102.8359921</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" t="s">
-        <v>260</v>
+        <v>213</v>
       </c>
       <c r="B169" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F169">
         <v>13.7278956</v>
       </c>
       <c r="G169">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" t="s">
-        <v>261</v>
+        <v>214</v>
       </c>
       <c r="B170" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>10540</v>
+        <v>12</v>
       </c>
       <c r="F170">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G170">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" t="s">
-        <v>262</v>
+        <v>215</v>
       </c>
       <c r="B171" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C171" t="s">
-        <v>263</v>
+        <v>103</v>
+      </c>
+      <c r="D171" t="s">
+        <v>104</v>
       </c>
       <c r="E171">
-        <v>10120</v>
+        <v>10110</v>
       </c>
       <c r="F171">
-        <v>13.7278956</v>
+        <v>13.71088</v>
       </c>
       <c r="G171">
-        <v>100.5241235</v>
+        <v>100.58919</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="B172" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>52220</v>
+        <v>8</v>
       </c>
       <c r="F172">
-        <v>18.2888404</v>
+        <v>13.5990961</v>
       </c>
       <c r="G172">
-        <v>99.490874</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" t="s">
-        <v>265</v>
+        <v>217</v>
       </c>
       <c r="B173" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C173" t="s">
-        <v>231</v>
+        <v>167</v>
+      </c>
+      <c r="D173" t="s">
+        <v>168</v>
       </c>
       <c r="E173">
-        <v>10110</v>
+        <v>10500</v>
       </c>
       <c r="F173">
         <v>13.7278956</v>
       </c>
       <c r="G173">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" t="s">
-        <v>266</v>
+        <v>218</v>
       </c>
       <c r="B174" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>10540</v>
+        <v>12</v>
       </c>
       <c r="F174">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G174">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" t="s">
-        <v>267</v>
+        <v>219</v>
       </c>
       <c r="B175" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>10540</v>
+        <v>8</v>
       </c>
       <c r="F175">
         <v>13.5990961</v>
       </c>
       <c r="G175">
         <v>100.5998319</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" t="s">
-        <v>268</v>
+        <v>220</v>
       </c>
       <c r="B176" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="C176" t="s">
-        <v>240</v>
+        <v>107</v>
+      </c>
+      <c r="D176" t="s">
+        <v>221</v>
       </c>
       <c r="E176">
-        <v>30130</v>
+        <v>10240</v>
       </c>
       <c r="F176">
-        <v>14.9798997</v>
+        <v>13.7278956</v>
       </c>
       <c r="G176">
-        <v>102.0977693</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" t="s">
-        <v>269</v>
+        <v>222</v>
       </c>
       <c r="B177" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>12</v>
       </c>
       <c r="F177">
         <v>13.7278956</v>
       </c>
       <c r="G177">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" t="s">
-        <v>270</v>
+        <v>223</v>
       </c>
       <c r="B178" t="s">
-        <v>77</v>
+        <v>224</v>
       </c>
       <c r="C178" t="s">
-        <v>228</v>
+        <v>225</v>
+      </c>
+      <c r="D178" t="s">
+        <v>226</v>
       </c>
       <c r="E178">
-        <v>10540</v>
+        <v>62000</v>
       </c>
       <c r="F178">
-        <v>13.5990961</v>
+        <v>16.4827798</v>
       </c>
       <c r="G178">
-        <v>100.5998319</v>
+        <v>99.5226618</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" t="s">
-        <v>271</v>
+        <v>227</v>
       </c>
       <c r="B179" t="s">
-        <v>175</v>
+        <v>12</v>
       </c>
       <c r="C179" t="s">
-        <v>272</v>
+        <v>177</v>
       </c>
       <c r="D179" t="s">
-        <v>273</v>
+        <v>178</v>
       </c>
       <c r="E179">
-        <v>31110</v>
+        <v>10120</v>
       </c>
       <c r="F179">
-        <v>14.9930017</v>
+        <v>13.7278956</v>
       </c>
       <c r="G179">
-        <v>103.1029191</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" t="s">
-        <v>274</v>
+        <v>228</v>
       </c>
       <c r="B180" t="s">
-        <v>97</v>
+        <v>53</v>
       </c>
       <c r="C180" t="s">
-        <v>229</v>
+        <v>54</v>
+      </c>
+      <c r="D180" t="s">
+        <v>55</v>
       </c>
       <c r="E180">
-        <v>30210</v>
+        <v>83110</v>
       </c>
       <c r="F180">
-        <v>14.9798997</v>
+        <v>7.9810496</v>
       </c>
       <c r="G180">
-        <v>102.0977693</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" t="s">
-        <v>275</v>
+        <v>229</v>
       </c>
       <c r="B181" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="C181" t="s">
-        <v>229</v>
+        <v>103</v>
+      </c>
+      <c r="D181" t="s">
+        <v>230</v>
       </c>
       <c r="E181">
-        <v>30210</v>
+        <v>10110</v>
       </c>
       <c r="F181">
-        <v>14.9798997</v>
+        <v>13.7278956</v>
       </c>
       <c r="G181">
-        <v>102.0977693</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" t="s">
-        <v>276</v>
+        <v>231</v>
       </c>
       <c r="B182" t="s">
-        <v>8</v>
+        <v>142</v>
       </c>
       <c r="C182" t="s">
-        <v>277</v>
+        <v>232</v>
+      </c>
+      <c r="D182" t="s">
+        <v>233</v>
       </c>
       <c r="E182">
-        <v>10310</v>
+        <v>11000</v>
       </c>
       <c r="F182">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G182">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" t="s">
-        <v>278</v>
+        <v>234</v>
       </c>
       <c r="B183" t="s">
-        <v>193</v>
+        <v>12</v>
+      </c>
+      <c r="C183" t="s">
+        <v>177</v>
+      </c>
+      <c r="D183" t="s">
+        <v>178</v>
+      </c>
+      <c r="E183">
+        <v>10120</v>
       </c>
       <c r="F183">
-        <v>8.4407456</v>
+        <v>13.7278956</v>
       </c>
       <c r="G183">
-        <v>98.5193032</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" t="s">
-        <v>279</v>
+        <v>235</v>
       </c>
       <c r="B184" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10600</v>
+        <v>53</v>
       </c>
       <c r="F184">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G184">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" t="s">
-        <v>280</v>
+        <v>236</v>
       </c>
       <c r="B185" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="C185" t="s">
-        <v>159</v>
+        <v>29</v>
+      </c>
+      <c r="D185" t="s">
+        <v>237</v>
       </c>
       <c r="E185">
-        <v>20140</v>
+        <v>20150</v>
       </c>
       <c r="F185">
         <v>13.3611431</v>
       </c>
       <c r="G185">
         <v>100.9846717</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" t="s">
-        <v>281</v>
+        <v>238</v>
       </c>
       <c r="B186" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F186">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G186">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" t="s">
-        <v>282</v>
+        <v>239</v>
       </c>
       <c r="B187" t="s">
-        <v>283</v>
+        <v>240</v>
       </c>
       <c r="F187">
-        <v>18.1445774</v>
+        <v>16.4429516</v>
       </c>
       <c r="G187">
-        <v>100.1402831</v>
+        <v>100.3482329</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" t="s">
-        <v>284</v>
+        <v>241</v>
       </c>
       <c r="B188" t="s">
-        <v>285</v>
-[...5 lines deleted...]
-        <v>42110</v>
+        <v>12</v>
       </c>
       <c r="F188">
-        <v>17.4860232</v>
+        <v>13.7278956</v>
       </c>
       <c r="G188">
-        <v>101.7223002</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" t="s">
-        <v>287</v>
+        <v>242</v>
       </c>
       <c r="B189" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="C189" t="s">
-        <v>58</v>
+        <v>243</v>
+      </c>
+      <c r="D189" t="s">
+        <v>244</v>
       </c>
       <c r="E189">
-        <v>10400</v>
+        <v>20140</v>
       </c>
       <c r="F189">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G189">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" t="s">
-        <v>288</v>
+        <v>245</v>
       </c>
       <c r="B190" t="s">
-        <v>8</v>
+        <v>246</v>
       </c>
       <c r="C190" t="s">
-        <v>263</v>
+        <v>247</v>
       </c>
       <c r="E190">
-        <v>10120</v>
+        <v>24110</v>
       </c>
       <c r="F190">
-        <v>13.7278956</v>
+        <v>13.6904194</v>
       </c>
       <c r="G190">
-        <v>100.5241235</v>
+        <v>101.0779596</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" t="s">
-        <v>289</v>
+        <v>248</v>
       </c>
       <c r="B191" t="s">
-        <v>8</v>
+        <v>53</v>
+      </c>
+      <c r="C191" t="s">
+        <v>54</v>
+      </c>
+      <c r="D191" t="s">
+        <v>55</v>
+      </c>
+      <c r="E191">
+        <v>83110</v>
       </c>
       <c r="F191">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G191">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" t="s">
-        <v>290</v>
+        <v>249</v>
       </c>
       <c r="B192" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="C192" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>33</v>
       </c>
       <c r="E192">
-        <v>10540</v>
+        <v>10260</v>
       </c>
       <c r="F192">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G192">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" t="s">
-        <v>292</v>
+        <v>250</v>
       </c>
       <c r="B193" t="s">
-        <v>258</v>
+        <v>142</v>
       </c>
       <c r="C193" t="s">
-        <v>259</v>
+        <v>232</v>
       </c>
       <c r="E193">
-        <v>40000</v>
+        <v>11000</v>
       </c>
       <c r="F193">
-        <v>16.4419355</v>
+        <v>13.8621125</v>
       </c>
       <c r="G193">
-        <v>102.8359921</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" t="s">
-        <v>293</v>
+        <v>251</v>
       </c>
       <c r="B194" t="s">
-        <v>258</v>
+        <v>12</v>
       </c>
       <c r="C194" t="s">
-        <v>259</v>
+        <v>177</v>
       </c>
       <c r="D194" t="s">
-        <v>294</v>
+        <v>178</v>
       </c>
       <c r="E194">
-        <v>40000</v>
+        <v>10120</v>
       </c>
       <c r="F194">
-        <v>16.4419355</v>
+        <v>13.7278956</v>
       </c>
       <c r="G194">
-        <v>102.8359921</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" t="s">
-        <v>295</v>
+        <v>252</v>
       </c>
       <c r="B195" t="s">
-        <v>8</v>
+        <v>142</v>
       </c>
       <c r="C195" t="s">
-        <v>190</v>
+        <v>253</v>
+      </c>
+      <c r="D195" t="s">
+        <v>254</v>
       </c>
       <c r="E195">
-        <v>10260</v>
+        <v>11120</v>
       </c>
       <c r="F195">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G195">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" t="s">
-        <v>296</v>
+        <v>255</v>
       </c>
       <c r="B196" t="s">
-        <v>297</v>
+        <v>28</v>
       </c>
       <c r="F196">
-        <v>6.4254607</v>
+        <v>13.3611431</v>
       </c>
       <c r="G196">
-        <v>101.8253143</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" t="s">
-        <v>298</v>
+        <v>256</v>
       </c>
       <c r="B197" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C197" t="s">
-        <v>42</v>
+        <v>167</v>
+      </c>
+      <c r="D197" t="s">
+        <v>168</v>
       </c>
       <c r="E197">
-        <v>10600</v>
+        <v>10500</v>
       </c>
       <c r="F197">
         <v>13.7278956</v>
       </c>
       <c r="G197">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" t="s">
-        <v>299</v>
+        <v>257</v>
       </c>
       <c r="B198" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10500</v>
+        <v>258</v>
       </c>
       <c r="F198">
-        <v>13.7278956</v>
+        <v>14.9930017</v>
       </c>
       <c r="G198">
-        <v>100.5241235</v>
+        <v>103.1029191</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" t="s">
-        <v>300</v>
+        <v>259</v>
       </c>
       <c r="B199" t="s">
-        <v>8</v>
+        <v>90</v>
       </c>
       <c r="C199" t="s">
-        <v>74</v>
+        <v>260</v>
       </c>
       <c r="D199" t="s">
-        <v>75</v>
+        <v>260</v>
       </c>
       <c r="E199">
-        <v>10500</v>
+        <v>50230</v>
       </c>
       <c r="F199">
-        <v>13.7278956</v>
+        <v>18.6671181</v>
       </c>
       <c r="G199">
-        <v>100.5241235</v>
+        <v>98.9098776</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" t="s">
-        <v>301</v>
+        <v>261</v>
       </c>
       <c r="B200" t="s">
-        <v>141</v>
+        <v>53</v>
       </c>
       <c r="C200" t="s">
-        <v>142</v>
+        <v>54</v>
+      </c>
+      <c r="D200" t="s">
+        <v>55</v>
       </c>
       <c r="E200">
         <v>83110</v>
       </c>
       <c r="F200">
         <v>7.9810496</v>
       </c>
       <c r="G200">
         <v>98.3638824</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" t="s">
-        <v>302</v>
+        <v>262</v>
       </c>
       <c r="B201" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C201" t="s">
-        <v>81</v>
+        <v>167</v>
+      </c>
+      <c r="D201" t="s">
+        <v>168</v>
       </c>
       <c r="E201">
-        <v>10300</v>
+        <v>10500</v>
       </c>
       <c r="F201">
         <v>13.7278956</v>
       </c>
       <c r="G201">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" t="s">
-        <v>303</v>
+        <v>263</v>
       </c>
       <c r="B202" t="s">
-        <v>8</v>
+        <v>264</v>
       </c>
       <c r="C202" t="s">
-        <v>231</v>
+        <v>265</v>
+      </c>
+      <c r="D202" t="s">
+        <v>266</v>
       </c>
       <c r="E202">
-        <v>10110</v>
+        <v>52150</v>
       </c>
       <c r="F202">
-        <v>13.7278956</v>
+        <v>18.2888404</v>
       </c>
       <c r="G202">
-        <v>100.5241235</v>
+        <v>99.490874</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" t="s">
-        <v>304</v>
+        <v>267</v>
       </c>
       <c r="B203" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C203" t="s">
-        <v>305</v>
+        <v>177</v>
+      </c>
+      <c r="D203" t="s">
+        <v>178</v>
       </c>
       <c r="E203">
-        <v>10220</v>
+        <v>10120</v>
       </c>
       <c r="F203">
         <v>13.7278956</v>
       </c>
       <c r="G203">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" t="s">
-        <v>306</v>
+        <v>268</v>
       </c>
       <c r="B204" t="s">
-        <v>307</v>
+        <v>28</v>
       </c>
       <c r="C204" t="s">
-        <v>308</v>
+        <v>29</v>
+      </c>
+      <c r="D204" t="s">
+        <v>237</v>
       </c>
       <c r="E204">
-        <v>91160</v>
+        <v>20150</v>
       </c>
       <c r="F204">
-        <v>6.6238158</v>
+        <v>13.3611431</v>
       </c>
       <c r="G204">
-        <v>100.0673744</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" t="s">
-        <v>309</v>
+        <v>269</v>
       </c>
       <c r="B205" t="s">
-        <v>77</v>
+        <v>53</v>
       </c>
       <c r="F205">
-        <v>13.5990961</v>
+        <v>7.9810496</v>
       </c>
       <c r="G205">
-        <v>100.5998319</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" t="s">
-        <v>310</v>
+        <v>270</v>
       </c>
       <c r="B206" t="s">
-        <v>311</v>
+        <v>53</v>
       </c>
       <c r="F206">
-        <v>19.9071656</v>
+        <v>7.9810496</v>
       </c>
       <c r="G206">
-        <v>99.830955</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" t="s">
-        <v>312</v>
+        <v>271</v>
       </c>
       <c r="B207" t="s">
-        <v>8</v>
+        <v>28</v>
+      </c>
+      <c r="C207" t="s">
+        <v>243</v>
+      </c>
+      <c r="D207" t="s">
+        <v>244</v>
+      </c>
+      <c r="E207">
+        <v>20140</v>
       </c>
       <c r="F207">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G207">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" t="s">
-        <v>313</v>
+        <v>272</v>
       </c>
       <c r="B208" t="s">
-        <v>45</v>
+        <v>12</v>
+      </c>
+      <c r="C208" t="s">
+        <v>273</v>
+      </c>
+      <c r="D208" t="s">
+        <v>274</v>
+      </c>
+      <c r="E208">
+        <v>10260</v>
       </c>
       <c r="F208">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G208">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" t="s">
-        <v>314</v>
+        <v>275</v>
       </c>
       <c r="B209" t="s">
-        <v>103</v>
+        <v>276</v>
       </c>
       <c r="C209" t="s">
-        <v>315</v>
+        <v>277</v>
       </c>
       <c r="D209" t="s">
-        <v>316</v>
+        <v>278</v>
       </c>
       <c r="E209">
-        <v>73000</v>
+        <v>82130</v>
       </c>
       <c r="F209">
-        <v>13.8199206</v>
+        <v>8.4407456</v>
       </c>
       <c r="G209">
-        <v>100.0621676</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" t="s">
-        <v>314</v>
+        <v>279</v>
       </c>
       <c r="B210" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="C210" t="s">
-        <v>315</v>
+        <v>280</v>
       </c>
       <c r="D210" t="s">
-        <v>316</v>
+        <v>281</v>
       </c>
       <c r="E210">
-        <v>73000</v>
+        <v>10330</v>
       </c>
       <c r="F210">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G210">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" t="s">
-        <v>317</v>
+        <v>282</v>
       </c>
       <c r="B211" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="F211">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G211">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" t="s">
-        <v>318</v>
+        <v>283</v>
       </c>
       <c r="B212" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="F212">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G212">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" t="s">
-        <v>319</v>
+        <v>284</v>
       </c>
       <c r="B213" t="s">
-        <v>45</v>
+        <v>204</v>
       </c>
       <c r="F213">
-        <v>13.8621125</v>
+        <v>14.882905</v>
       </c>
       <c r="G213">
-        <v>100.5143528</v>
+        <v>103.4937107</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" t="s">
-        <v>320</v>
+        <v>285</v>
       </c>
       <c r="B214" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="F214">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G214">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" t="s">
-        <v>314</v>
+        <v>286</v>
       </c>
       <c r="B215" t="s">
-        <v>103</v>
-[...8 lines deleted...]
-        <v>73000</v>
+        <v>12</v>
       </c>
       <c r="F215">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G215">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" t="s">
-        <v>321</v>
+        <v>287</v>
       </c>
       <c r="B216" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>12</v>
       </c>
       <c r="F216">
         <v>13.7278956</v>
       </c>
       <c r="G216">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" t="s">
-        <v>322</v>
+        <v>288</v>
       </c>
       <c r="B217" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10220</v>
+        <v>204</v>
       </c>
       <c r="F217">
-        <v>13.7278956</v>
+        <v>14.882905</v>
       </c>
       <c r="G217">
-        <v>100.5241235</v>
+        <v>103.4937107</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" t="s">
-        <v>323</v>
+        <v>289</v>
       </c>
       <c r="B218" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10500</v>
+        <v>53</v>
       </c>
       <c r="F218">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G218">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" t="s">
-        <v>324</v>
+        <v>290</v>
       </c>
       <c r="B219" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10120</v>
+        <v>204</v>
       </c>
       <c r="F219">
-        <v>13.7278956</v>
+        <v>14.882905</v>
       </c>
       <c r="G219">
-        <v>100.5241235</v>
+        <v>103.4937107</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" t="s">
-        <v>325</v>
+        <v>291</v>
       </c>
       <c r="B220" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C220" t="s">
-        <v>305</v>
+        <v>107</v>
+      </c>
+      <c r="D220" t="s">
+        <v>221</v>
       </c>
       <c r="E220">
-        <v>10220</v>
+        <v>10240</v>
       </c>
       <c r="F220">
-        <v>13.7278956</v>
+        <v>13.752016</v>
       </c>
       <c r="G220">
-        <v>100.5241235</v>
+        <v>100.6413</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" t="s">
-        <v>326</v>
+        <v>292</v>
       </c>
       <c r="B221" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="C221" t="s">
-        <v>231</v>
+        <v>54</v>
+      </c>
+      <c r="D221" t="s">
+        <v>55</v>
       </c>
       <c r="E221">
-        <v>10110</v>
+        <v>83110</v>
       </c>
       <c r="F221">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G221">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" t="s">
-        <v>327</v>
+        <v>293</v>
       </c>
       <c r="B222" t="s">
-        <v>45</v>
+        <v>294</v>
       </c>
       <c r="F222">
-        <v>13.8621125</v>
+        <v>15.6930072</v>
       </c>
       <c r="G222">
-        <v>100.5143528</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" t="s">
-        <v>314</v>
+        <v>295</v>
       </c>
       <c r="B223" t="s">
-        <v>103</v>
-[...8 lines deleted...]
-        <v>73000</v>
+        <v>12</v>
       </c>
       <c r="F223">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G223">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" t="s">
-        <v>328</v>
+        <v>296</v>
       </c>
       <c r="B224" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="C224" t="s">
-        <v>315</v>
+        <v>18</v>
       </c>
       <c r="D224" t="s">
-        <v>316</v>
+        <v>19</v>
       </c>
       <c r="E224">
-        <v>73000</v>
+        <v>10400</v>
       </c>
       <c r="F224">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G224">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" t="s">
-        <v>329</v>
+        <v>297</v>
       </c>
       <c r="B225" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C225" t="s">
-        <v>305</v>
+        <v>298</v>
+      </c>
+      <c r="D225" t="s">
+        <v>299</v>
       </c>
       <c r="E225">
-        <v>10220</v>
+        <v>10150</v>
       </c>
       <c r="F225">
         <v>13.7278956</v>
       </c>
       <c r="G225">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" t="s">
-        <v>330</v>
+        <v>300</v>
       </c>
       <c r="B226" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="C226" t="s">
-        <v>305</v>
+        <v>54</v>
       </c>
       <c r="E226">
-        <v>10220</v>
+        <v>83110</v>
       </c>
       <c r="F226">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G226">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" t="s">
-        <v>331</v>
+        <v>301</v>
       </c>
       <c r="B227" t="s">
-        <v>8</v>
+        <v>240</v>
+      </c>
+      <c r="C227" t="s">
+        <v>302</v>
+      </c>
+      <c r="E227">
+        <v>66150</v>
       </c>
       <c r="F227">
-        <v>13.7278956</v>
+        <v>16.4429516</v>
       </c>
       <c r="G227">
-        <v>100.5241235</v>
+        <v>100.3482329</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" t="s">
-        <v>332</v>
+        <v>303</v>
       </c>
       <c r="B228" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="C228" t="s">
-        <v>197</v>
+        <v>54</v>
       </c>
       <c r="E228">
-        <v>10330</v>
+        <v>83110</v>
       </c>
       <c r="F228">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G228">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" t="s">
-        <v>333</v>
+        <v>304</v>
       </c>
       <c r="B229" t="s">
-        <v>8</v>
+        <v>120</v>
+      </c>
+      <c r="C229" t="s">
+        <v>305</v>
+      </c>
+      <c r="E229">
+        <v>21130</v>
       </c>
       <c r="F229">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G229">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" t="s">
-        <v>334</v>
+        <v>306</v>
       </c>
       <c r="B230" t="s">
-        <v>8</v>
+        <v>204</v>
+      </c>
+      <c r="C230" t="s">
+        <v>307</v>
+      </c>
+      <c r="E230">
+        <v>32150</v>
       </c>
       <c r="F230">
-        <v>13.7278956</v>
+        <v>14.882905</v>
       </c>
       <c r="G230">
-        <v>100.5241235</v>
+        <v>103.4937107</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" t="s">
-        <v>335</v>
+        <v>308</v>
       </c>
       <c r="B231" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C231" t="s">
+        <v>103</v>
+      </c>
+      <c r="E231">
+        <v>10110</v>
       </c>
       <c r="F231">
         <v>13.7278956</v>
       </c>
       <c r="G231">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" t="s">
-        <v>336</v>
+        <v>309</v>
       </c>
       <c r="B232" t="s">
-        <v>77</v>
+        <v>12</v>
+      </c>
+      <c r="C232" t="s">
+        <v>40</v>
+      </c>
+      <c r="E232">
+        <v>10900</v>
       </c>
       <c r="F232">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G232">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" t="s">
-        <v>337</v>
+        <v>310</v>
       </c>
       <c r="B233" t="s">
         <v>8</v>
       </c>
+      <c r="C233" t="s">
+        <v>311</v>
+      </c>
+      <c r="E233">
+        <v>10540</v>
+      </c>
       <c r="F233">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G233">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" t="s">
-        <v>338</v>
+        <v>304</v>
       </c>
       <c r="B234" t="s">
-        <v>8</v>
+        <v>185</v>
       </c>
       <c r="C234" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>312</v>
       </c>
       <c r="E234">
-        <v>10500</v>
+        <v>30210</v>
       </c>
       <c r="F234">
-        <v>13.7278956</v>
+        <v>14.9798997</v>
       </c>
       <c r="G234">
-        <v>100.5241235</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" t="s">
-        <v>339</v>
+        <v>313</v>
       </c>
       <c r="B235" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="C235" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>81</v>
       </c>
       <c r="E235">
-        <v>73000</v>
+        <v>10110</v>
       </c>
       <c r="F235">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G235">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" t="s">
-        <v>340</v>
+        <v>314</v>
       </c>
       <c r="B236" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10800</v>
+        <v>12</v>
       </c>
       <c r="F236">
         <v>13.7278956</v>
       </c>
       <c r="G236">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" t="s">
-        <v>342</v>
+        <v>315</v>
       </c>
       <c r="B237" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>10130</v>
+        <v>12</v>
       </c>
       <c r="F237">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G237">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" t="s">
-        <v>343</v>
+        <v>316</v>
       </c>
       <c r="B238" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="C238" t="s">
-        <v>152</v>
+        <v>273</v>
       </c>
       <c r="E238">
-        <v>20150</v>
+        <v>10260</v>
       </c>
       <c r="F238">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G238">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" t="s">
-        <v>344</v>
+        <v>317</v>
       </c>
       <c r="B239" t="s">
-        <v>345</v>
-[...5 lines deleted...]
-        <v>77110</v>
+        <v>142</v>
       </c>
       <c r="F239">
-        <v>11.812367</v>
+        <v>13.8621125</v>
       </c>
       <c r="G239">
-        <v>99.7973271</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" t="s">
-        <v>347</v>
+        <v>318</v>
       </c>
       <c r="B240" t="s">
-        <v>8</v>
+        <v>120</v>
+      </c>
+      <c r="C240" t="s">
+        <v>319</v>
+      </c>
+      <c r="E240">
+        <v>21120</v>
       </c>
       <c r="F240">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G240">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" t="s">
-        <v>348</v>
+        <v>320</v>
       </c>
       <c r="B241" t="s">
-        <v>116</v>
+        <v>321</v>
       </c>
       <c r="F241">
-        <v>14.882905</v>
+        <v>18.7756318</v>
       </c>
       <c r="G241">
-        <v>103.4937107</v>
+        <v>100.7730417</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" t="s">
-        <v>349</v>
+        <v>322</v>
       </c>
       <c r="B242" t="s">
-        <v>156</v>
+        <v>185</v>
+      </c>
+      <c r="C242" t="s">
+        <v>323</v>
+      </c>
+      <c r="E242">
+        <v>30130</v>
       </c>
       <c r="F242">
-        <v>16.4429516</v>
+        <v>14.9798997</v>
       </c>
       <c r="G242">
-        <v>100.3482329</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" t="s">
-        <v>350</v>
+        <v>324</v>
       </c>
       <c r="B243" t="s">
-        <v>116</v>
+        <v>294</v>
       </c>
       <c r="F243">
-        <v>14.882905</v>
+        <v>15.6930072</v>
       </c>
       <c r="G243">
-        <v>103.4937107</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" t="s">
-        <v>351</v>
+        <v>325</v>
       </c>
       <c r="B244" t="s">
-        <v>8</v>
+        <v>326</v>
+      </c>
+      <c r="C244" t="s">
+        <v>327</v>
+      </c>
+      <c r="E244">
+        <v>26000</v>
       </c>
       <c r="F244">
-        <v>13.7278956</v>
+        <v>14.2069466</v>
       </c>
       <c r="G244">
-        <v>100.5241235</v>
+        <v>101.2130511</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" t="s">
-        <v>352</v>
+        <v>328</v>
       </c>
       <c r="B245" t="s">
-        <v>8</v>
+        <v>90</v>
       </c>
       <c r="C245" t="s">
-        <v>42</v>
+        <v>149</v>
       </c>
       <c r="E245">
-        <v>10600</v>
+        <v>50000</v>
       </c>
       <c r="F245">
-        <v>13.7278956</v>
+        <v>18.7877477</v>
       </c>
       <c r="G245">
-        <v>100.5241235</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" t="s">
-        <v>353</v>
+        <v>329</v>
       </c>
       <c r="B246" t="s">
-        <v>8</v>
+        <v>330</v>
+      </c>
+      <c r="C246" t="s">
+        <v>331</v>
+      </c>
+      <c r="E246">
+        <v>72180</v>
       </c>
       <c r="F246">
-        <v>13.7278956</v>
+        <v>14.4744892</v>
       </c>
       <c r="G246">
-        <v>100.5241235</v>
+        <v>100.1177128</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" t="s">
-        <v>354</v>
+        <v>332</v>
       </c>
       <c r="B247" t="s">
-        <v>136</v>
+        <v>8</v>
       </c>
       <c r="C247" t="s">
-        <v>137</v>
+        <v>311</v>
       </c>
       <c r="E247">
-        <v>62000</v>
+        <v>10540</v>
       </c>
       <c r="F247">
-        <v>16.4827798</v>
+        <v>13.5990961</v>
       </c>
       <c r="G247">
-        <v>99.5226618</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="B248" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="C248" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="E248">
-        <v>73000</v>
+        <v>10540</v>
       </c>
       <c r="F248">
-        <v>13.8199206</v>
+        <v>13.5990961</v>
       </c>
       <c r="G248">
-        <v>100.0621676</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" t="s">
-        <v>355</v>
+        <v>334</v>
       </c>
       <c r="B249" t="s">
-        <v>311</v>
+        <v>142</v>
+      </c>
+      <c r="C249" t="s">
+        <v>232</v>
+      </c>
+      <c r="E249">
+        <v>11000</v>
       </c>
       <c r="F249">
-        <v>19.9071656</v>
+        <v>13.8621125</v>
       </c>
       <c r="G249">
-        <v>99.830955</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" t="s">
-        <v>356</v>
+        <v>335</v>
       </c>
       <c r="B250" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C250" t="s">
-        <v>231</v>
+        <v>273</v>
       </c>
       <c r="E250">
-        <v>10110</v>
+        <v>10260</v>
       </c>
       <c r="F250">
         <v>13.7278956</v>
       </c>
       <c r="G250">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" t="s">
-        <v>357</v>
+        <v>336</v>
       </c>
       <c r="B251" t="s">
         <v>8</v>
       </c>
       <c r="C251" t="s">
-        <v>358</v>
+        <v>311</v>
       </c>
       <c r="E251">
-        <v>10600</v>
+        <v>10540</v>
       </c>
       <c r="F251">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G251">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" t="s">
-        <v>359</v>
+        <v>337</v>
       </c>
       <c r="B252" t="s">
         <v>8</v>
       </c>
       <c r="C252" t="s">
-        <v>358</v>
+        <v>311</v>
       </c>
       <c r="E252">
-        <v>10600</v>
+        <v>10540</v>
       </c>
       <c r="F252">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G252">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" t="s">
-        <v>360</v>
+        <v>338</v>
       </c>
       <c r="B253" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C253" t="s">
-        <v>361</v>
+        <v>339</v>
       </c>
       <c r="E253">
-        <v>10160</v>
+        <v>10400</v>
       </c>
       <c r="F253">
         <v>13.7278956</v>
       </c>
       <c r="G253">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" t="s">
-        <v>362</v>
+        <v>340</v>
       </c>
       <c r="B254" t="s">
-        <v>8</v>
+        <v>341</v>
+      </c>
+      <c r="C254" t="s">
+        <v>342</v>
+      </c>
+      <c r="E254">
+        <v>40000</v>
       </c>
       <c r="F254">
-        <v>13.7278956</v>
+        <v>16.4419355</v>
       </c>
       <c r="G254">
-        <v>100.5241235</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" t="s">
-        <v>356</v>
+        <v>343</v>
       </c>
       <c r="B255" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>12</v>
       </c>
       <c r="F255">
         <v>13.7278956</v>
       </c>
       <c r="G255">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" t="s">
-        <v>363</v>
+        <v>344</v>
       </c>
       <c r="B256" t="s">
         <v>8</v>
       </c>
       <c r="C256" t="s">
-        <v>74</v>
+        <v>311</v>
       </c>
       <c r="E256">
-        <v>10500</v>
+        <v>10540</v>
       </c>
       <c r="F256">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G256">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" t="s">
-        <v>364</v>
+        <v>345</v>
       </c>
       <c r="B257" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C257" t="s">
+        <v>346</v>
+      </c>
+      <c r="E257">
+        <v>10120</v>
       </c>
       <c r="F257">
         <v>13.7278956</v>
       </c>
       <c r="G257">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" t="s">
-        <v>365</v>
+        <v>304</v>
       </c>
       <c r="B258" t="s">
-        <v>8</v>
+        <v>264</v>
       </c>
       <c r="C258" t="s">
-        <v>74</v>
+        <v>347</v>
       </c>
       <c r="E258">
-        <v>10500</v>
+        <v>52220</v>
       </c>
       <c r="F258">
-        <v>13.7278956</v>
+        <v>18.2888404</v>
       </c>
       <c r="G258">
-        <v>100.5241235</v>
+        <v>99.490874</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" t="s">
-        <v>366</v>
+        <v>348</v>
       </c>
       <c r="B259" t="s">
-        <v>19</v>
+        <v>12</v>
+      </c>
+      <c r="C259" t="s">
+        <v>81</v>
+      </c>
+      <c r="E259">
+        <v>10110</v>
       </c>
       <c r="F259">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G259">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" t="s">
-        <v>367</v>
+        <v>349</v>
       </c>
       <c r="B260" t="s">
-        <v>368</v>
+        <v>8</v>
       </c>
       <c r="C260" t="s">
-        <v>369</v>
+        <v>311</v>
       </c>
       <c r="E260">
-        <v>76120</v>
+        <v>10540</v>
       </c>
       <c r="F260">
-        <v>13.1111601</v>
+        <v>13.5990961</v>
       </c>
       <c r="G260">
-        <v>99.9391307</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" t="s">
-        <v>370</v>
+        <v>350</v>
       </c>
       <c r="B261" t="s">
-        <v>97</v>
+        <v>8</v>
+      </c>
+      <c r="C261" t="s">
+        <v>311</v>
+      </c>
+      <c r="E261">
+        <v>10540</v>
       </c>
       <c r="F261">
-        <v>14.9798997</v>
+        <v>13.5990961</v>
       </c>
       <c r="G261">
-        <v>102.0977693</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" t="s">
-        <v>371</v>
+        <v>351</v>
       </c>
       <c r="B262" t="s">
-        <v>8</v>
+        <v>185</v>
       </c>
       <c r="C262" t="s">
-        <v>277</v>
+        <v>323</v>
       </c>
       <c r="E262">
-        <v>10310</v>
+        <v>30130</v>
       </c>
       <c r="F262">
-        <v>13.7278956</v>
+        <v>14.9798997</v>
       </c>
       <c r="G262">
-        <v>100.5241235</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" t="s">
-        <v>372</v>
+        <v>352</v>
       </c>
       <c r="B263" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C263" t="s">
+        <v>103</v>
+      </c>
+      <c r="E263">
+        <v>10110</v>
       </c>
       <c r="F263">
         <v>13.7278956</v>
       </c>
       <c r="G263">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" t="s">
-        <v>373</v>
+        <v>353</v>
       </c>
       <c r="B264" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="C264" t="s">
-        <v>374</v>
+        <v>311</v>
       </c>
       <c r="E264">
-        <v>50310</v>
+        <v>10540</v>
       </c>
       <c r="F264">
-        <v>18.7877477</v>
+        <v>13.5990961</v>
       </c>
       <c r="G264">
-        <v>98.9931311</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" t="s">
-        <v>375</v>
+        <v>354</v>
       </c>
       <c r="B265" t="s">
-        <v>8</v>
+        <v>258</v>
+      </c>
+      <c r="C265" t="s">
+        <v>355</v>
+      </c>
+      <c r="D265" t="s">
+        <v>356</v>
+      </c>
+      <c r="E265">
+        <v>31110</v>
       </c>
       <c r="F265">
-        <v>13.7278956</v>
+        <v>14.9930017</v>
       </c>
       <c r="G265">
-        <v>100.5241235</v>
+        <v>103.1029191</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" t="s">
-        <v>376</v>
+        <v>357</v>
       </c>
       <c r="B266" t="s">
-        <v>377</v>
+        <v>185</v>
       </c>
       <c r="C266" t="s">
-        <v>378</v>
+        <v>312</v>
       </c>
       <c r="E266">
-        <v>63110</v>
+        <v>30210</v>
       </c>
       <c r="F266">
-        <v>16.8839901</v>
+        <v>14.9798997</v>
       </c>
       <c r="G266">
-        <v>99.1258498</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" t="s">
-        <v>379</v>
+        <v>358</v>
       </c>
       <c r="B267" t="s">
-        <v>8</v>
+        <v>185</v>
       </c>
       <c r="C267" t="s">
-        <v>89</v>
+        <v>312</v>
       </c>
       <c r="E267">
-        <v>10120</v>
+        <v>30210</v>
       </c>
       <c r="F267">
-        <v>13.7278956</v>
+        <v>14.9798997</v>
       </c>
       <c r="G267">
-        <v>100.5241235</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" t="s">
-        <v>380</v>
+        <v>359</v>
       </c>
       <c r="B268" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="C268" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>381</v>
+        <v>57</v>
       </c>
       <c r="E268">
-        <v>20150</v>
+        <v>10310</v>
       </c>
       <c r="F268">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G268">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" t="s">
-        <v>382</v>
+        <v>360</v>
       </c>
       <c r="B269" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10230</v>
+        <v>276</v>
       </c>
       <c r="F269">
-        <v>13.7278956</v>
+        <v>8.4407456</v>
       </c>
       <c r="G269">
-        <v>100.5241235</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" t="s">
-        <v>384</v>
+        <v>361</v>
       </c>
       <c r="B270" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C270" t="s">
+        <v>77</v>
+      </c>
+      <c r="E270">
+        <v>10600</v>
       </c>
       <c r="F270">
         <v>13.7278956</v>
       </c>
       <c r="G270">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" t="s">
-        <v>385</v>
+        <v>362</v>
       </c>
       <c r="B271" t="s">
-        <v>8</v>
+        <v>28</v>
+      </c>
+      <c r="C271" t="s">
+        <v>243</v>
+      </c>
+      <c r="E271">
+        <v>20140</v>
       </c>
       <c r="F271">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G271">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" t="s">
-        <v>339</v>
+        <v>363</v>
       </c>
       <c r="B272" t="s">
-        <v>103</v>
-[...8 lines deleted...]
-        <v>73000</v>
+        <v>12</v>
       </c>
       <c r="F272">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G272">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" t="s">
-        <v>386</v>
+        <v>364</v>
       </c>
       <c r="B273" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10230</v>
+        <v>365</v>
       </c>
       <c r="F273">
-        <v>13.7278956</v>
+        <v>18.1445774</v>
       </c>
       <c r="G273">
-        <v>100.5241235</v>
+        <v>100.1402831</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" t="s">
-        <v>387</v>
+        <v>366</v>
       </c>
       <c r="B274" t="s">
-        <v>53</v>
+        <v>367</v>
       </c>
       <c r="C274" t="s">
-        <v>54</v>
+        <v>368</v>
       </c>
       <c r="E274">
-        <v>50000</v>
+        <v>42110</v>
       </c>
       <c r="F274">
-        <v>18.7877477</v>
+        <v>17.4860232</v>
       </c>
       <c r="G274">
-        <v>98.9931311</v>
+        <v>101.7223002</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" t="s">
-        <v>388</v>
+        <v>369</v>
       </c>
       <c r="B275" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="C275" t="s">
-        <v>152</v>
+        <v>18</v>
       </c>
       <c r="E275">
-        <v>20150</v>
+        <v>10400</v>
       </c>
       <c r="F275">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G275">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" t="s">
-        <v>389</v>
+        <v>370</v>
       </c>
       <c r="B276" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C276" t="s">
-        <v>86</v>
+        <v>346</v>
       </c>
       <c r="E276">
-        <v>10900</v>
+        <v>10120</v>
       </c>
       <c r="F276">
         <v>13.7278956</v>
       </c>
       <c r="G276">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" t="s">
-        <v>390</v>
+        <v>371</v>
       </c>
       <c r="B277" t="s">
-        <v>103</v>
-[...8 lines deleted...]
-        <v>73000</v>
+        <v>12</v>
       </c>
       <c r="F277">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G277">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" t="s">
-        <v>391</v>
+        <v>372</v>
       </c>
       <c r="B278" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="C278" t="s">
-        <v>228</v>
+        <v>311</v>
       </c>
       <c r="D278" t="s">
-        <v>291</v>
+        <v>101</v>
       </c>
       <c r="E278">
         <v>10540</v>
       </c>
       <c r="F278">
         <v>13.5990961</v>
       </c>
       <c r="G278">
         <v>100.5998319</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" t="s">
-        <v>392</v>
+        <v>373</v>
       </c>
       <c r="B279" t="s">
-        <v>8</v>
+        <v>341</v>
       </c>
       <c r="C279" t="s">
-        <v>190</v>
+        <v>342</v>
       </c>
       <c r="E279">
-        <v>10260</v>
+        <v>40000</v>
       </c>
       <c r="F279">
-        <v>13.7278956</v>
+        <v>16.4419355</v>
       </c>
       <c r="G279">
-        <v>100.5241235</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" t="s">
-        <v>393</v>
+        <v>374</v>
       </c>
       <c r="B280" t="s">
-        <v>103</v>
+        <v>341</v>
       </c>
       <c r="C280" t="s">
-        <v>315</v>
+        <v>342</v>
       </c>
       <c r="D280" t="s">
-        <v>316</v>
+        <v>375</v>
       </c>
       <c r="E280">
-        <v>73000</v>
+        <v>40000</v>
       </c>
       <c r="F280">
-        <v>13.8199206</v>
+        <v>16.4419355</v>
       </c>
       <c r="G280">
-        <v>100.0621676</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" t="s">
-        <v>394</v>
+        <v>376</v>
       </c>
       <c r="B281" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="C281" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>273</v>
       </c>
       <c r="E281">
-        <v>73000</v>
+        <v>10260</v>
       </c>
       <c r="F281">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G281">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" t="s">
-        <v>395</v>
+        <v>377</v>
       </c>
       <c r="B282" t="s">
-        <v>162</v>
-[...8 lines deleted...]
-        <v>24120</v>
+        <v>378</v>
       </c>
       <c r="F282">
-        <v>13.6904194</v>
+        <v>6.4254607</v>
       </c>
       <c r="G282">
-        <v>101.0779596</v>
+        <v>101.8253143</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" t="s">
-        <v>398</v>
+        <v>379</v>
       </c>
       <c r="B283" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C283" t="s">
-        <v>9</v>
+        <v>77</v>
       </c>
       <c r="E283">
-        <v>10240</v>
+        <v>10600</v>
       </c>
       <c r="F283">
         <v>13.7278956</v>
       </c>
       <c r="G283">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" t="s">
-        <v>399</v>
+        <v>380</v>
       </c>
       <c r="B284" t="s">
-        <v>400</v>
+        <v>12</v>
       </c>
       <c r="C284" t="s">
-        <v>401</v>
+        <v>167</v>
       </c>
       <c r="E284">
-        <v>74000</v>
+        <v>10500</v>
       </c>
       <c r="F284">
-        <v>13.5475216</v>
+        <v>13.7278956</v>
       </c>
       <c r="G284">
-        <v>100.2743956</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" t="s">
-        <v>402</v>
+        <v>381</v>
       </c>
       <c r="B285" t="s">
-        <v>141</v>
+        <v>12</v>
+      </c>
+      <c r="C285" t="s">
+        <v>167</v>
+      </c>
+      <c r="D285" t="s">
+        <v>168</v>
+      </c>
+      <c r="E285">
+        <v>10500</v>
       </c>
       <c r="F285">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G285">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" t="s">
-        <v>403</v>
+        <v>382</v>
       </c>
       <c r="B286" t="s">
-        <v>77</v>
+        <v>53</v>
+      </c>
+      <c r="C286" t="s">
+        <v>54</v>
+      </c>
+      <c r="E286">
+        <v>83110</v>
       </c>
       <c r="F286">
-        <v>13.5990961</v>
+        <v>7.9810496</v>
       </c>
       <c r="G286">
-        <v>100.5998319</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" t="s">
-        <v>404</v>
+        <v>383</v>
       </c>
       <c r="B287" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>12</v>
+      </c>
+      <c r="C287" t="s">
+        <v>171</v>
+      </c>
+      <c r="E287">
+        <v>10300</v>
       </c>
       <c r="F287">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G287">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" t="s">
-        <v>405</v>
+        <v>384</v>
       </c>
       <c r="B288" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="C288" t="s">
-        <v>406</v>
+        <v>81</v>
       </c>
       <c r="E288">
-        <v>21000</v>
+        <v>10110</v>
       </c>
       <c r="F288">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G288">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" t="s">
-        <v>407</v>
+        <v>385</v>
       </c>
       <c r="B289" t="s">
-        <v>307</v>
+        <v>12</v>
       </c>
       <c r="C289" t="s">
-        <v>408</v>
+        <v>61</v>
       </c>
       <c r="E289">
-        <v>91120</v>
+        <v>10220</v>
       </c>
       <c r="F289">
-        <v>6.6238158</v>
+        <v>13.7278956</v>
       </c>
       <c r="G289">
-        <v>100.0673744</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" t="s">
-        <v>409</v>
+        <v>386</v>
       </c>
       <c r="B290" t="s">
-        <v>8</v>
+        <v>387</v>
       </c>
       <c r="C290" t="s">
-        <v>305</v>
+        <v>388</v>
       </c>
       <c r="E290">
-        <v>10220</v>
+        <v>91160</v>
       </c>
       <c r="F290">
-        <v>13.7278956</v>
+        <v>6.6238158</v>
       </c>
       <c r="G290">
-        <v>100.5241235</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" t="s">
-        <v>410</v>
+        <v>389</v>
       </c>
       <c r="B291" t="s">
-        <v>283</v>
-[...5 lines deleted...]
-        <v>54000</v>
+        <v>8</v>
       </c>
       <c r="F291">
-        <v>18.1445774</v>
+        <v>13.5990961</v>
       </c>
       <c r="G291">
-        <v>100.1402831</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" t="s">
-        <v>412</v>
+        <v>390</v>
       </c>
       <c r="B292" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10230</v>
+        <v>391</v>
       </c>
       <c r="F292">
-        <v>13.7278956</v>
+        <v>19.9071656</v>
       </c>
       <c r="G292">
-        <v>100.5241235</v>
+        <v>99.830955</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" t="s">
-        <v>413</v>
+        <v>392</v>
       </c>
       <c r="B293" t="s">
-        <v>307</v>
-[...5 lines deleted...]
-        <v>91160</v>
+        <v>12</v>
       </c>
       <c r="F293">
-        <v>6.6238158</v>
+        <v>13.7278956</v>
       </c>
       <c r="G293">
-        <v>100.0673744</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" t="s">
-        <v>414</v>
+        <v>393</v>
       </c>
       <c r="B294" t="s">
-        <v>8</v>
+        <v>142</v>
       </c>
       <c r="F294">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G294">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" t="s">
-        <v>415</v>
+        <v>394</v>
       </c>
       <c r="B295" t="s">
-        <v>8</v>
+        <v>191</v>
       </c>
       <c r="C295" t="s">
-        <v>16</v>
+        <v>395</v>
+      </c>
+      <c r="D295" t="s">
+        <v>396</v>
       </c>
       <c r="E295">
-        <v>10110</v>
+        <v>73000</v>
       </c>
       <c r="F295">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G295">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" t="s">
-        <v>416</v>
+        <v>394</v>
       </c>
       <c r="B296" t="s">
-        <v>51</v>
+        <v>191</v>
       </c>
       <c r="C296" t="s">
-        <v>152</v>
+        <v>395</v>
+      </c>
+      <c r="D296" t="s">
+        <v>396</v>
       </c>
       <c r="E296">
-        <v>20150</v>
+        <v>73000</v>
       </c>
       <c r="F296">
-        <v>13.3611431</v>
+        <v>13.8199206</v>
       </c>
       <c r="G296">
-        <v>100.9846717</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" t="s">
-        <v>417</v>
+        <v>397</v>
       </c>
       <c r="B297" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10900</v>
+        <v>142</v>
       </c>
       <c r="F297">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G297">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" t="s">
-        <v>418</v>
+        <v>398</v>
       </c>
       <c r="B298" t="s">
-        <v>51</v>
+        <v>142</v>
       </c>
       <c r="F298">
-        <v>13.3611431</v>
+        <v>13.8621125</v>
       </c>
       <c r="G298">
-        <v>100.9846717</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" t="s">
-        <v>419</v>
+        <v>399</v>
       </c>
       <c r="B299" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10800</v>
+        <v>142</v>
       </c>
       <c r="F299">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G299">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" t="s">
-        <v>420</v>
+        <v>400</v>
       </c>
       <c r="B300" t="s">
-        <v>421</v>
-[...5 lines deleted...]
-        <v>34280</v>
+        <v>142</v>
       </c>
       <c r="F300">
-        <v>15.2286861</v>
+        <v>13.8621125</v>
       </c>
       <c r="G300">
-        <v>104.8564217</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" t="s">
-        <v>423</v>
+        <v>394</v>
       </c>
       <c r="B301" t="s">
-        <v>19</v>
+        <v>191</v>
       </c>
       <c r="C301" t="s">
-        <v>406</v>
+        <v>395</v>
+      </c>
+      <c r="D301" t="s">
+        <v>396</v>
       </c>
       <c r="E301">
-        <v>21000</v>
+        <v>73000</v>
       </c>
       <c r="F301">
-        <v>12.6833115</v>
+        <v>13.8199206</v>
       </c>
       <c r="G301">
-        <v>101.2374295</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" t="s">
-        <v>424</v>
+        <v>401</v>
       </c>
       <c r="B302" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="C302" t="s">
-        <v>425</v>
+        <v>103</v>
+      </c>
+      <c r="D302" t="s">
+        <v>211</v>
       </c>
       <c r="E302">
-        <v>27160</v>
+        <v>10110</v>
       </c>
       <c r="F302">
-        <v>13.824038</v>
+        <v>13.7278956</v>
       </c>
       <c r="G302">
-        <v>102.0645839</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" t="s">
-        <v>426</v>
+        <v>402</v>
       </c>
       <c r="B303" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C303" t="s">
-        <v>305</v>
+        <v>61</v>
       </c>
       <c r="E303">
         <v>10220</v>
       </c>
       <c r="F303">
         <v>13.7278956</v>
       </c>
       <c r="G303">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304" t="s">
-        <v>427</v>
+        <v>403</v>
       </c>
       <c r="B304" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C304" t="s">
-        <v>383</v>
+        <v>167</v>
       </c>
       <c r="E304">
-        <v>10230</v>
+        <v>10500</v>
       </c>
       <c r="F304">
         <v>13.7278956</v>
       </c>
       <c r="G304">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305" t="s">
-        <v>428</v>
+        <v>404</v>
       </c>
       <c r="B305" t="s">
-        <v>141</v>
+        <v>12</v>
       </c>
       <c r="C305" t="s">
-        <v>142</v>
+        <v>346</v>
       </c>
       <c r="E305">
-        <v>83110</v>
+        <v>10120</v>
       </c>
       <c r="F305">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G305">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306" t="s">
-        <v>429</v>
+        <v>405</v>
       </c>
       <c r="B306" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C306" t="s">
-        <v>361</v>
+        <v>61</v>
       </c>
       <c r="E306">
-        <v>10160</v>
+        <v>10220</v>
       </c>
       <c r="F306">
         <v>13.7278956</v>
       </c>
       <c r="G306">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307" t="s">
-        <v>430</v>
+        <v>406</v>
       </c>
       <c r="B307" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C307" t="s">
-        <v>383</v>
+        <v>81</v>
       </c>
       <c r="E307">
-        <v>10230</v>
+        <v>10110</v>
       </c>
       <c r="F307">
         <v>13.7278956</v>
       </c>
       <c r="G307">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308" t="s">
-        <v>431</v>
+        <v>407</v>
       </c>
       <c r="B308" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>142</v>
       </c>
       <c r="F308">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G308">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" t="s">
-        <v>432</v>
+        <v>394</v>
       </c>
       <c r="B309" t="s">
-        <v>51</v>
+        <v>191</v>
       </c>
       <c r="C309" t="s">
-        <v>152</v>
+        <v>395</v>
       </c>
       <c r="D309" t="s">
-        <v>152</v>
+        <v>396</v>
       </c>
       <c r="E309">
-        <v>20150</v>
+        <v>73000</v>
       </c>
       <c r="F309">
-        <v>13.3611431</v>
+        <v>13.8199206</v>
       </c>
       <c r="G309">
-        <v>100.9846717</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" t="s">
-        <v>433</v>
+        <v>408</v>
       </c>
       <c r="B310" t="s">
-        <v>8</v>
+        <v>191</v>
+      </c>
+      <c r="C310" t="s">
+        <v>395</v>
+      </c>
+      <c r="D310" t="s">
+        <v>396</v>
+      </c>
+      <c r="E310">
+        <v>73000</v>
       </c>
       <c r="F310">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G310">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" t="s">
-        <v>434</v>
+        <v>409</v>
       </c>
       <c r="B311" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="C311" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>61</v>
       </c>
       <c r="E311">
-        <v>20150</v>
+        <v>10220</v>
+      </c>
+      <c r="F311">
+        <v>13.7278956</v>
+      </c>
+      <c r="G311">
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312" t="s">
-        <v>435</v>
+        <v>410</v>
       </c>
       <c r="B312" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="C312" t="s">
-        <v>228</v>
+        <v>61</v>
       </c>
       <c r="E312">
-        <v>10540</v>
+        <v>10220</v>
       </c>
       <c r="F312">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G312">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313" t="s">
-        <v>436</v>
+        <v>411</v>
       </c>
       <c r="B313" t="s">
-        <v>51</v>
-[...8 lines deleted...]
-        <v>20150</v>
+        <v>12</v>
       </c>
       <c r="F313">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G313">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" t="s">
-        <v>437</v>
+        <v>412</v>
       </c>
       <c r="B314" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C314" t="s">
-        <v>438</v>
+        <v>280</v>
       </c>
       <c r="E314">
-        <v>10170</v>
+        <v>10330</v>
       </c>
       <c r="F314">
         <v>13.7278956</v>
       </c>
       <c r="G314">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" t="s">
-        <v>439</v>
+        <v>413</v>
       </c>
       <c r="B315" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10600</v>
+        <v>12</v>
       </c>
       <c r="F315">
         <v>13.7278956</v>
       </c>
       <c r="G315">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316" t="s">
-        <v>440</v>
+        <v>414</v>
       </c>
       <c r="B316" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>10540</v>
+        <v>12</v>
       </c>
       <c r="F316">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G316">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317" t="s">
-        <v>441</v>
+        <v>415</v>
       </c>
       <c r="B317" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>10540</v>
+        <v>12</v>
       </c>
       <c r="F317">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G317">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="318" spans="1:7">
       <c r="A318" t="s">
-        <v>442</v>
+        <v>416</v>
       </c>
       <c r="B318" t="s">
-        <v>421</v>
-[...5 lines deleted...]
-        <v>34000</v>
+        <v>8</v>
       </c>
       <c r="F318">
-        <v>15.2286861</v>
+        <v>13.5990961</v>
       </c>
       <c r="G318">
-        <v>104.8564217</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="A319" t="s">
-        <v>444</v>
+        <v>417</v>
       </c>
       <c r="B319" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10160</v>
+        <v>12</v>
       </c>
       <c r="F319">
         <v>13.7278956</v>
       </c>
       <c r="G319">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="A320" t="s">
-        <v>445</v>
+        <v>418</v>
       </c>
       <c r="B320" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C320" t="s">
+        <v>167</v>
+      </c>
+      <c r="D320" t="s">
+        <v>168</v>
+      </c>
+      <c r="E320">
+        <v>10500</v>
       </c>
       <c r="F320">
         <v>13.7278956</v>
       </c>
       <c r="G320">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321" t="s">
-        <v>446</v>
+        <v>419</v>
       </c>
       <c r="B321" t="s">
-        <v>8</v>
+        <v>191</v>
       </c>
       <c r="C321" t="s">
-        <v>16</v>
+        <v>395</v>
+      </c>
+      <c r="D321" t="s">
+        <v>396</v>
       </c>
       <c r="E321">
-        <v>10110</v>
+        <v>73000</v>
       </c>
       <c r="F321">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G321">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322" t="s">
-        <v>447</v>
+        <v>420</v>
       </c>
       <c r="B322" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="C322" t="s">
-        <v>20</v>
+        <v>94</v>
       </c>
       <c r="E322">
-        <v>21180</v>
+        <v>10800</v>
       </c>
       <c r="F322">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G322">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" t="s">
-        <v>448</v>
+        <v>421</v>
       </c>
       <c r="B323" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="C323" t="s">
-        <v>152</v>
+        <v>36</v>
       </c>
       <c r="E323">
-        <v>20150</v>
+        <v>10130</v>
       </c>
       <c r="F323">
-        <v>13.3611431</v>
+        <v>13.5990961</v>
       </c>
       <c r="G323">
-        <v>100.9846717</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" t="s">
-        <v>449</v>
+        <v>422</v>
       </c>
       <c r="B324" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="C324" t="s">
-        <v>152</v>
+        <v>29</v>
       </c>
       <c r="E324">
         <v>20150</v>
       </c>
       <c r="F324">
         <v>13.3611431</v>
       </c>
       <c r="G324">
         <v>100.9846717</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" t="s">
-        <v>393</v>
+        <v>423</v>
       </c>
       <c r="B325" t="s">
-        <v>103</v>
+        <v>424</v>
       </c>
       <c r="C325" t="s">
-        <v>315</v>
+        <v>425</v>
       </c>
       <c r="E325">
-        <v>73000</v>
+        <v>77110</v>
       </c>
       <c r="F325">
-        <v>13.8199206</v>
+        <v>11.812367</v>
       </c>
       <c r="G325">
-        <v>100.0621676</v>
+        <v>99.7973271</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" t="s">
-        <v>450</v>
+        <v>426</v>
       </c>
       <c r="B326" t="s">
-        <v>103</v>
-[...8 lines deleted...]
-        <v>73000</v>
+        <v>12</v>
       </c>
       <c r="F326">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G326">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" t="s">
-        <v>450</v>
+        <v>427</v>
       </c>
       <c r="B327" t="s">
-        <v>103</v>
-[...8 lines deleted...]
-        <v>73000</v>
+        <v>204</v>
       </c>
       <c r="F327">
-        <v>13.8199206</v>
+        <v>14.882905</v>
       </c>
       <c r="G327">
-        <v>100.0621676</v>
+        <v>103.4937107</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328" t="s">
-        <v>451</v>
+        <v>428</v>
       </c>
       <c r="B328" t="s">
-        <v>103</v>
+        <v>240</v>
       </c>
       <c r="F328">
-        <v>13.8199206</v>
+        <v>16.4429516</v>
       </c>
       <c r="G328">
-        <v>100.0621676</v>
+        <v>100.3482329</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329" t="s">
-        <v>452</v>
+        <v>429</v>
       </c>
       <c r="B329" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="F329">
-        <v>13.7278956</v>
+        <v>14.882905</v>
       </c>
       <c r="G329">
-        <v>100.5241235</v>
+        <v>103.4937107</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" t="s">
-        <v>453</v>
+        <v>430</v>
       </c>
       <c r="B330" t="s">
-        <v>45</v>
-[...8 lines deleted...]
-        <v>11000</v>
+        <v>12</v>
       </c>
       <c r="F330">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G330">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331" t="s">
-        <v>455</v>
+        <v>431</v>
       </c>
       <c r="B331" t="s">
-        <v>19</v>
+        <v>12</v>
+      </c>
+      <c r="C331" t="s">
+        <v>77</v>
+      </c>
+      <c r="E331">
+        <v>10600</v>
       </c>
       <c r="F331">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G331">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" t="s">
-        <v>456</v>
+        <v>432</v>
       </c>
       <c r="B332" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F332">
         <v>13.7278956</v>
       </c>
       <c r="G332">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333" t="s">
-        <v>457</v>
+        <v>433</v>
       </c>
       <c r="B333" t="s">
-        <v>8</v>
+        <v>224</v>
+      </c>
+      <c r="C333" t="s">
+        <v>225</v>
+      </c>
+      <c r="E333">
+        <v>62000</v>
       </c>
       <c r="F333">
-        <v>13.7278956</v>
+        <v>16.4827798</v>
       </c>
       <c r="G333">
-        <v>100.5241235</v>
+        <v>99.5226618</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334" t="s">
-        <v>458</v>
+        <v>419</v>
       </c>
       <c r="B334" t="s">
-        <v>77</v>
+        <v>191</v>
+      </c>
+      <c r="C334" t="s">
+        <v>395</v>
+      </c>
+      <c r="D334" t="s">
+        <v>396</v>
+      </c>
+      <c r="E334">
+        <v>73000</v>
       </c>
       <c r="F334">
-        <v>13.5990961</v>
+        <v>13.8199206</v>
       </c>
       <c r="G334">
-        <v>100.5998319</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335" t="s">
-        <v>459</v>
+        <v>434</v>
       </c>
       <c r="B335" t="s">
-        <v>77</v>
+        <v>391</v>
       </c>
       <c r="F335">
-        <v>13.5990961</v>
+        <v>19.9071656</v>
       </c>
       <c r="G335">
-        <v>100.5998319</v>
+        <v>99.830955</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336" t="s">
-        <v>460</v>
+        <v>435</v>
       </c>
       <c r="B336" t="s">
-        <v>141</v>
+        <v>12</v>
+      </c>
+      <c r="C336" t="s">
+        <v>81</v>
+      </c>
+      <c r="E336">
+        <v>10110</v>
       </c>
       <c r="F336">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G336">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="A337" t="s">
-        <v>461</v>
+        <v>436</v>
       </c>
       <c r="B337" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C337" t="s">
+        <v>50</v>
+      </c>
+      <c r="E337">
+        <v>10600</v>
       </c>
       <c r="F337">
         <v>13.7278956</v>
       </c>
       <c r="G337">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="A338" t="s">
-        <v>462</v>
+        <v>437</v>
       </c>
       <c r="B338" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C338" t="s">
+        <v>50</v>
+      </c>
+      <c r="E338">
+        <v>10600</v>
       </c>
       <c r="F338">
         <v>13.7278956</v>
       </c>
       <c r="G338">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339" t="s">
-        <v>463</v>
+        <v>438</v>
       </c>
       <c r="B339" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C339" t="s">
+        <v>439</v>
+      </c>
+      <c r="E339">
+        <v>10160</v>
       </c>
       <c r="F339">
         <v>13.7278956</v>
       </c>
       <c r="G339">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="A340" t="s">
-        <v>464</v>
+        <v>440</v>
       </c>
       <c r="B340" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F340">
         <v>13.7278956</v>
       </c>
       <c r="G340">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="A341" t="s">
-        <v>465</v>
+        <v>435</v>
       </c>
       <c r="B341" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C341" t="s">
+        <v>81</v>
+      </c>
+      <c r="E341">
+        <v>10110</v>
       </c>
       <c r="F341">
         <v>13.7278956</v>
       </c>
       <c r="G341">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342" t="s">
-        <v>466</v>
+        <v>441</v>
       </c>
       <c r="B342" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C342" t="s">
+        <v>167</v>
+      </c>
+      <c r="E342">
+        <v>10500</v>
       </c>
       <c r="F342">
         <v>13.7278956</v>
       </c>
       <c r="G342">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="A343" t="s">
-        <v>467</v>
+        <v>442</v>
       </c>
       <c r="B343" t="s">
-        <v>468</v>
+        <v>12</v>
       </c>
       <c r="F343">
-        <v>7.1756004</v>
+        <v>13.7278956</v>
       </c>
       <c r="G343">
-        <v>100.614347</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="A344" t="s">
-        <v>469</v>
+        <v>443</v>
       </c>
       <c r="B344" t="s">
-        <v>103</v>
+        <v>12</v>
+      </c>
+      <c r="C344" t="s">
+        <v>167</v>
+      </c>
+      <c r="E344">
+        <v>10500</v>
       </c>
       <c r="F344">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G344">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345" t="s">
-        <v>469</v>
+        <v>444</v>
       </c>
       <c r="B345" t="s">
-        <v>103</v>
+        <v>120</v>
       </c>
       <c r="F345">
-        <v>13.8199206</v>
+        <v>12.6833115</v>
       </c>
       <c r="G345">
-        <v>100.0621676</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="A346" t="s">
-        <v>470</v>
+        <v>445</v>
       </c>
       <c r="B346" t="s">
-        <v>77</v>
+        <v>99</v>
+      </c>
+      <c r="C346" t="s">
+        <v>446</v>
+      </c>
+      <c r="E346">
+        <v>76120</v>
       </c>
       <c r="F346">
-        <v>13.5990961</v>
+        <v>13.1111601</v>
       </c>
       <c r="G346">
-        <v>100.5998319</v>
+        <v>99.9391307</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347" t="s">
-        <v>471</v>
+        <v>447</v>
       </c>
       <c r="B347" t="s">
-        <v>258</v>
+        <v>185</v>
       </c>
       <c r="F347">
-        <v>16.4419355</v>
+        <v>14.9798997</v>
       </c>
       <c r="G347">
-        <v>102.8359921</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="A348" t="s">
-        <v>471</v>
+        <v>448</v>
       </c>
       <c r="B348" t="s">
-        <v>258</v>
+        <v>12</v>
+      </c>
+      <c r="C348" t="s">
+        <v>57</v>
+      </c>
+      <c r="E348">
+        <v>10310</v>
       </c>
       <c r="F348">
-        <v>16.4419355</v>
+        <v>13.7278956</v>
       </c>
       <c r="G348">
-        <v>102.8359921</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="349" spans="1:7">
       <c r="A349" t="s">
-        <v>471</v>
+        <v>449</v>
       </c>
       <c r="B349" t="s">
-        <v>258</v>
+        <v>12</v>
       </c>
       <c r="F349">
-        <v>16.4419355</v>
+        <v>13.7278956</v>
       </c>
       <c r="G349">
-        <v>102.8359921</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="A350" t="s">
-        <v>471</v>
+        <v>450</v>
       </c>
       <c r="B350" t="s">
-        <v>258</v>
+        <v>90</v>
+      </c>
+      <c r="C350" t="s">
+        <v>451</v>
+      </c>
+      <c r="E350">
+        <v>50310</v>
       </c>
       <c r="F350">
-        <v>16.4419355</v>
+        <v>18.7877477</v>
       </c>
       <c r="G350">
-        <v>102.8359921</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="A351" t="s">
-        <v>471</v>
+        <v>452</v>
       </c>
       <c r="B351" t="s">
-        <v>258</v>
+        <v>12</v>
       </c>
       <c r="F351">
-        <v>16.4419355</v>
+        <v>13.7278956</v>
       </c>
       <c r="G351">
-        <v>102.8359921</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="352" spans="1:7">
       <c r="A352" t="s">
-        <v>472</v>
+        <v>453</v>
       </c>
       <c r="B352" t="s">
-        <v>103</v>
+        <v>454</v>
+      </c>
+      <c r="C352" t="s">
+        <v>455</v>
+      </c>
+      <c r="E352">
+        <v>63110</v>
       </c>
       <c r="F352">
-        <v>13.8199206</v>
+        <v>16.8839901</v>
       </c>
       <c r="G352">
-        <v>100.0621676</v>
+        <v>99.1258498</v>
       </c>
     </row>
     <row r="353" spans="1:7">
       <c r="A353" t="s">
-        <v>473</v>
+        <v>456</v>
       </c>
       <c r="B353" t="s">
-        <v>258</v>
+        <v>12</v>
+      </c>
+      <c r="C353" t="s">
+        <v>177</v>
+      </c>
+      <c r="E353">
+        <v>10120</v>
       </c>
       <c r="F353">
-        <v>16.4419355</v>
+        <v>13.7278956</v>
       </c>
       <c r="G353">
-        <v>102.8359921</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="354" spans="1:7">
       <c r="A354" t="s">
-        <v>469</v>
+        <v>457</v>
       </c>
       <c r="B354" t="s">
-        <v>103</v>
+        <v>28</v>
+      </c>
+      <c r="C354" t="s">
+        <v>29</v>
+      </c>
+      <c r="D354" t="s">
+        <v>30</v>
+      </c>
+      <c r="E354">
+        <v>20150</v>
       </c>
       <c r="F354">
-        <v>13.8199206</v>
+        <v>13.3611431</v>
       </c>
       <c r="G354">
-        <v>100.0621676</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="A355" t="s">
-        <v>474</v>
+        <v>458</v>
       </c>
       <c r="B355" t="s">
-        <v>103</v>
+        <v>12</v>
+      </c>
+      <c r="C355" t="s">
+        <v>459</v>
+      </c>
+      <c r="E355">
+        <v>10230</v>
       </c>
       <c r="F355">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G355">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="356" spans="1:7">
       <c r="A356" t="s">
-        <v>339</v>
+        <v>460</v>
       </c>
       <c r="B356" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="F356">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G356">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="357" spans="1:7">
       <c r="A357" t="s">
-        <v>475</v>
+        <v>461</v>
       </c>
       <c r="B357" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="F357">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G357">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="358" spans="1:7">
       <c r="A358" t="s">
-        <v>476</v>
+        <v>419</v>
       </c>
       <c r="B358" t="s">
-        <v>103</v>
+        <v>191</v>
+      </c>
+      <c r="C358" t="s">
+        <v>395</v>
+      </c>
+      <c r="D358" t="s">
+        <v>396</v>
+      </c>
+      <c r="E358">
+        <v>73000</v>
       </c>
       <c r="F358">
         <v>13.8199206</v>
       </c>
       <c r="G358">
         <v>100.0621676</v>
       </c>
     </row>
     <row r="359" spans="1:7">
       <c r="A359" t="s">
-        <v>477</v>
+        <v>462</v>
       </c>
       <c r="B359" t="s">
-        <v>103</v>
+        <v>12</v>
+      </c>
+      <c r="C359" t="s">
+        <v>459</v>
+      </c>
+      <c r="E359">
+        <v>10230</v>
       </c>
       <c r="F359">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G359">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="360" spans="1:7">
       <c r="A360" t="s">
-        <v>478</v>
+        <v>463</v>
       </c>
       <c r="B360" t="s">
-        <v>345</v>
+        <v>90</v>
+      </c>
+      <c r="C360" t="s">
+        <v>149</v>
+      </c>
+      <c r="E360">
+        <v>50000</v>
       </c>
       <c r="F360">
-        <v>11.812367</v>
+        <v>18.7877477</v>
       </c>
       <c r="G360">
-        <v>99.7973271</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="361" spans="1:7">
       <c r="A361" t="s">
-        <v>479</v>
+        <v>464</v>
       </c>
       <c r="B361" t="s">
-        <v>8</v>
+        <v>28</v>
+      </c>
+      <c r="C361" t="s">
+        <v>29</v>
+      </c>
+      <c r="E361">
+        <v>20150</v>
       </c>
       <c r="F361">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G361">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="A362" t="s">
-        <v>480</v>
+        <v>465</v>
       </c>
       <c r="B362" t="s">
-        <v>481</v>
+        <v>12</v>
+      </c>
+      <c r="C362" t="s">
+        <v>40</v>
+      </c>
+      <c r="E362">
+        <v>10900</v>
       </c>
       <c r="F362">
-        <v>8.4303975</v>
+        <v>13.7278956</v>
       </c>
       <c r="G362">
-        <v>99.9631219</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="363" spans="1:7">
       <c r="A363" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="B363" t="s">
-        <v>103</v>
+        <v>191</v>
+      </c>
+      <c r="C363" t="s">
+        <v>395</v>
+      </c>
+      <c r="D363" t="s">
+        <v>396</v>
+      </c>
+      <c r="E363">
+        <v>73000</v>
       </c>
       <c r="F363">
         <v>13.8199206</v>
       </c>
       <c r="G363">
         <v>100.0621676</v>
       </c>
     </row>
     <row r="364" spans="1:7">
       <c r="A364" t="s">
-        <v>482</v>
+        <v>467</v>
       </c>
       <c r="B364" t="s">
-        <v>103</v>
+        <v>8</v>
+      </c>
+      <c r="C364" t="s">
+        <v>311</v>
+      </c>
+      <c r="D364" t="s">
+        <v>101</v>
+      </c>
+      <c r="E364">
+        <v>10540</v>
       </c>
       <c r="F364">
-        <v>13.8199206</v>
+        <v>13.5990961</v>
       </c>
       <c r="G364">
-        <v>100.0621676</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="365" spans="1:7">
       <c r="A365" t="s">
-        <v>483</v>
+        <v>468</v>
       </c>
       <c r="B365" t="s">
-        <v>101</v>
+        <v>12</v>
+      </c>
+      <c r="C365" t="s">
+        <v>273</v>
+      </c>
+      <c r="E365">
+        <v>10260</v>
       </c>
       <c r="F365">
-        <v>15.8068173</v>
+        <v>13.7278956</v>
       </c>
       <c r="G365">
-        <v>102.0315027</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="366" spans="1:7">
       <c r="A366" t="s">
-        <v>484</v>
+        <v>469</v>
       </c>
       <c r="B366" t="s">
-        <v>8</v>
+        <v>191</v>
       </c>
       <c r="C366" t="s">
-        <v>86</v>
+        <v>395</v>
       </c>
       <c r="D366" t="s">
-        <v>485</v>
+        <v>396</v>
       </c>
       <c r="E366">
-        <v>10900</v>
+        <v>73000</v>
       </c>
       <c r="F366">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G366">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="367" spans="1:7">
       <c r="A367" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="B367" t="s">
-        <v>103</v>
+        <v>191</v>
+      </c>
+      <c r="C367" t="s">
+        <v>395</v>
+      </c>
+      <c r="D367" t="s">
+        <v>396</v>
+      </c>
+      <c r="E367">
+        <v>73000</v>
       </c>
       <c r="F367">
         <v>13.8199206</v>
       </c>
       <c r="G367">
         <v>100.0621676</v>
       </c>
     </row>
     <row r="368" spans="1:7">
       <c r="A368" t="s">
-        <v>486</v>
+        <v>471</v>
       </c>
       <c r="B368" t="s">
-        <v>97</v>
+        <v>246</v>
+      </c>
+      <c r="C368" t="s">
+        <v>472</v>
+      </c>
+      <c r="D368" t="s">
+        <v>473</v>
+      </c>
+      <c r="E368">
+        <v>24120</v>
       </c>
       <c r="F368">
-        <v>14.9798997</v>
+        <v>13.6904194</v>
       </c>
       <c r="G368">
-        <v>102.0977693</v>
+        <v>101.0779596</v>
       </c>
     </row>
     <row r="369" spans="1:7">
       <c r="A369" t="s">
-        <v>487</v>
+        <v>474</v>
       </c>
       <c r="B369" t="s">
-        <v>51</v>
+        <v>12</v>
+      </c>
+      <c r="C369" t="s">
+        <v>107</v>
+      </c>
+      <c r="E369">
+        <v>10240</v>
       </c>
       <c r="F369">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G369">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="370" spans="1:7">
       <c r="A370" t="s">
-        <v>488</v>
+        <v>475</v>
       </c>
       <c r="B370" t="s">
-        <v>8</v>
+        <v>476</v>
+      </c>
+      <c r="C370" t="s">
+        <v>477</v>
+      </c>
+      <c r="E370">
+        <v>74000</v>
       </c>
       <c r="F370">
-        <v>13.7278956</v>
+        <v>13.5475216</v>
       </c>
       <c r="G370">
-        <v>100.5241235</v>
+        <v>100.2743956</v>
       </c>
     </row>
     <row r="371" spans="1:7">
       <c r="A371" t="s">
-        <v>489</v>
+        <v>478</v>
       </c>
       <c r="B371" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="F371">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G371">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="372" spans="1:7">
       <c r="A372" t="s">
-        <v>490</v>
+        <v>479</v>
       </c>
       <c r="B372" t="s">
         <v>8</v>
       </c>
       <c r="F372">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G372">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="373" spans="1:7">
       <c r="A373" t="s">
-        <v>491</v>
+        <v>480</v>
       </c>
       <c r="B373" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>10600</v>
+        <v>53</v>
+      </c>
+      <c r="D373" t="s">
+        <v>55</v>
       </c>
       <c r="F373">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G373">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="374" spans="1:7">
       <c r="A374" t="s">
-        <v>339</v>
+        <v>481</v>
       </c>
       <c r="B374" t="s">
-        <v>103</v>
+        <v>120</v>
+      </c>
+      <c r="C374" t="s">
+        <v>482</v>
+      </c>
+      <c r="E374">
+        <v>21000</v>
       </c>
       <c r="F374">
-        <v>13.8199206</v>
+        <v>12.6833115</v>
       </c>
       <c r="G374">
-        <v>100.0621676</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="375" spans="1:7">
       <c r="A375" t="s">
-        <v>339</v>
+        <v>483</v>
       </c>
       <c r="B375" t="s">
-        <v>103</v>
+        <v>387</v>
+      </c>
+      <c r="C375" t="s">
+        <v>484</v>
+      </c>
+      <c r="E375">
+        <v>91120</v>
       </c>
       <c r="F375">
-        <v>13.8199206</v>
+        <v>6.6238158</v>
       </c>
       <c r="G375">
-        <v>100.0621676</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="376" spans="1:7">
       <c r="A376" t="s">
-        <v>492</v>
+        <v>485</v>
       </c>
       <c r="B376" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C376" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>493</v>
+        <v>61</v>
       </c>
       <c r="E376">
-        <v>10400</v>
+        <v>10220</v>
       </c>
       <c r="F376">
         <v>13.7278956</v>
       </c>
       <c r="G376">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="377" spans="1:7">
       <c r="A377" t="s">
-        <v>494</v>
+        <v>486</v>
       </c>
       <c r="B377" t="s">
-        <v>8</v>
+        <v>365</v>
+      </c>
+      <c r="C377" t="s">
+        <v>487</v>
+      </c>
+      <c r="E377">
+        <v>54000</v>
       </c>
       <c r="F377">
-        <v>13.7278956</v>
+        <v>18.1445774</v>
       </c>
       <c r="G377">
-        <v>100.5241235</v>
+        <v>100.1402831</v>
       </c>
     </row>
     <row r="378" spans="1:7">
       <c r="A378" t="s">
-        <v>495</v>
+        <v>488</v>
       </c>
       <c r="B378" t="s">
-        <v>211</v>
+        <v>12</v>
+      </c>
+      <c r="C378" t="s">
+        <v>459</v>
+      </c>
+      <c r="E378">
+        <v>10230</v>
       </c>
       <c r="F378">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G378">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="379" spans="1:7">
       <c r="A379" t="s">
-        <v>496</v>
+        <v>489</v>
       </c>
       <c r="B379" t="s">
-        <v>497</v>
+        <v>387</v>
+      </c>
+      <c r="C379" t="s">
+        <v>388</v>
+      </c>
+      <c r="E379">
+        <v>91160</v>
       </c>
       <c r="F379">
-        <v>9.9528702</v>
+        <v>6.6238158</v>
       </c>
       <c r="G379">
-        <v>98.6084641</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="380" spans="1:7">
       <c r="A380" t="s">
-        <v>498</v>
+        <v>490</v>
       </c>
       <c r="B380" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="F380">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G380">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="381" spans="1:7">
       <c r="A381" t="s">
-        <v>499</v>
+        <v>491</v>
       </c>
       <c r="B381" t="s">
-        <v>141</v>
+        <v>12</v>
+      </c>
+      <c r="C381" t="s">
+        <v>103</v>
+      </c>
+      <c r="E381">
+        <v>10110</v>
       </c>
       <c r="F381">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G381">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="382" spans="1:7">
       <c r="A382" t="s">
-        <v>500</v>
+        <v>492</v>
       </c>
       <c r="B382" t="s">
-        <v>501</v>
+        <v>28</v>
+      </c>
+      <c r="C382" t="s">
+        <v>29</v>
+      </c>
+      <c r="E382">
+        <v>20150</v>
       </c>
       <c r="F382">
-        <v>10.4930496</v>
+        <v>13.3611431</v>
       </c>
       <c r="G382">
-        <v>99.1800199</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="383" spans="1:7">
       <c r="A383" t="s">
-        <v>502</v>
+        <v>493</v>
       </c>
       <c r="B383" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C383" t="s">
+        <v>40</v>
       </c>
       <c r="E383">
-        <v>10120</v>
+        <v>10900</v>
       </c>
       <c r="F383">
         <v>13.7278956</v>
       </c>
       <c r="G383">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="384" spans="1:7">
       <c r="A384" t="s">
-        <v>503</v>
+        <v>494</v>
       </c>
       <c r="B384" t="s">
-        <v>307</v>
+        <v>28</v>
       </c>
       <c r="F384">
-        <v>6.6238158</v>
+        <v>13.3611431</v>
       </c>
       <c r="G384">
-        <v>100.0673744</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="385" spans="1:7">
       <c r="A385" t="s">
-        <v>504</v>
+        <v>495</v>
       </c>
       <c r="B385" t="s">
-        <v>105</v>
+        <v>12</v>
+      </c>
+      <c r="C385" t="s">
+        <v>94</v>
+      </c>
+      <c r="E385">
+        <v>10800</v>
       </c>
       <c r="F385">
-        <v>9.1382389</v>
+        <v>13.7278956</v>
       </c>
       <c r="G385">
-        <v>99.3217483</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="386" spans="1:7">
       <c r="A386" t="s">
-        <v>505</v>
+        <v>496</v>
       </c>
       <c r="B386" t="s">
-        <v>8</v>
+        <v>497</v>
+      </c>
+      <c r="C386" t="s">
+        <v>498</v>
+      </c>
+      <c r="E386">
+        <v>34280</v>
       </c>
       <c r="F386">
-        <v>13.7278956</v>
+        <v>15.2286861</v>
       </c>
       <c r="G386">
-        <v>100.5241235</v>
+        <v>104.8564217</v>
       </c>
     </row>
     <row r="387" spans="1:7">
       <c r="A387" t="s">
-        <v>506</v>
+        <v>499</v>
       </c>
       <c r="B387" t="s">
-        <v>51</v>
+        <v>120</v>
+      </c>
+      <c r="C387" t="s">
+        <v>482</v>
+      </c>
+      <c r="E387">
+        <v>21000</v>
       </c>
       <c r="F387">
-        <v>13.3611431</v>
+        <v>12.6833115</v>
       </c>
       <c r="G387">
-        <v>100.9846717</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="388" spans="1:7">
       <c r="A388" t="s">
-        <v>507</v>
+        <v>500</v>
       </c>
       <c r="B388" t="s">
-        <v>141</v>
+        <v>195</v>
+      </c>
+      <c r="C388" t="s">
+        <v>501</v>
+      </c>
+      <c r="E388">
+        <v>27160</v>
       </c>
       <c r="F388">
-        <v>7.9810496</v>
+        <v>13.824038</v>
       </c>
       <c r="G388">
-        <v>98.3638824</v>
+        <v>102.0645839</v>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="A389" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="B389" t="s">
-        <v>19</v>
+        <v>12</v>
+      </c>
+      <c r="C389" t="s">
+        <v>61</v>
+      </c>
+      <c r="E389">
+        <v>10220</v>
       </c>
       <c r="F389">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G389">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="A390" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="B390" t="s">
-        <v>211</v>
+        <v>12</v>
+      </c>
+      <c r="C390" t="s">
+        <v>459</v>
+      </c>
+      <c r="E390">
+        <v>10230</v>
       </c>
       <c r="F390">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G390">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="391" spans="1:7">
       <c r="A391" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="B391" t="s">
-        <v>468</v>
+        <v>53</v>
+      </c>
+      <c r="C391" t="s">
+        <v>54</v>
+      </c>
+      <c r="E391">
+        <v>83110</v>
       </c>
       <c r="F391">
-        <v>7.1756004</v>
+        <v>7.9810496</v>
       </c>
       <c r="G391">
-        <v>100.614347</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="A392" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="B392" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C392" t="s">
+        <v>439</v>
+      </c>
+      <c r="E392">
+        <v>10160</v>
       </c>
       <c r="F392">
         <v>13.7278956</v>
       </c>
       <c r="G392">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="393" spans="1:7">
       <c r="A393" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
       <c r="B393" t="s">
-        <v>258</v>
+        <v>12</v>
+      </c>
+      <c r="C393" t="s">
+        <v>459</v>
+      </c>
+      <c r="E393">
+        <v>10230</v>
       </c>
       <c r="F393">
-        <v>16.4419355</v>
+        <v>13.7278956</v>
       </c>
       <c r="G393">
-        <v>102.8359921</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="394" spans="1:7">
       <c r="A394" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="B394" t="s">
-        <v>141</v>
+        <v>12</v>
+      </c>
+      <c r="C394" t="s">
+        <v>81</v>
+      </c>
+      <c r="E394">
+        <v>10110</v>
       </c>
       <c r="F394">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G394">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="395" spans="1:7">
       <c r="A395" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="B395" t="s">
-        <v>8</v>
+        <v>28</v>
+      </c>
+      <c r="C395" t="s">
+        <v>29</v>
+      </c>
+      <c r="D395" t="s">
+        <v>29</v>
+      </c>
+      <c r="E395">
+        <v>20150</v>
       </c>
       <c r="F395">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G395">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="396" spans="1:7">
       <c r="A396" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="B396" t="s">
-        <v>141</v>
+        <v>12</v>
       </c>
       <c r="F396">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G396">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="397" spans="1:7">
       <c r="A397" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="B397" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>100.5241235</v>
+        <v>28</v>
+      </c>
+      <c r="C397" t="s">
+        <v>29</v>
+      </c>
+      <c r="D397" t="s">
+        <v>29</v>
+      </c>
+      <c r="E397">
+        <v>20150</v>
       </c>
     </row>
     <row r="398" spans="1:7">
       <c r="A398" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="B398" t="s">
-        <v>345</v>
+        <v>8</v>
+      </c>
+      <c r="C398" t="s">
+        <v>311</v>
+      </c>
+      <c r="E398">
+        <v>10540</v>
       </c>
       <c r="F398">
-        <v>11.812367</v>
+        <v>13.5990961</v>
       </c>
       <c r="G398">
-        <v>99.7973271</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="399" spans="1:7">
       <c r="A399" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
       <c r="B399" t="s">
-        <v>468</v>
+        <v>28</v>
+      </c>
+      <c r="C399" t="s">
+        <v>29</v>
+      </c>
+      <c r="D399" t="s">
+        <v>30</v>
+      </c>
+      <c r="E399">
+        <v>20150</v>
       </c>
       <c r="F399">
-        <v>7.1756004</v>
+        <v>13.3611431</v>
       </c>
       <c r="G399">
-        <v>100.614347</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="400" spans="1:7">
       <c r="A400" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="B400" t="s">
-        <v>97</v>
+        <v>12</v>
+      </c>
+      <c r="C400" t="s">
+        <v>514</v>
+      </c>
+      <c r="E400">
+        <v>10170</v>
       </c>
       <c r="F400">
-        <v>14.9798997</v>
+        <v>13.7278956</v>
       </c>
       <c r="G400">
-        <v>102.0977693</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="401" spans="1:7">
       <c r="A401" t="s">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="B401" t="s">
-        <v>211</v>
+        <v>12</v>
+      </c>
+      <c r="C401" t="s">
+        <v>50</v>
+      </c>
+      <c r="E401">
+        <v>10600</v>
       </c>
       <c r="F401">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G401">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="402" spans="1:7">
       <c r="A402" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="B402" t="s">
         <v>8</v>
       </c>
+      <c r="C402" t="s">
+        <v>311</v>
+      </c>
+      <c r="E402">
+        <v>10540</v>
+      </c>
       <c r="F402">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G402">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="403" spans="1:7">
       <c r="A403" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="B403" t="s">
         <v>8</v>
       </c>
+      <c r="C403" t="s">
+        <v>311</v>
+      </c>
+      <c r="E403">
+        <v>10540</v>
+      </c>
       <c r="F403">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G403">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="404" spans="1:7">
       <c r="A404" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
       <c r="B404" t="s">
-        <v>524</v>
+        <v>497</v>
+      </c>
+      <c r="C404" t="s">
+        <v>519</v>
+      </c>
+      <c r="E404">
+        <v>34000</v>
       </c>
       <c r="F404">
-        <v>16.542443</v>
+        <v>15.2286861</v>
       </c>
       <c r="G404">
-        <v>104.7209151</v>
+        <v>104.8564217</v>
       </c>
     </row>
     <row r="405" spans="1:7">
       <c r="A405" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="B405" t="s">
-        <v>51</v>
+        <v>12</v>
+      </c>
+      <c r="C405" t="s">
+        <v>439</v>
+      </c>
+      <c r="E405">
+        <v>10160</v>
       </c>
       <c r="F405">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G405">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="406" spans="1:7">
       <c r="A406" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="B406" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F406">
         <v>13.7278956</v>
       </c>
       <c r="G406">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="407" spans="1:7">
       <c r="A407" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="B407" t="s">
-        <v>141</v>
+        <v>12</v>
+      </c>
+      <c r="C407" t="s">
+        <v>103</v>
+      </c>
+      <c r="E407">
+        <v>10110</v>
       </c>
       <c r="F407">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G407">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="408" spans="1:7">
       <c r="A408" t="s">
-        <v>528</v>
+        <v>523</v>
       </c>
       <c r="B408" t="s">
-        <v>19</v>
+        <v>120</v>
+      </c>
+      <c r="C408" t="s">
+        <v>121</v>
+      </c>
+      <c r="E408">
+        <v>21180</v>
       </c>
       <c r="F408">
         <v>12.6833115</v>
       </c>
       <c r="G408">
         <v>101.2374295</v>
       </c>
     </row>
     <row r="409" spans="1:7">
       <c r="A409" t="s">
-        <v>529</v>
+        <v>524</v>
       </c>
       <c r="B409" t="s">
-        <v>141</v>
+        <v>28</v>
+      </c>
+      <c r="C409" t="s">
+        <v>29</v>
+      </c>
+      <c r="E409">
+        <v>20150</v>
       </c>
       <c r="F409">
-        <v>7.9810496</v>
+        <v>13.3611431</v>
       </c>
       <c r="G409">
-        <v>98.3638824</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="410" spans="1:7">
       <c r="A410" t="s">
-        <v>530</v>
+        <v>525</v>
       </c>
       <c r="B410" t="s">
-        <v>141</v>
+        <v>28</v>
+      </c>
+      <c r="C410" t="s">
+        <v>29</v>
+      </c>
+      <c r="E410">
+        <v>20150</v>
       </c>
       <c r="F410">
-        <v>7.9810496</v>
+        <v>13.3611431</v>
       </c>
       <c r="G410">
-        <v>98.3638824</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="411" spans="1:7">
       <c r="A411" t="s">
-        <v>531</v>
+        <v>469</v>
       </c>
       <c r="B411" t="s">
-        <v>8</v>
+        <v>191</v>
+      </c>
+      <c r="C411" t="s">
+        <v>395</v>
+      </c>
+      <c r="E411">
+        <v>73000</v>
       </c>
       <c r="F411">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G411">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="412" spans="1:7">
       <c r="A412" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="B412" t="s">
-        <v>156</v>
+        <v>191</v>
+      </c>
+      <c r="C412" t="s">
+        <v>395</v>
+      </c>
+      <c r="D412" t="s">
+        <v>396</v>
+      </c>
+      <c r="E412">
+        <v>73000</v>
       </c>
       <c r="F412">
-        <v>16.4429516</v>
+        <v>13.8199206</v>
       </c>
       <c r="G412">
-        <v>100.3482329</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="413" spans="1:7">
       <c r="A413" t="s">
-        <v>533</v>
+        <v>526</v>
       </c>
       <c r="B413" t="s">
-        <v>534</v>
+        <v>191</v>
+      </c>
+      <c r="C413" t="s">
+        <v>395</v>
+      </c>
+      <c r="D413" t="s">
+        <v>396</v>
+      </c>
+      <c r="E413">
+        <v>73000</v>
       </c>
       <c r="F413">
-        <v>14.0208391</v>
+        <v>13.8199206</v>
       </c>
       <c r="G413">
-        <v>100.5250276</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="414" spans="1:7">
       <c r="A414" t="s">
-        <v>535</v>
+        <v>527</v>
       </c>
       <c r="B414" t="s">
-        <v>103</v>
+        <v>191</v>
       </c>
       <c r="F414">
         <v>13.8199206</v>
       </c>
       <c r="G414">
         <v>100.0621676</v>
       </c>
     </row>
     <row r="415" spans="1:7">
       <c r="A415" t="s">
-        <v>536</v>
+        <v>528</v>
       </c>
       <c r="B415" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F415">
         <v>13.7278956</v>
       </c>
       <c r="G415">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="416" spans="1:7">
       <c r="A416" t="s">
-        <v>537</v>
+        <v>529</v>
       </c>
       <c r="B416" t="s">
-        <v>141</v>
+        <v>142</v>
+      </c>
+      <c r="C416" t="s">
+        <v>232</v>
+      </c>
+      <c r="D416" t="s">
+        <v>530</v>
+      </c>
+      <c r="E416">
+        <v>11000</v>
       </c>
       <c r="F416">
-        <v>7.9810496</v>
+        <v>13.8621125</v>
       </c>
       <c r="G416">
-        <v>98.3638824</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="417" spans="1:7">
       <c r="A417" t="s">
-        <v>538</v>
+        <v>531</v>
       </c>
       <c r="B417" t="s">
-        <v>141</v>
+        <v>120</v>
       </c>
       <c r="F417">
-        <v>7.9810496</v>
+        <v>12.6833115</v>
       </c>
       <c r="G417">
-        <v>98.3638824</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="418" spans="1:7">
       <c r="A418" t="s">
-        <v>539</v>
+        <v>532</v>
       </c>
       <c r="B418" t="s">
-        <v>540</v>
-[...8 lines deleted...]
-        <v>67260</v>
+        <v>12</v>
       </c>
       <c r="F418">
-        <v>16.4189807</v>
+        <v>13.7278956</v>
       </c>
       <c r="G418">
-        <v>101.1550926</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="419" spans="1:7">
       <c r="A419" t="s">
-        <v>189</v>
+        <v>533</v>
       </c>
       <c r="B419" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F419">
         <v>13.7278956</v>
       </c>
       <c r="G419">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="420" spans="1:7">
       <c r="A420" t="s">
-        <v>543</v>
+        <v>534</v>
       </c>
       <c r="B420" t="s">
         <v>8</v>
       </c>
       <c r="F420">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G420">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="421" spans="1:7">
       <c r="A421" t="s">
-        <v>544</v>
+        <v>535</v>
       </c>
       <c r="B421" t="s">
         <v>8</v>
       </c>
       <c r="F421">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G421">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="422" spans="1:7">
       <c r="A422" t="s">
-        <v>545</v>
+        <v>536</v>
       </c>
       <c r="B422" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="F422">
-        <v>12.6833115</v>
+        <v>7.9810496</v>
       </c>
       <c r="G422">
-        <v>101.2374295</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="423" spans="1:7">
       <c r="A423" t="s">
-        <v>546</v>
+        <v>537</v>
       </c>
       <c r="B423" t="s">
-        <v>211</v>
+        <v>12</v>
       </c>
       <c r="F423">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G423">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="424" spans="1:7">
       <c r="A424" t="s">
-        <v>547</v>
+        <v>538</v>
       </c>
       <c r="B424" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F424">
         <v>13.7278956</v>
       </c>
       <c r="G424">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="425" spans="1:7">
       <c r="A425" t="s">
-        <v>548</v>
+        <v>539</v>
       </c>
       <c r="B425" t="s">
-        <v>105</v>
+        <v>12</v>
       </c>
       <c r="F425">
-        <v>9.1382389</v>
+        <v>13.7278956</v>
       </c>
       <c r="G425">
-        <v>99.3217483</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="426" spans="1:7">
       <c r="A426" t="s">
-        <v>549</v>
+        <v>540</v>
       </c>
       <c r="B426" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F426">
         <v>13.7278956</v>
       </c>
       <c r="G426">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="427" spans="1:7">
       <c r="A427" t="s">
-        <v>550</v>
+        <v>541</v>
       </c>
       <c r="B427" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F427">
         <v>13.7278956</v>
       </c>
       <c r="G427">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="428" spans="1:7">
       <c r="A428" t="s">
-        <v>551</v>
+        <v>542</v>
       </c>
       <c r="B428" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F428">
         <v>13.7278956</v>
       </c>
       <c r="G428">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="429" spans="1:7">
       <c r="A429" t="s">
-        <v>552</v>
+        <v>543</v>
       </c>
       <c r="B429" t="s">
-        <v>141</v>
+        <v>544</v>
       </c>
       <c r="F429">
-        <v>7.9810496</v>
+        <v>7.1756004</v>
       </c>
       <c r="G429">
-        <v>98.3638824</v>
+        <v>100.614347</v>
       </c>
     </row>
     <row r="430" spans="1:7">
       <c r="A430" t="s">
-        <v>553</v>
+        <v>545</v>
       </c>
       <c r="B430" t="s">
-        <v>103</v>
+        <v>191</v>
       </c>
       <c r="F430">
         <v>13.8199206</v>
       </c>
       <c r="G430">
         <v>100.0621676</v>
       </c>
     </row>
     <row r="431" spans="1:7">
       <c r="A431" t="s">
-        <v>554</v>
+        <v>545</v>
       </c>
       <c r="B431" t="s">
-        <v>8</v>
+        <v>191</v>
       </c>
       <c r="F431">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G431">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="432" spans="1:7">
       <c r="A432" t="s">
-        <v>555</v>
+        <v>546</v>
       </c>
       <c r="B432" t="s">
-        <v>156</v>
+        <v>8</v>
       </c>
       <c r="F432">
-        <v>16.4429516</v>
+        <v>13.5990961</v>
       </c>
       <c r="G432">
-        <v>100.3482329</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="433" spans="1:7">
       <c r="A433" t="s">
-        <v>556</v>
+        <v>547</v>
       </c>
       <c r="B433" t="s">
-        <v>77</v>
+        <v>341</v>
       </c>
       <c r="F433">
-        <v>13.5990961</v>
+        <v>16.4419355</v>
       </c>
       <c r="G433">
-        <v>100.5998319</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="434" spans="1:7">
       <c r="A434" t="s">
-        <v>557</v>
+        <v>547</v>
       </c>
       <c r="B434" t="s">
-        <v>8</v>
+        <v>341</v>
       </c>
       <c r="F434">
-        <v>13.7278956</v>
+        <v>16.4419355</v>
       </c>
       <c r="G434">
-        <v>100.5241235</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="435" spans="1:7">
       <c r="A435" t="s">
-        <v>558</v>
+        <v>547</v>
       </c>
       <c r="B435" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>341</v>
       </c>
       <c r="F435">
-        <v>13.7278956</v>
+        <v>16.4419355</v>
       </c>
       <c r="G435">
-        <v>100.5241235</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="436" spans="1:7">
       <c r="A436" t="s">
-        <v>559</v>
+        <v>547</v>
       </c>
       <c r="B436" t="s">
-        <v>8</v>
+        <v>341</v>
       </c>
       <c r="F436">
-        <v>13.7278956</v>
+        <v>16.4419355</v>
       </c>
       <c r="G436">
-        <v>100.5241235</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="437" spans="1:7">
       <c r="A437" t="s">
-        <v>560</v>
+        <v>547</v>
       </c>
       <c r="B437" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>10110</v>
+        <v>341</v>
       </c>
       <c r="F437">
-        <v>13.7278956</v>
+        <v>16.4419355</v>
       </c>
       <c r="G437">
-        <v>100.5241235</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="438" spans="1:7">
       <c r="A438" t="s">
-        <v>333</v>
+        <v>548</v>
       </c>
       <c r="B438" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>191</v>
       </c>
       <c r="F438">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G438">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="439" spans="1:7">
       <c r="A439" t="s">
-        <v>487</v>
+        <v>549</v>
       </c>
       <c r="B439" t="s">
-        <v>51</v>
+        <v>341</v>
       </c>
       <c r="F439">
-        <v>13.3611431</v>
+        <v>16.4419355</v>
       </c>
       <c r="G439">
-        <v>100.9846717</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="440" spans="1:7">
       <c r="A440" t="s">
-        <v>561</v>
+        <v>545</v>
       </c>
       <c r="B440" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>191</v>
       </c>
       <c r="F440">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G440">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="441" spans="1:7">
       <c r="A441" t="s">
-        <v>562</v>
+        <v>550</v>
       </c>
       <c r="B441" t="s">
-        <v>8</v>
+        <v>191</v>
       </c>
       <c r="F441">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G441">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="442" spans="1:7">
       <c r="A442" t="s">
-        <v>562</v>
+        <v>419</v>
       </c>
       <c r="B442" t="s">
-        <v>8</v>
+        <v>191</v>
       </c>
       <c r="F442">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G442">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="443" spans="1:7">
       <c r="A443" t="s">
-        <v>562</v>
+        <v>551</v>
       </c>
       <c r="B443" t="s">
-        <v>8</v>
+        <v>191</v>
       </c>
       <c r="F443">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G443">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="444" spans="1:7">
       <c r="A444" t="s">
-        <v>563</v>
+        <v>552</v>
       </c>
       <c r="B444" t="s">
-        <v>8</v>
+        <v>191</v>
       </c>
       <c r="F444">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G444">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="445" spans="1:7">
       <c r="A445" t="s">
-        <v>564</v>
+        <v>553</v>
       </c>
       <c r="B445" t="s">
-        <v>8</v>
+        <v>191</v>
       </c>
       <c r="F445">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G445">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="446" spans="1:7">
       <c r="A446" t="s">
-        <v>565</v>
+        <v>554</v>
       </c>
       <c r="B446" t="s">
-        <v>8</v>
+        <v>424</v>
       </c>
       <c r="F446">
-        <v>13.7278956</v>
+        <v>11.812367</v>
       </c>
       <c r="G446">
-        <v>100.5241235</v>
+        <v>99.7973271</v>
       </c>
     </row>
     <row r="447" spans="1:7">
       <c r="A447" t="s">
-        <v>566</v>
+        <v>555</v>
       </c>
       <c r="B447" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="F447">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G447">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="448" spans="1:7">
       <c r="A448" t="s">
-        <v>567</v>
+        <v>556</v>
       </c>
       <c r="B448" t="s">
-        <v>8</v>
+        <v>557</v>
       </c>
       <c r="F448">
-        <v>13.7278956</v>
+        <v>8.4303975</v>
       </c>
       <c r="G448">
-        <v>100.5241235</v>
+        <v>99.9631219</v>
       </c>
     </row>
     <row r="449" spans="1:7">
       <c r="A449" t="s">
-        <v>568</v>
+        <v>545</v>
       </c>
       <c r="B449" t="s">
-        <v>103</v>
+        <v>191</v>
       </c>
       <c r="F449">
         <v>13.8199206</v>
       </c>
       <c r="G449">
         <v>100.0621676</v>
       </c>
     </row>
     <row r="450" spans="1:7">
       <c r="A450" t="s">
-        <v>569</v>
+        <v>558</v>
       </c>
       <c r="B450" t="s">
-        <v>8</v>
+        <v>191</v>
       </c>
       <c r="F450">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G450">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="451" spans="1:7">
       <c r="A451" t="s">
-        <v>570</v>
+        <v>559</v>
       </c>
       <c r="B451" t="s">
-        <v>103</v>
+        <v>189</v>
       </c>
       <c r="F451">
-        <v>13.8199206</v>
+        <v>15.8068173</v>
       </c>
       <c r="G451">
-        <v>100.0621676</v>
+        <v>102.0315027</v>
       </c>
     </row>
     <row r="452" spans="1:7">
       <c r="A452" t="s">
-        <v>571</v>
+        <v>560</v>
       </c>
       <c r="B452" t="s">
-        <v>103</v>
+        <v>12</v>
+      </c>
+      <c r="C452" t="s">
+        <v>40</v>
+      </c>
+      <c r="D452" t="s">
+        <v>561</v>
+      </c>
+      <c r="E452">
+        <v>10900</v>
       </c>
       <c r="F452">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G452">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="453" spans="1:7">
       <c r="A453" t="s">
-        <v>572</v>
+        <v>551</v>
       </c>
       <c r="B453" t="s">
-        <v>8</v>
+        <v>191</v>
       </c>
       <c r="F453">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G453">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="454" spans="1:7">
       <c r="A454" t="s">
-        <v>571</v>
+        <v>562</v>
       </c>
       <c r="B454" t="s">
-        <v>103</v>
+        <v>185</v>
       </c>
       <c r="F454">
-        <v>13.8199206</v>
+        <v>14.9798997</v>
       </c>
       <c r="G454">
-        <v>100.0621676</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="455" spans="1:7">
       <c r="A455" t="s">
-        <v>573</v>
+        <v>563</v>
       </c>
       <c r="B455" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F455">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G455">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="456" spans="1:7">
       <c r="A456" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="B456" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="F456">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G456">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="457" spans="1:7">
       <c r="A457" t="s">
-        <v>574</v>
+        <v>565</v>
       </c>
       <c r="B457" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F457">
         <v>13.7278956</v>
       </c>
       <c r="G457">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="458" spans="1:7">
       <c r="A458" t="s">
-        <v>487</v>
+        <v>566</v>
       </c>
       <c r="B458" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F458">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G458">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="459" spans="1:7">
       <c r="A459" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="B459" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="E459">
+        <v>10600</v>
       </c>
       <c r="F459">
         <v>13.7278956</v>
       </c>
       <c r="G459">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="460" spans="1:7">
       <c r="A460" t="s">
-        <v>576</v>
+        <v>419</v>
       </c>
       <c r="B460" t="s">
-        <v>175</v>
+        <v>191</v>
       </c>
       <c r="F460">
-        <v>14.9930017</v>
+        <v>13.8199206</v>
       </c>
       <c r="G460">
-        <v>103.1029191</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="461" spans="1:7">
       <c r="A461" t="s">
-        <v>577</v>
+        <v>419</v>
       </c>
       <c r="B461" t="s">
-        <v>141</v>
+        <v>191</v>
       </c>
       <c r="F461">
-        <v>7.9810496</v>
+        <v>13.8199206</v>
       </c>
       <c r="G461">
-        <v>98.3638824</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="462" spans="1:7">
       <c r="A462" t="s">
-        <v>578</v>
+        <v>568</v>
       </c>
       <c r="B462" t="s">
-        <v>193</v>
+        <v>12</v>
+      </c>
+      <c r="C462" t="s">
+        <v>21</v>
+      </c>
+      <c r="D462" t="s">
+        <v>68</v>
+      </c>
+      <c r="E462">
+        <v>10400</v>
       </c>
       <c r="F462">
-        <v>8.4407456</v>
+        <v>13.7278956</v>
       </c>
       <c r="G462">
-        <v>98.5193032</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="463" spans="1:7">
       <c r="A463" t="s">
-        <v>579</v>
+        <v>569</v>
       </c>
       <c r="B463" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F463">
         <v>13.7278956</v>
       </c>
       <c r="G463">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="464" spans="1:7">
       <c r="A464" t="s">
-        <v>580</v>
+        <v>570</v>
       </c>
       <c r="B464" t="s">
-        <v>8</v>
+        <v>294</v>
       </c>
       <c r="F464">
-        <v>13.7278956</v>
+        <v>15.6930072</v>
       </c>
       <c r="G464">
-        <v>100.5241235</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="465" spans="1:7">
       <c r="A465" t="s">
-        <v>581</v>
+        <v>571</v>
       </c>
       <c r="B465" t="s">
-        <v>141</v>
+        <v>572</v>
       </c>
       <c r="F465">
-        <v>7.9810496</v>
+        <v>9.9528702</v>
       </c>
       <c r="G465">
-        <v>98.3638824</v>
+        <v>98.6084641</v>
       </c>
     </row>
     <row r="466" spans="1:7">
       <c r="A466" t="s">
-        <v>582</v>
+        <v>573</v>
       </c>
       <c r="B466" t="s">
-        <v>583</v>
+        <v>142</v>
       </c>
       <c r="F466">
-        <v>14.5289154</v>
+        <v>13.8621125</v>
       </c>
       <c r="G466">
-        <v>100.9101421</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="467" spans="1:7">
       <c r="A467" t="s">
-        <v>584</v>
+        <v>574</v>
       </c>
       <c r="B467" t="s">
-        <v>258</v>
-[...8 lines deleted...]
-        <v>40000</v>
+        <v>53</v>
       </c>
       <c r="F467">
-        <v>16.461777</v>
+        <v>7.9810496</v>
       </c>
       <c r="G467">
-        <v>102.83011</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="468" spans="1:7">
       <c r="A468" t="s">
-        <v>585</v>
+        <v>575</v>
       </c>
       <c r="B468" t="s">
-        <v>211</v>
+        <v>576</v>
       </c>
       <c r="F468">
-        <v>15.6930072</v>
+        <v>10.4930496</v>
       </c>
       <c r="G468">
-        <v>100.1225595</v>
+        <v>99.1800199</v>
       </c>
     </row>
     <row r="469" spans="1:7">
       <c r="A469" t="s">
-        <v>586</v>
+        <v>577</v>
       </c>
       <c r="B469" t="s">
-        <v>211</v>
+        <v>12</v>
+      </c>
+      <c r="E469">
+        <v>10120</v>
       </c>
       <c r="F469">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G469">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="470" spans="1:7">
       <c r="A470" t="s">
-        <v>587</v>
+        <v>578</v>
       </c>
       <c r="B470" t="s">
-        <v>45</v>
+        <v>387</v>
       </c>
       <c r="F470">
-        <v>13.8621125</v>
+        <v>6.6238158</v>
       </c>
       <c r="G470">
-        <v>100.5143528</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="471" spans="1:7">
       <c r="A471" t="s">
-        <v>588</v>
+        <v>579</v>
       </c>
       <c r="B471" t="s">
-        <v>101</v>
+        <v>193</v>
       </c>
       <c r="F471">
-        <v>15.8068173</v>
+        <v>9.1382389</v>
       </c>
       <c r="G471">
-        <v>102.0315027</v>
+        <v>99.3217483</v>
       </c>
     </row>
     <row r="472" spans="1:7">
       <c r="A472" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
       <c r="B472" t="s">
-        <v>258</v>
-[...8 lines deleted...]
-        <v>40000</v>
+        <v>12</v>
       </c>
       <c r="F472">
-        <v>16.461716</v>
+        <v>13.7278956</v>
       </c>
       <c r="G472">
-        <v>102.83039</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="473" spans="1:7">
       <c r="A473" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="B473" t="s">
-        <v>193</v>
+        <v>28</v>
       </c>
       <c r="F473">
-        <v>8.4407456</v>
+        <v>13.3611431</v>
       </c>
       <c r="G473">
-        <v>98.5193032</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="474" spans="1:7">
       <c r="A474" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
       <c r="B474" t="s">
-        <v>211</v>
+        <v>53</v>
       </c>
       <c r="F474">
-        <v>15.6930072</v>
+        <v>7.9810496</v>
       </c>
       <c r="G474">
-        <v>100.1225595</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="475" spans="1:7">
       <c r="A475" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="B475" t="s">
-        <v>8</v>
+        <v>120</v>
       </c>
       <c r="F475">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G475">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="476" spans="1:7">
       <c r="A476" t="s">
-        <v>593</v>
+        <v>584</v>
       </c>
       <c r="B476" t="s">
-        <v>8</v>
+        <v>294</v>
       </c>
       <c r="F476">
-        <v>13.7278956</v>
+        <v>15.6930072</v>
       </c>
       <c r="G476">
-        <v>100.5241235</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="477" spans="1:7">
       <c r="A477" t="s">
-        <v>594</v>
+        <v>585</v>
       </c>
       <c r="B477" t="s">
-        <v>175</v>
+        <v>544</v>
       </c>
       <c r="F477">
-        <v>14.9930017</v>
+        <v>7.1756004</v>
       </c>
       <c r="G477">
-        <v>103.1029191</v>
+        <v>100.614347</v>
       </c>
     </row>
     <row r="478" spans="1:7">
       <c r="A478" t="s">
-        <v>595</v>
+        <v>586</v>
       </c>
       <c r="B478" t="s">
-        <v>596</v>
+        <v>12</v>
       </c>
       <c r="F478">
-        <v>8.0862997</v>
+        <v>13.7278956</v>
       </c>
       <c r="G478">
-        <v>98.9062835</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="479" spans="1:7">
       <c r="A479" t="s">
-        <v>597</v>
+        <v>587</v>
       </c>
       <c r="B479" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10240</v>
+        <v>341</v>
       </c>
       <c r="F479">
-        <v>13.7278956</v>
+        <v>16.4419355</v>
       </c>
       <c r="G479">
-        <v>100.5241235</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="480" spans="1:7">
       <c r="A480" t="s">
-        <v>598</v>
+        <v>588</v>
       </c>
       <c r="B480" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="F480">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G480">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="481" spans="1:7">
       <c r="A481" t="s">
-        <v>599</v>
+        <v>589</v>
       </c>
       <c r="B481" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="F481">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G481">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="482" spans="1:7">
       <c r="A482" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="B482" t="s">
-        <v>583</v>
+        <v>53</v>
       </c>
       <c r="F482">
-        <v>14.5289154</v>
+        <v>7.9810496</v>
       </c>
       <c r="G482">
-        <v>100.9101421</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="483" spans="1:7">
       <c r="A483" t="s">
-        <v>582</v>
+        <v>591</v>
       </c>
       <c r="B483" t="s">
-        <v>583</v>
+        <v>12</v>
       </c>
       <c r="F483">
-        <v>14.5289154</v>
+        <v>13.7278956</v>
       </c>
       <c r="G483">
-        <v>100.9101421</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="484" spans="1:7">
       <c r="A484" t="s">
-        <v>600</v>
+        <v>592</v>
       </c>
       <c r="B484" t="s">
-        <v>8</v>
+        <v>424</v>
       </c>
       <c r="F484">
-        <v>13.7278956</v>
+        <v>11.812367</v>
       </c>
       <c r="G484">
-        <v>100.5241235</v>
+        <v>99.7973271</v>
       </c>
     </row>
     <row r="485" spans="1:7">
       <c r="A485" t="s">
-        <v>599</v>
+        <v>593</v>
       </c>
       <c r="B485" t="s">
-        <v>103</v>
+        <v>544</v>
       </c>
       <c r="F485">
-        <v>13.8199206</v>
+        <v>7.1756004</v>
       </c>
       <c r="G485">
-        <v>100.0621676</v>
+        <v>100.614347</v>
       </c>
     </row>
     <row r="486" spans="1:7">
       <c r="A486" t="s">
-        <v>601</v>
+        <v>594</v>
       </c>
       <c r="B486" t="s">
-        <v>8</v>
+        <v>185</v>
       </c>
       <c r="F486">
-        <v>13.7278956</v>
+        <v>14.9798997</v>
       </c>
       <c r="G486">
-        <v>100.5241235</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="487" spans="1:7">
       <c r="A487" t="s">
-        <v>602</v>
+        <v>595</v>
       </c>
       <c r="B487" t="s">
-        <v>162</v>
+        <v>294</v>
       </c>
       <c r="F487">
-        <v>13.6904194</v>
+        <v>15.6930072</v>
       </c>
       <c r="G487">
-        <v>101.0779596</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="488" spans="1:7">
       <c r="A488" t="s">
-        <v>603</v>
+        <v>596</v>
       </c>
       <c r="B488" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F488">
         <v>13.7278956</v>
       </c>
       <c r="G488">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="489" spans="1:7">
       <c r="A489" t="s">
-        <v>604</v>
+        <v>597</v>
       </c>
       <c r="B489" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F489">
         <v>13.7278956</v>
       </c>
       <c r="G489">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="490" spans="1:7">
       <c r="A490" t="s">
-        <v>605</v>
+        <v>598</v>
       </c>
       <c r="B490" t="s">
-        <v>8</v>
+        <v>599</v>
       </c>
       <c r="F490">
-        <v>13.7278956</v>
+        <v>16.542443</v>
       </c>
       <c r="G490">
-        <v>100.5241235</v>
+        <v>104.7209151</v>
       </c>
     </row>
     <row r="491" spans="1:7">
       <c r="A491" t="s">
-        <v>606</v>
+        <v>600</v>
       </c>
       <c r="B491" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F491">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G491">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="492" spans="1:7">
       <c r="A492" t="s">
-        <v>491</v>
+        <v>601</v>
       </c>
       <c r="B492" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F492">
         <v>13.7278956</v>
       </c>
       <c r="G492">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="493" spans="1:7">
       <c r="A493" t="s">
-        <v>607</v>
+        <v>602</v>
       </c>
       <c r="B493" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="F493">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G493">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="494" spans="1:7">
       <c r="A494" t="s">
-        <v>608</v>
+        <v>603</v>
       </c>
       <c r="B494" t="s">
-        <v>8</v>
+        <v>120</v>
       </c>
       <c r="F494">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G494">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="495" spans="1:7">
       <c r="A495" t="s">
-        <v>609</v>
+        <v>604</v>
       </c>
       <c r="B495" t="s">
-        <v>534</v>
+        <v>53</v>
       </c>
       <c r="F495">
-        <v>14.0208391</v>
+        <v>7.9810496</v>
       </c>
       <c r="G495">
-        <v>100.5250276</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="496" spans="1:7">
       <c r="A496" t="s">
-        <v>610</v>
+        <v>605</v>
       </c>
       <c r="B496" t="s">
-        <v>583</v>
+        <v>53</v>
       </c>
       <c r="F496">
-        <v>14.5289154</v>
+        <v>7.9810496</v>
       </c>
       <c r="G496">
-        <v>100.9101421</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="497" spans="1:7">
       <c r="A497" t="s">
-        <v>611</v>
+        <v>606</v>
       </c>
       <c r="B497" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F497">
         <v>13.7278956</v>
       </c>
       <c r="G497">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="498" spans="1:7">
       <c r="A498" t="s">
-        <v>612</v>
+        <v>607</v>
       </c>
       <c r="B498" t="s">
-        <v>8</v>
+        <v>240</v>
       </c>
       <c r="F498">
-        <v>13.7278956</v>
+        <v>16.4429516</v>
       </c>
       <c r="G498">
-        <v>100.5241235</v>
+        <v>100.3482329</v>
       </c>
     </row>
     <row r="499" spans="1:7">
       <c r="A499" t="s">
-        <v>613</v>
+        <v>608</v>
       </c>
       <c r="B499" t="s">
-        <v>8</v>
+        <v>609</v>
       </c>
       <c r="F499">
-        <v>13.7278956</v>
+        <v>14.0208391</v>
       </c>
       <c r="G499">
-        <v>100.5241235</v>
+        <v>100.5250276</v>
       </c>
     </row>
     <row r="500" spans="1:7">
       <c r="A500" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
       <c r="B500" t="s">
-        <v>45</v>
+        <v>191</v>
       </c>
       <c r="F500">
-        <v>13.8621125</v>
+        <v>13.8199206</v>
       </c>
       <c r="G500">
-        <v>100.5143528</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="501" spans="1:7">
       <c r="A501" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="B501" t="s">
-        <v>501</v>
+        <v>12</v>
       </c>
       <c r="F501">
-        <v>10.4930496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G501">
-        <v>99.1800199</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="502" spans="1:7">
       <c r="A502" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="B502" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="F502">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G502">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="503" spans="1:7">
       <c r="A503" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
       <c r="B503" t="s">
-        <v>345</v>
+        <v>53</v>
       </c>
       <c r="F503">
-        <v>11.812367</v>
+        <v>7.9810496</v>
       </c>
       <c r="G503">
-        <v>99.7973271</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="504" spans="1:7">
       <c r="A504" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="B504" t="s">
-        <v>8</v>
+        <v>615</v>
+      </c>
+      <c r="C504" t="s">
+        <v>616</v>
+      </c>
+      <c r="D504" t="s">
+        <v>617</v>
+      </c>
+      <c r="E504">
+        <v>67260</v>
       </c>
       <c r="F504">
-        <v>13.7278956</v>
+        <v>16.4189807</v>
       </c>
       <c r="G504">
-        <v>100.5241235</v>
+        <v>101.1550926</v>
       </c>
     </row>
     <row r="505" spans="1:7">
       <c r="A505" t="s">
-        <v>619</v>
+        <v>272</v>
       </c>
       <c r="B505" t="s">
-        <v>583</v>
+        <v>12</v>
       </c>
       <c r="F505">
-        <v>14.5289154</v>
+        <v>13.7278956</v>
       </c>
       <c r="G505">
-        <v>100.9101421</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="506" spans="1:7">
       <c r="A506" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="B506" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F506">
         <v>13.7278956</v>
       </c>
       <c r="G506">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="507" spans="1:7">
       <c r="A507" t="s">
-        <v>621</v>
+        <v>619</v>
       </c>
       <c r="B507" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="F507">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G507">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="508" spans="1:7">
       <c r="A508" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
       <c r="B508" t="s">
-        <v>8</v>
+        <v>120</v>
       </c>
       <c r="F508">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G508">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="509" spans="1:7">
       <c r="A509" t="s">
-        <v>623</v>
+        <v>621</v>
       </c>
       <c r="B509" t="s">
-        <v>103</v>
+        <v>294</v>
       </c>
       <c r="F509">
-        <v>13.8199206</v>
+        <v>15.6930072</v>
       </c>
       <c r="G509">
-        <v>100.0621676</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="510" spans="1:7">
       <c r="A510" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="B510" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="F510">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G510">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="511" spans="1:7">
       <c r="A511" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="B511" t="s">
-        <v>103</v>
+        <v>193</v>
       </c>
       <c r="F511">
-        <v>13.8199206</v>
+        <v>9.1382389</v>
       </c>
       <c r="G511">
-        <v>100.0621676</v>
+        <v>99.3217483</v>
       </c>
     </row>
     <row r="512" spans="1:7">
       <c r="A512" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
       <c r="B512" t="s">
-        <v>307</v>
+        <v>12</v>
       </c>
       <c r="F512">
-        <v>6.6238158</v>
+        <v>13.7278956</v>
       </c>
       <c r="G512">
-        <v>100.0673744</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="513" spans="1:7">
       <c r="A513" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="B513" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F513">
         <v>13.7278956</v>
       </c>
       <c r="G513">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="514" spans="1:7">
       <c r="A514" t="s">
-        <v>628</v>
+        <v>626</v>
       </c>
       <c r="B514" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F514">
         <v>13.7278956</v>
       </c>
       <c r="G514">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="515" spans="1:7">
       <c r="A515" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
       <c r="B515" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="F515">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G515">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="516" spans="1:7">
       <c r="A516" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="B516" t="s">
-        <v>103</v>
+        <v>191</v>
       </c>
       <c r="F516">
         <v>13.8199206</v>
       </c>
       <c r="G516">
         <v>100.0621676</v>
       </c>
     </row>
     <row r="517" spans="1:7">
       <c r="A517" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="B517" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="F517">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G517">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="518" spans="1:7">
       <c r="A518" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="B518" t="s">
-        <v>481</v>
+        <v>240</v>
       </c>
       <c r="F518">
-        <v>8.4303975</v>
+        <v>16.4429516</v>
       </c>
       <c r="G518">
-        <v>99.9631219</v>
+        <v>100.3482329</v>
       </c>
     </row>
     <row r="519" spans="1:7">
       <c r="A519" t="s">
-        <v>633</v>
+        <v>631</v>
       </c>
       <c r="B519" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="F519">
-        <v>12.6833115</v>
+        <v>13.5990961</v>
       </c>
       <c r="G519">
-        <v>101.2374295</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="520" spans="1:7">
       <c r="A520" t="s">
-        <v>634</v>
+        <v>632</v>
       </c>
       <c r="B520" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F520">
         <v>13.7278956</v>
       </c>
       <c r="G520">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="521" spans="1:7">
       <c r="A521" t="s">
-        <v>635</v>
+        <v>633</v>
       </c>
       <c r="B521" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C521" t="s">
+        <v>81</v>
+      </c>
+      <c r="E521">
+        <v>10110</v>
       </c>
       <c r="F521">
         <v>13.7278956</v>
       </c>
       <c r="G521">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="522" spans="1:7">
       <c r="A522" t="s">
-        <v>636</v>
+        <v>634</v>
       </c>
       <c r="B522" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F522">
         <v>13.7278956</v>
       </c>
       <c r="G522">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="523" spans="1:7">
       <c r="A523" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="B523" t="s">
-        <v>103</v>
+        <v>12</v>
+      </c>
+      <c r="E523">
+        <v>10110</v>
       </c>
       <c r="F523">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G523">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="524" spans="1:7">
       <c r="A524" t="s">
-        <v>638</v>
+        <v>413</v>
       </c>
       <c r="B524" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C524" t="s">
+        <v>103</v>
+      </c>
+      <c r="D524" t="s">
+        <v>104</v>
+      </c>
+      <c r="E524">
+        <v>10110</v>
       </c>
       <c r="F524">
         <v>13.7278956</v>
       </c>
       <c r="G524">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="525" spans="1:7">
       <c r="A525" t="s">
-        <v>639</v>
+        <v>563</v>
       </c>
       <c r="B525" t="s">
-        <v>103</v>
+        <v>28</v>
       </c>
       <c r="F525">
-        <v>13.8199206</v>
+        <v>13.3611431</v>
       </c>
       <c r="G525">
-        <v>100.0621676</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="526" spans="1:7">
       <c r="A526" t="s">
-        <v>640</v>
+        <v>636</v>
       </c>
       <c r="B526" t="s">
+        <v>12</v>
+      </c>
+      <c r="C526" t="s">
         <v>103</v>
       </c>
+      <c r="D526" t="s">
+        <v>104</v>
+      </c>
+      <c r="E526">
+        <v>10110</v>
+      </c>
       <c r="F526">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G526">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="527" spans="1:7">
       <c r="A527" t="s">
-        <v>641</v>
+        <v>637</v>
       </c>
       <c r="B527" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F527">
         <v>13.7278956</v>
       </c>
       <c r="G527">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="528" spans="1:7">
       <c r="A528" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="B528" t="s">
-        <v>141</v>
+        <v>12</v>
       </c>
       <c r="F528">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G528">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="529" spans="1:7">
       <c r="A529" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="B529" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F529">
         <v>13.7278956</v>
       </c>
       <c r="G529">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="530" spans="1:7">
       <c r="A530" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
       <c r="B530" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F530">
         <v>13.7278956</v>
       </c>
       <c r="G530">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="531" spans="1:7">
       <c r="A531" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="B531" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F531">
         <v>13.7278956</v>
       </c>
       <c r="G531">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="532" spans="1:7">
       <c r="A532" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="B532" t="s">
-        <v>307</v>
+        <v>12</v>
       </c>
       <c r="F532">
-        <v>6.6238158</v>
+        <v>13.7278956</v>
       </c>
       <c r="G532">
-        <v>100.0673744</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="533" spans="1:7">
       <c r="A533" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="B533" t="s">
-        <v>8</v>
+        <v>191</v>
       </c>
       <c r="F533">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G533">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="534" spans="1:7">
       <c r="A534" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
       <c r="B534" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="F534">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G534">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="535" spans="1:7">
       <c r="A535" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="B535" t="s">
-        <v>141</v>
+        <v>191</v>
       </c>
       <c r="F535">
-        <v>7.9810496</v>
+        <v>13.8199206</v>
       </c>
       <c r="G535">
-        <v>98.3638824</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="536" spans="1:7">
       <c r="A536" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="B536" t="s">
-        <v>141</v>
+        <v>12</v>
       </c>
       <c r="F536">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G536">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="537" spans="1:7">
       <c r="A537" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="B537" t="s">
-        <v>8</v>
+        <v>191</v>
       </c>
       <c r="F537">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G537">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="538" spans="1:7">
       <c r="A538" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
       <c r="B538" t="s">
-        <v>8</v>
+        <v>191</v>
       </c>
       <c r="F538">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G538">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="539" spans="1:7">
       <c r="A539" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="B539" t="s">
-        <v>307</v>
+        <v>12</v>
       </c>
       <c r="F539">
-        <v>6.6238158</v>
+        <v>13.7278956</v>
       </c>
       <c r="G539">
-        <v>100.0673744</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="540" spans="1:7">
       <c r="A540" t="s">
-        <v>653</v>
+        <v>646</v>
       </c>
       <c r="B540" t="s">
-        <v>141</v>
+        <v>191</v>
       </c>
       <c r="F540">
-        <v>7.9810496</v>
+        <v>13.8199206</v>
       </c>
       <c r="G540">
-        <v>98.3638824</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="541" spans="1:7">
       <c r="A541" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
       <c r="B541" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="F541">
-        <v>15.8068173</v>
+        <v>13.7278956</v>
       </c>
       <c r="G541">
-        <v>102.0315027</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="542" spans="1:7">
       <c r="A542" t="s">
-        <v>655</v>
+        <v>646</v>
       </c>
       <c r="B542" t="s">
-        <v>8</v>
+        <v>191</v>
       </c>
       <c r="F542">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G542">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="543" spans="1:7">
       <c r="A543" t="s">
-        <v>656</v>
+        <v>649</v>
       </c>
       <c r="B543" t="s">
-        <v>141</v>
+        <v>12</v>
       </c>
       <c r="F543">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G543">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="544" spans="1:7">
       <c r="A544" t="s">
-        <v>657</v>
+        <v>563</v>
       </c>
       <c r="B544" t="s">
-        <v>103</v>
+        <v>28</v>
       </c>
       <c r="F544">
-        <v>13.8199206</v>
+        <v>13.3611431</v>
       </c>
       <c r="G544">
-        <v>100.0621676</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="545" spans="1:7">
       <c r="A545" t="s">
-        <v>658</v>
+        <v>650</v>
       </c>
       <c r="B545" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F545">
         <v>13.7278956</v>
       </c>
       <c r="G545">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="546" spans="1:7">
       <c r="A546" t="s">
-        <v>659</v>
+        <v>651</v>
       </c>
       <c r="B546" t="s">
-        <v>8</v>
+        <v>258</v>
       </c>
       <c r="F546">
-        <v>13.7278956</v>
+        <v>14.9930017</v>
       </c>
       <c r="G546">
-        <v>100.5241235</v>
+        <v>103.1029191</v>
       </c>
     </row>
     <row r="547" spans="1:7">
       <c r="A547" t="s">
-        <v>660</v>
+        <v>652</v>
       </c>
       <c r="B547" t="s">
-        <v>103</v>
+        <v>53</v>
       </c>
       <c r="F547">
-        <v>13.8199206</v>
+        <v>7.9810496</v>
       </c>
       <c r="G547">
-        <v>100.0621676</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="548" spans="1:7">
       <c r="A548" t="s">
-        <v>623</v>
+        <v>653</v>
       </c>
       <c r="B548" t="s">
-        <v>103</v>
+        <v>276</v>
       </c>
       <c r="F548">
-        <v>13.8199206</v>
+        <v>8.4407456</v>
       </c>
       <c r="G548">
-        <v>100.0621676</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="549" spans="1:7">
       <c r="A549" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="B549" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F549">
         <v>13.7278956</v>
       </c>
       <c r="G549">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="550" spans="1:7">
       <c r="A550" t="s">
-        <v>623</v>
+        <v>655</v>
       </c>
       <c r="B550" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="F550">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G550">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="551" spans="1:7">
       <c r="A551" t="s">
-        <v>623</v>
+        <v>656</v>
       </c>
       <c r="B551" t="s">
-        <v>103</v>
+        <v>53</v>
       </c>
       <c r="F551">
-        <v>13.8199206</v>
+        <v>7.9810496</v>
       </c>
       <c r="G551">
-        <v>100.0621676</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="552" spans="1:7">
       <c r="A552" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="B552" t="s">
-        <v>103</v>
+        <v>658</v>
       </c>
       <c r="F552">
-        <v>13.8199206</v>
+        <v>14.5289154</v>
       </c>
       <c r="G552">
-        <v>100.0621676</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="553" spans="1:7">
       <c r="A553" t="s">
-        <v>662</v>
+        <v>659</v>
       </c>
       <c r="B553" t="s">
-        <v>103</v>
+        <v>341</v>
+      </c>
+      <c r="C553" t="s">
+        <v>342</v>
+      </c>
+      <c r="D553" t="s">
+        <v>375</v>
+      </c>
+      <c r="E553">
+        <v>40000</v>
       </c>
       <c r="F553">
-        <v>13.8199206</v>
+        <v>16.461777</v>
       </c>
       <c r="G553">
-        <v>100.0621676</v>
+        <v>102.83011</v>
       </c>
     </row>
     <row r="554" spans="1:7">
       <c r="A554" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="B554" t="s">
-        <v>8</v>
+        <v>294</v>
       </c>
       <c r="F554">
-        <v>13.7278956</v>
+        <v>15.6930072</v>
       </c>
       <c r="G554">
-        <v>100.5241235</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="555" spans="1:7">
       <c r="A555" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="B555" t="s">
-        <v>141</v>
+        <v>294</v>
       </c>
       <c r="F555">
-        <v>7.9810496</v>
+        <v>15.6930072</v>
       </c>
       <c r="G555">
-        <v>98.3638824</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="556" spans="1:7">
       <c r="A556" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="B556" t="s">
-        <v>666</v>
+        <v>142</v>
       </c>
       <c r="F556">
-        <v>14.7995081</v>
+        <v>13.8621125</v>
       </c>
       <c r="G556">
-        <v>100.6533706</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="557" spans="1:7">
       <c r="A557" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="B557" t="s">
-        <v>8</v>
+        <v>189</v>
       </c>
       <c r="F557">
-        <v>13.7278956</v>
+        <v>15.8068173</v>
       </c>
       <c r="G557">
-        <v>100.5241235</v>
+        <v>102.0315027</v>
       </c>
     </row>
     <row r="558" spans="1:7">
       <c r="A558" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="B558" t="s">
-        <v>8</v>
+        <v>341</v>
+      </c>
+      <c r="C558" t="s">
+        <v>342</v>
+      </c>
+      <c r="D558" t="s">
+        <v>375</v>
+      </c>
+      <c r="E558">
+        <v>40000</v>
       </c>
       <c r="F558">
-        <v>13.7278956</v>
+        <v>16.461716</v>
       </c>
       <c r="G558">
-        <v>100.5241235</v>
+        <v>102.83039</v>
       </c>
     </row>
     <row r="559" spans="1:7">
       <c r="A559" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
       <c r="B559" t="s">
-        <v>103</v>
+        <v>276</v>
       </c>
       <c r="F559">
-        <v>13.8199206</v>
+        <v>8.4407456</v>
       </c>
       <c r="G559">
-        <v>100.0621676</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="560" spans="1:7">
       <c r="A560" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="B560" t="s">
-        <v>247</v>
+        <v>294</v>
       </c>
       <c r="F560">
-        <v>14.4744892</v>
+        <v>15.6930072</v>
       </c>
       <c r="G560">
-        <v>100.1177128</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="561" spans="1:7">
       <c r="A561" t="s">
-        <v>671</v>
+        <v>667</v>
       </c>
       <c r="B561" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F561">
         <v>13.7278956</v>
       </c>
       <c r="G561">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="562" spans="1:7">
       <c r="A562" t="s">
-        <v>672</v>
+        <v>668</v>
       </c>
       <c r="B562" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F562">
         <v>13.7278956</v>
       </c>
       <c r="G562">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="563" spans="1:7">
       <c r="A563" t="s">
-        <v>673</v>
+        <v>669</v>
       </c>
       <c r="B563" t="s">
-        <v>8</v>
+        <v>258</v>
       </c>
       <c r="F563">
-        <v>13.7278956</v>
+        <v>14.9930017</v>
       </c>
       <c r="G563">
-        <v>100.5241235</v>
+        <v>103.1029191</v>
       </c>
     </row>
     <row r="564" spans="1:7">
       <c r="A564" t="s">
-        <v>674</v>
+        <v>670</v>
       </c>
       <c r="B564" t="s">
-        <v>103</v>
+        <v>671</v>
       </c>
       <c r="F564">
-        <v>13.8199206</v>
+        <v>8.0862997</v>
       </c>
       <c r="G564">
-        <v>100.0621676</v>
+        <v>98.9062835</v>
       </c>
     </row>
     <row r="565" spans="1:7">
       <c r="A565" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="B565" t="s">
-        <v>676</v>
+        <v>12</v>
+      </c>
+      <c r="C565" t="s">
+        <v>107</v>
+      </c>
+      <c r="D565" t="s">
+        <v>221</v>
+      </c>
+      <c r="E565">
+        <v>10240</v>
       </c>
       <c r="F565">
-        <v>15.3835001</v>
+        <v>13.7278956</v>
       </c>
       <c r="G565">
-        <v>100.0245527</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="566" spans="1:7">
       <c r="A566" t="s">
-        <v>595</v>
+        <v>673</v>
       </c>
       <c r="B566" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F566">
         <v>13.7278956</v>
       </c>
       <c r="G566">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="567" spans="1:7">
       <c r="A567" t="s">
-        <v>474</v>
+        <v>674</v>
       </c>
       <c r="B567" t="s">
-        <v>103</v>
+        <v>191</v>
       </c>
       <c r="F567">
         <v>13.8199206</v>
       </c>
       <c r="G567">
         <v>100.0621676</v>
       </c>
     </row>
     <row r="568" spans="1:7">
       <c r="A568" t="s">
-        <v>677</v>
+        <v>657</v>
       </c>
       <c r="B568" t="s">
-        <v>8</v>
+        <v>658</v>
       </c>
       <c r="F568">
-        <v>13.7278956</v>
+        <v>14.5289154</v>
       </c>
       <c r="G568">
-        <v>100.5241235</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="569" spans="1:7">
       <c r="A569" t="s">
-        <v>678</v>
+        <v>657</v>
       </c>
       <c r="B569" t="s">
-        <v>103</v>
+        <v>658</v>
       </c>
       <c r="F569">
-        <v>13.8199206</v>
+        <v>14.5289154</v>
       </c>
       <c r="G569">
-        <v>100.0621676</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="570" spans="1:7">
       <c r="A570" t="s">
-        <v>679</v>
+        <v>675</v>
       </c>
       <c r="B570" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="F570">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G570">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="571" spans="1:7">
       <c r="A571" t="s">
-        <v>680</v>
+        <v>674</v>
       </c>
       <c r="B571" t="s">
-        <v>103</v>
+        <v>191</v>
       </c>
       <c r="F571">
         <v>13.8199206</v>
       </c>
       <c r="G571">
         <v>100.0621676</v>
       </c>
     </row>
     <row r="572" spans="1:7">
       <c r="A572" t="s">
-        <v>681</v>
+        <v>676</v>
       </c>
       <c r="B572" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F572">
         <v>13.7278956</v>
       </c>
       <c r="G572">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="573" spans="1:7">
       <c r="A573" t="s">
-        <v>682</v>
+        <v>677</v>
       </c>
       <c r="B573" t="s">
-        <v>103</v>
+        <v>246</v>
       </c>
       <c r="F573">
-        <v>13.8199206</v>
+        <v>13.6904194</v>
       </c>
       <c r="G573">
-        <v>100.0621676</v>
+        <v>101.0779596</v>
       </c>
     </row>
     <row r="574" spans="1:7">
       <c r="A574" t="s">
-        <v>683</v>
+        <v>678</v>
       </c>
       <c r="B574" t="s">
-        <v>583</v>
+        <v>12</v>
       </c>
       <c r="F574">
-        <v>14.5289154</v>
+        <v>13.7278956</v>
       </c>
       <c r="G574">
-        <v>100.9101421</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="575" spans="1:7">
       <c r="A575" t="s">
-        <v>658</v>
+        <v>679</v>
       </c>
       <c r="B575" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F575">
         <v>13.7278956</v>
       </c>
       <c r="G575">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="576" spans="1:7">
       <c r="A576" t="s">
-        <v>684</v>
+        <v>680</v>
       </c>
       <c r="B576" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F576">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G576">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="577" spans="1:7">
       <c r="A577" t="s">
-        <v>685</v>
+        <v>681</v>
       </c>
       <c r="B577" t="s">
-        <v>307</v>
+        <v>12</v>
       </c>
       <c r="F577">
-        <v>6.6238158</v>
+        <v>13.7278956</v>
       </c>
       <c r="G577">
-        <v>100.0673744</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="578" spans="1:7">
       <c r="A578" t="s">
-        <v>651</v>
+        <v>567</v>
       </c>
       <c r="B578" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F578">
         <v>13.7278956</v>
       </c>
       <c r="G578">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="579" spans="1:7">
       <c r="A579" t="s">
-        <v>686</v>
+        <v>682</v>
       </c>
       <c r="B579" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F579">
         <v>13.7278956</v>
       </c>
       <c r="G579">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="580" spans="1:7">
       <c r="A580" t="s">
-        <v>687</v>
+        <v>683</v>
       </c>
       <c r="B580" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F580">
         <v>13.7278956</v>
       </c>
       <c r="G580">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="581" spans="1:7">
       <c r="A581" t="s">
-        <v>688</v>
+        <v>684</v>
       </c>
       <c r="B581" t="s">
-        <v>8</v>
+        <v>609</v>
       </c>
       <c r="F581">
-        <v>13.7278956</v>
+        <v>14.0208391</v>
       </c>
       <c r="G581">
-        <v>100.5241235</v>
+        <v>100.5250276</v>
       </c>
     </row>
     <row r="582" spans="1:7">
       <c r="A582" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="B582" t="s">
-        <v>103</v>
+        <v>658</v>
       </c>
       <c r="F582">
-        <v>13.8199206</v>
+        <v>14.5289154</v>
       </c>
       <c r="G582">
-        <v>100.0621676</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="583" spans="1:7">
       <c r="A583" t="s">
-        <v>690</v>
+        <v>686</v>
       </c>
       <c r="B583" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F583">
         <v>13.7278956</v>
       </c>
       <c r="G583">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="584" spans="1:7">
       <c r="A584" t="s">
-        <v>644</v>
+        <v>687</v>
       </c>
       <c r="B584" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F584">
         <v>13.7278956</v>
       </c>
       <c r="G584">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="585" spans="1:7">
       <c r="A585" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="B585" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F585">
         <v>13.7278956</v>
       </c>
       <c r="G585">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="586" spans="1:7">
       <c r="A586" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="B586" t="s">
-        <v>103</v>
+        <v>142</v>
       </c>
       <c r="F586">
-        <v>13.8199206</v>
+        <v>13.8621125</v>
       </c>
       <c r="G586">
-        <v>100.0621676</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="587" spans="1:7">
       <c r="A587" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="B587" t="s">
-        <v>51</v>
+        <v>576</v>
       </c>
       <c r="F587">
-        <v>13.3611431</v>
+        <v>10.4930496</v>
       </c>
       <c r="G587">
-        <v>100.9846717</v>
+        <v>99.1800199</v>
       </c>
     </row>
     <row r="588" spans="1:7">
       <c r="A588" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="B588" t="s">
-        <v>583</v>
+        <v>12</v>
       </c>
       <c r="F588">
-        <v>14.5289154</v>
+        <v>13.7278956</v>
       </c>
       <c r="G588">
-        <v>100.9101421</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="589" spans="1:7">
       <c r="A589" t="s">
-        <v>591</v>
+        <v>692</v>
       </c>
       <c r="B589" t="s">
-        <v>211</v>
+        <v>424</v>
       </c>
       <c r="F589">
-        <v>15.6930072</v>
+        <v>11.812367</v>
       </c>
       <c r="G589">
-        <v>100.1225595</v>
+        <v>99.7973271</v>
       </c>
     </row>
     <row r="590" spans="1:7">
       <c r="A590" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="B590" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F590">
         <v>13.7278956</v>
       </c>
       <c r="G590">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="591" spans="1:7">
       <c r="A591" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="B591" t="s">
-        <v>8</v>
+        <v>658</v>
       </c>
       <c r="F591">
-        <v>13.7278956</v>
+        <v>14.5289154</v>
       </c>
       <c r="G591">
-        <v>100.5241235</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="592" spans="1:7">
       <c r="A592" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="B592" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F592">
         <v>13.7278956</v>
       </c>
       <c r="G592">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="593" spans="1:7">
       <c r="A593" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="B593" t="s">
-        <v>8</v>
+        <v>191</v>
       </c>
       <c r="F593">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G593">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="594" spans="1:7">
       <c r="A594" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="B594" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="F594">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G594">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="595" spans="1:7">
       <c r="A595" t="s">
-        <v>644</v>
+        <v>698</v>
       </c>
       <c r="B595" t="s">
-        <v>8</v>
+        <v>191</v>
       </c>
       <c r="F595">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G595">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="596" spans="1:7">
       <c r="A596" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
       <c r="B596" t="s">
-        <v>8</v>
+        <v>142</v>
       </c>
       <c r="F596">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G596">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="597" spans="1:7">
       <c r="A597" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="B597" t="s">
-        <v>8</v>
+        <v>191</v>
       </c>
       <c r="F597">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G597">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="598" spans="1:7">
       <c r="A598" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="B598" t="s">
-        <v>703</v>
+        <v>387</v>
       </c>
       <c r="F598">
-        <v>14.3532128</v>
+        <v>6.6238158</v>
       </c>
       <c r="G598">
-        <v>100.5689599</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="599" spans="1:7">
       <c r="A599" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="B599" t="s">
-        <v>345</v>
+        <v>12</v>
       </c>
       <c r="F599">
-        <v>11.812367</v>
+        <v>13.7278956</v>
       </c>
       <c r="G599">
-        <v>99.7973271</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="600" spans="1:7">
       <c r="A600" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
       <c r="B600" t="s">
-        <v>676</v>
+        <v>12</v>
       </c>
       <c r="F600">
-        <v>15.3835001</v>
+        <v>13.7278956</v>
       </c>
       <c r="G600">
-        <v>100.0245527</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="601" spans="1:7">
       <c r="A601" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="B601" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="F601">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G601">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="602" spans="1:7">
       <c r="A602" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="B602" t="s">
-        <v>708</v>
+        <v>191</v>
       </c>
       <c r="F602">
-        <v>17.8782803</v>
+        <v>13.8199206</v>
       </c>
       <c r="G602">
-        <v>102.7412638</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="603" spans="1:7">
       <c r="A603" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
       <c r="B603" t="s">
-        <v>710</v>
+        <v>90</v>
       </c>
       <c r="F603">
-        <v>14.0509704</v>
+        <v>18.7877477</v>
       </c>
       <c r="G603">
-        <v>101.3727439</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="604" spans="1:7">
       <c r="A604" t="s">
-        <v>711</v>
+        <v>707</v>
       </c>
       <c r="B604" t="s">
-        <v>51</v>
+        <v>557</v>
       </c>
       <c r="F604">
-        <v>13.3611431</v>
+        <v>8.4303975</v>
       </c>
       <c r="G604">
-        <v>100.9846717</v>
+        <v>99.9631219</v>
       </c>
     </row>
     <row r="605" spans="1:7">
       <c r="A605" t="s">
-        <v>712</v>
+        <v>708</v>
       </c>
       <c r="B605" t="s">
-        <v>534</v>
+        <v>120</v>
       </c>
       <c r="F605">
-        <v>14.0208391</v>
+        <v>12.6833115</v>
       </c>
       <c r="G605">
-        <v>100.5250276</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="606" spans="1:7">
       <c r="A606" t="s">
-        <v>646</v>
+        <v>709</v>
       </c>
       <c r="B606" t="s">
-        <v>307</v>
+        <v>12</v>
       </c>
       <c r="F606">
-        <v>6.6238158</v>
+        <v>13.7278956</v>
       </c>
       <c r="G606">
-        <v>100.0673744</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="607" spans="1:7">
       <c r="A607" t="s">
-        <v>687</v>
+        <v>710</v>
       </c>
       <c r="B607" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F607">
         <v>13.7278956</v>
       </c>
       <c r="G607">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="608" spans="1:7">
       <c r="A608" t="s">
-        <v>713</v>
+        <v>711</v>
       </c>
       <c r="B608" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F608">
         <v>13.7278956</v>
       </c>
       <c r="G608">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="609" spans="1:7">
       <c r="A609" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="B609" t="s">
-        <v>19</v>
+        <v>191</v>
       </c>
       <c r="F609">
-        <v>12.6833115</v>
+        <v>13.8199206</v>
       </c>
       <c r="G609">
-        <v>101.2374295</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="610" spans="1:7">
       <c r="A610" t="s">
-        <v>651</v>
+        <v>713</v>
       </c>
       <c r="B610" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F610">
         <v>13.7278956</v>
       </c>
       <c r="G610">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="611" spans="1:7">
       <c r="A611" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
       <c r="B611" t="s">
-        <v>8</v>
+        <v>191</v>
       </c>
       <c r="F611">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G611">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="612" spans="1:7">
       <c r="A612" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="B612" t="s">
-        <v>8</v>
+        <v>191</v>
       </c>
       <c r="F612">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G612">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="613" spans="1:7">
       <c r="A613" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
       <c r="B613" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F613">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G613">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="614" spans="1:7">
       <c r="A614" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="B614" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="F614">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G614">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="615" spans="1:7">
       <c r="A615" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="B615" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F615">
         <v>13.7278956</v>
       </c>
       <c r="G615">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="616" spans="1:7">
       <c r="A616" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="B616" t="s">
-        <v>141</v>
+        <v>12</v>
       </c>
       <c r="F616">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G616">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="617" spans="1:7">
       <c r="A617" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="B617" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="F617">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G617">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="618" spans="1:7">
       <c r="A618" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="B618" t="s">
-        <v>8</v>
+        <v>387</v>
       </c>
       <c r="F618">
-        <v>13.7278956</v>
+        <v>6.6238158</v>
       </c>
       <c r="G618">
-        <v>100.5241235</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="619" spans="1:7">
       <c r="A619" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="B619" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F619">
         <v>13.7278956</v>
       </c>
       <c r="G619">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="620" spans="1:7">
       <c r="A620" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="B620" t="s">
-        <v>501</v>
+        <v>191</v>
       </c>
       <c r="F620">
-        <v>10.4930496</v>
+        <v>13.8199206</v>
       </c>
       <c r="G620">
-        <v>99.1800199</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="621" spans="1:7">
       <c r="A621" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="B621" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="F621">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G621">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="622" spans="1:7">
       <c r="A622" t="s">
-        <v>726</v>
+        <v>724</v>
       </c>
       <c r="B622" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="F622">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G622">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="623" spans="1:7">
       <c r="A623" t="s">
-        <v>727</v>
+        <v>725</v>
       </c>
       <c r="B623" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="F623">
-        <v>14.9798997</v>
+        <v>13.7278956</v>
       </c>
       <c r="G623">
-        <v>102.0977693</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="624" spans="1:7">
       <c r="A624" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
       <c r="B624" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F624">
         <v>13.7278956</v>
       </c>
       <c r="G624">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="625" spans="1:7">
       <c r="A625" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="B625" t="s">
-        <v>8</v>
+        <v>387</v>
       </c>
       <c r="F625">
-        <v>13.7278956</v>
+        <v>6.6238158</v>
       </c>
       <c r="G625">
-        <v>100.5241235</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="626" spans="1:7">
       <c r="A626" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
       <c r="B626" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="F626">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G626">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="627" spans="1:7">
       <c r="A627" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
       <c r="B627" t="s">
-        <v>258</v>
+        <v>189</v>
       </c>
       <c r="F627">
-        <v>16.4419355</v>
+        <v>15.8068173</v>
       </c>
       <c r="G627">
-        <v>102.8359921</v>
+        <v>102.0315027</v>
       </c>
     </row>
     <row r="628" spans="1:7">
       <c r="A628" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="B628" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F628">
         <v>13.7278956</v>
       </c>
       <c r="G628">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="629" spans="1:7">
       <c r="A629" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="B629" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="F629">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G629">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="630" spans="1:7">
       <c r="A630" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="B630" t="s">
-        <v>162</v>
+        <v>191</v>
       </c>
       <c r="F630">
-        <v>13.6904194</v>
+        <v>13.8199206</v>
       </c>
       <c r="G630">
-        <v>101.0779596</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="631" spans="1:7">
       <c r="A631" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="B631" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="F631">
-        <v>14.0227797</v>
+        <v>13.7278956</v>
       </c>
       <c r="G631">
-        <v>99.5328115</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="632" spans="1:7">
       <c r="A632" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="B632" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="F632">
-        <v>14.0227797</v>
+        <v>13.7278956</v>
       </c>
       <c r="G632">
-        <v>99.5328115</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="633" spans="1:7">
       <c r="A633" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="B633" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10900</v>
+        <v>191</v>
       </c>
       <c r="F633">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G633">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="634" spans="1:7">
       <c r="A634" t="s">
-        <v>740</v>
+        <v>698</v>
       </c>
       <c r="B634" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10160</v>
+        <v>191</v>
       </c>
       <c r="F634">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G634">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="635" spans="1:7">
       <c r="A635" t="s">
-        <v>742</v>
+        <v>726</v>
       </c>
       <c r="B635" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10600</v>
+        <v>12</v>
       </c>
       <c r="F635">
         <v>13.7278956</v>
       </c>
       <c r="G635">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="636" spans="1:7">
       <c r="A636" t="s">
-        <v>743</v>
+        <v>698</v>
       </c>
       <c r="B636" t="s">
-        <v>8</v>
+        <v>191</v>
       </c>
       <c r="F636">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G636">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="637" spans="1:7">
       <c r="A637" t="s">
-        <v>744</v>
+        <v>698</v>
       </c>
       <c r="B637" t="s">
-        <v>583</v>
-[...5 lines deleted...]
-        <v>18170</v>
+        <v>191</v>
       </c>
       <c r="F637">
-        <v>14.5289154</v>
+        <v>13.8199206</v>
       </c>
       <c r="G637">
-        <v>100.9101421</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="638" spans="1:7">
       <c r="A638" t="s">
-        <v>746</v>
+        <v>736</v>
       </c>
       <c r="B638" t="s">
-        <v>377</v>
-[...5 lines deleted...]
-        <v>63120</v>
+        <v>191</v>
       </c>
       <c r="F638">
-        <v>16.8839901</v>
+        <v>13.8199206</v>
       </c>
       <c r="G638">
-        <v>99.1258498</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="639" spans="1:7">
       <c r="A639" t="s">
-        <v>748</v>
+        <v>737</v>
       </c>
       <c r="B639" t="s">
-        <v>258</v>
-[...5 lines deleted...]
-        <v>40000</v>
+        <v>191</v>
       </c>
       <c r="F639">
-        <v>16.4419355</v>
+        <v>13.8199206</v>
       </c>
       <c r="G639">
-        <v>102.8359921</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="640" spans="1:7">
       <c r="A640" t="s">
-        <v>749</v>
+        <v>738</v>
       </c>
       <c r="B640" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>83000</v>
+        <v>12</v>
       </c>
       <c r="F640">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G640">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="641" spans="1:7">
       <c r="A641" t="s">
-        <v>751</v>
+        <v>739</v>
       </c>
       <c r="B641" t="s">
-        <v>307</v>
-[...5 lines deleted...]
-        <v>91160</v>
+        <v>53</v>
       </c>
       <c r="F641">
-        <v>6.6238158</v>
+        <v>7.9810496</v>
       </c>
       <c r="G641">
-        <v>100.0673744</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="642" spans="1:7">
       <c r="A642" t="s">
-        <v>752</v>
+        <v>740</v>
       </c>
       <c r="B642" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>741</v>
       </c>
       <c r="F642">
-        <v>13.7278956</v>
+        <v>14.7995081</v>
       </c>
       <c r="G642">
-        <v>100.5241235</v>
+        <v>100.6533706</v>
       </c>
     </row>
     <row r="643" spans="1:7">
       <c r="A643" t="s">
-        <v>753</v>
+        <v>742</v>
       </c>
       <c r="B643" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10210</v>
+        <v>12</v>
       </c>
       <c r="F643">
         <v>13.7278956</v>
       </c>
       <c r="G643">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="644" spans="1:7">
       <c r="A644" t="s">
-        <v>755</v>
+        <v>743</v>
       </c>
       <c r="B644" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10240</v>
+        <v>12</v>
       </c>
       <c r="F644">
         <v>13.7278956</v>
       </c>
       <c r="G644">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="645" spans="1:7">
       <c r="A645" t="s">
-        <v>757</v>
+        <v>744</v>
       </c>
       <c r="B645" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>83110</v>
+        <v>191</v>
       </c>
       <c r="F645">
-        <v>7.9810496</v>
+        <v>13.8199206</v>
       </c>
       <c r="G645">
-        <v>98.3638824</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="646" spans="1:7">
       <c r="A646" t="s">
-        <v>332</v>
+        <v>745</v>
       </c>
       <c r="B646" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10330</v>
+        <v>330</v>
       </c>
       <c r="F646">
-        <v>13.7278956</v>
+        <v>14.4744892</v>
       </c>
       <c r="G646">
-        <v>100.5241235</v>
+        <v>100.1177128</v>
       </c>
     </row>
     <row r="647" spans="1:7">
       <c r="A647" t="s">
-        <v>758</v>
+        <v>76</v>
       </c>
       <c r="B647" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10600</v>
+        <v>12</v>
       </c>
       <c r="F647">
         <v>13.7278956</v>
       </c>
       <c r="G647">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="648" spans="1:7">
       <c r="A648" t="s">
-        <v>759</v>
+        <v>746</v>
       </c>
       <c r="B648" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F648">
         <v>13.7278956</v>
       </c>
       <c r="G648">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="649" spans="1:7">
       <c r="A649" t="s">
-        <v>760</v>
+        <v>747</v>
       </c>
       <c r="B649" t="s">
-        <v>736</v>
-[...5 lines deleted...]
-        <v>71110</v>
+        <v>12</v>
       </c>
       <c r="F649">
-        <v>14.0227797</v>
+        <v>13.7278956</v>
       </c>
       <c r="G649">
-        <v>99.5328115</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="650" spans="1:7">
       <c r="A650" t="s">
-        <v>762</v>
+        <v>748</v>
       </c>
       <c r="B650" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>191</v>
       </c>
       <c r="F650">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G650">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="651" spans="1:7">
       <c r="A651" t="s">
-        <v>763</v>
+        <v>749</v>
       </c>
       <c r="B651" t="s">
-        <v>764</v>
-[...5 lines deleted...]
-        <v>45190</v>
+        <v>750</v>
       </c>
       <c r="F651">
-        <v>16.0538196</v>
+        <v>15.3835001</v>
       </c>
       <c r="G651">
-        <v>103.6520036</v>
+        <v>100.0245527</v>
       </c>
     </row>
     <row r="652" spans="1:7">
       <c r="A652" t="s">
-        <v>766</v>
+        <v>670</v>
       </c>
       <c r="B652" t="s">
-        <v>534</v>
-[...8 lines deleted...]
-        <v>12120</v>
+        <v>12</v>
       </c>
       <c r="F652">
-        <v>14.0208391</v>
+        <v>13.7278956</v>
       </c>
       <c r="G652">
-        <v>100.5250276</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="653" spans="1:7">
       <c r="A653" t="s">
-        <v>769</v>
+        <v>550</v>
       </c>
       <c r="B653" t="s">
-        <v>583</v>
-[...8 lines deleted...]
-        <v>18170</v>
+        <v>191</v>
       </c>
       <c r="F653">
-        <v>14.5289154</v>
+        <v>13.8199206</v>
       </c>
       <c r="G653">
-        <v>100.9101421</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="654" spans="1:7">
       <c r="A654" t="s">
-        <v>770</v>
+        <v>751</v>
       </c>
       <c r="B654" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>12</v>
       </c>
       <c r="F654">
         <v>13.7278956</v>
       </c>
       <c r="G654">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="655" spans="1:7">
       <c r="A655" t="s">
-        <v>771</v>
+        <v>752</v>
       </c>
       <c r="B655" t="s">
-        <v>19</v>
-[...8 lines deleted...]
-        <v>21140</v>
+        <v>191</v>
       </c>
       <c r="F655">
-        <v>12.6833115</v>
+        <v>13.8199206</v>
       </c>
       <c r="G655">
-        <v>101.2374295</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="656" spans="1:7">
       <c r="A656" t="s">
-        <v>773</v>
+        <v>753</v>
       </c>
       <c r="B656" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>90</v>
       </c>
       <c r="F656">
-        <v>13.7278956</v>
+        <v>18.7877477</v>
       </c>
       <c r="G656">
-        <v>100.5241235</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="657" spans="1:7">
       <c r="A657" t="s">
-        <v>774</v>
+        <v>754</v>
       </c>
       <c r="B657" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>191</v>
       </c>
       <c r="F657">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G657">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="658" spans="1:7">
       <c r="A658" t="s">
-        <v>775</v>
+        <v>755</v>
       </c>
       <c r="B658" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10600</v>
+        <v>12</v>
       </c>
       <c r="F658">
         <v>13.7278956</v>
       </c>
       <c r="G658">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="659" spans="1:7">
       <c r="A659" t="s">
-        <v>776</v>
+        <v>756</v>
       </c>
       <c r="B659" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>21180</v>
+        <v>191</v>
       </c>
       <c r="F659">
-        <v>12.6833115</v>
+        <v>13.8199206</v>
       </c>
       <c r="G659">
-        <v>101.2374295</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="660" spans="1:7">
       <c r="A660" t="s">
-        <v>777</v>
+        <v>757</v>
       </c>
       <c r="B660" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10600</v>
+        <v>658</v>
       </c>
       <c r="F660">
-        <v>13.7278956</v>
+        <v>14.5289154</v>
       </c>
       <c r="G660">
-        <v>100.5241235</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="661" spans="1:7">
       <c r="A661" t="s">
-        <v>778</v>
+        <v>733</v>
       </c>
       <c r="B661" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10210</v>
+        <v>12</v>
       </c>
       <c r="F661">
         <v>13.7278956</v>
       </c>
       <c r="G661">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="662" spans="1:7">
       <c r="A662" t="s">
-        <v>779</v>
+        <v>758</v>
       </c>
       <c r="B662" t="s">
-        <v>676</v>
-[...5 lines deleted...]
-        <v>61000</v>
+        <v>28</v>
       </c>
       <c r="F662">
-        <v>15.3835001</v>
+        <v>13.3611431</v>
       </c>
       <c r="G662">
-        <v>100.0245527</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="663" spans="1:7">
       <c r="A663" t="s">
-        <v>779</v>
+        <v>759</v>
       </c>
       <c r="B663" t="s">
-        <v>676</v>
-[...5 lines deleted...]
-        <v>61000</v>
+        <v>387</v>
       </c>
       <c r="F663">
-        <v>15.3835001</v>
+        <v>6.6238158</v>
       </c>
       <c r="G663">
-        <v>100.0245527</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="664" spans="1:7">
       <c r="A664" t="s">
-        <v>781</v>
+        <v>726</v>
       </c>
       <c r="B664" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10210</v>
+        <v>12</v>
       </c>
       <c r="F664">
         <v>13.7278956</v>
       </c>
       <c r="G664">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="665" spans="1:7">
       <c r="A665" t="s">
-        <v>782</v>
+        <v>760</v>
       </c>
       <c r="B665" t="s">
-        <v>193</v>
-[...8 lines deleted...]
-        <v>82130</v>
+        <v>12</v>
       </c>
       <c r="F665">
-        <v>8.4407456</v>
+        <v>13.7278956</v>
       </c>
       <c r="G665">
-        <v>98.5193032</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="666" spans="1:7">
       <c r="A666" t="s">
-        <v>784</v>
+        <v>761</v>
       </c>
       <c r="B666" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10800</v>
+        <v>12</v>
       </c>
       <c r="F666">
         <v>13.7278956</v>
       </c>
       <c r="G666">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="667" spans="1:7">
       <c r="A667" t="s">
-        <v>785</v>
+        <v>762</v>
       </c>
       <c r="B667" t="s">
-        <v>736</v>
-[...5 lines deleted...]
-        <v>71110</v>
+        <v>12</v>
       </c>
       <c r="F667">
-        <v>14.0227797</v>
+        <v>13.7278956</v>
       </c>
       <c r="G667">
-        <v>99.5328115</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="668" spans="1:7">
       <c r="A668" t="s">
-        <v>786</v>
+        <v>763</v>
       </c>
       <c r="B668" t="s">
-        <v>8</v>
-[...4 lines deleted...]
-      <c r="D668" t="s">
         <v>191</v>
       </c>
-      <c r="E668">
-[...1 lines deleted...]
-      </c>
       <c r="F668">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G668">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="669" spans="1:7">
       <c r="A669" t="s">
-        <v>787</v>
+        <v>764</v>
       </c>
       <c r="B669" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10500</v>
+        <v>12</v>
       </c>
       <c r="F669">
         <v>13.7278956</v>
       </c>
       <c r="G669">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="670" spans="1:7">
       <c r="A670" t="s">
-        <v>789</v>
+        <v>719</v>
       </c>
       <c r="B670" t="s">
-        <v>77</v>
-[...8 lines deleted...]
-        <v>10270</v>
+        <v>12</v>
       </c>
       <c r="F670">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G670">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="671" spans="1:7">
       <c r="A671" t="s">
-        <v>792</v>
+        <v>765</v>
       </c>
       <c r="B671" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10500</v>
+        <v>12</v>
       </c>
       <c r="F671">
         <v>13.7278956</v>
       </c>
       <c r="G671">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="672" spans="1:7">
       <c r="A672" t="s">
-        <v>793</v>
+        <v>766</v>
       </c>
       <c r="B672" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>10540</v>
+        <v>191</v>
       </c>
       <c r="F672">
-        <v>13.5990961</v>
+        <v>13.8199206</v>
       </c>
       <c r="G672">
-        <v>100.5998319</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="673" spans="1:7">
       <c r="A673" t="s">
-        <v>794</v>
+        <v>767</v>
       </c>
       <c r="B673" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>20180</v>
+        <v>28</v>
       </c>
       <c r="F673">
         <v>13.3611431</v>
       </c>
       <c r="G673">
         <v>100.9846717</v>
       </c>
     </row>
     <row r="674" spans="1:7">
       <c r="A674" t="s">
-        <v>796</v>
+        <v>768</v>
       </c>
       <c r="B674" t="s">
-        <v>45</v>
-[...8 lines deleted...]
-        <v>11000</v>
+        <v>658</v>
       </c>
       <c r="F674">
-        <v>13.8621125</v>
+        <v>14.5289154</v>
       </c>
       <c r="G674">
-        <v>100.5143528</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="675" spans="1:7">
       <c r="A675" t="s">
-        <v>798</v>
+        <v>666</v>
       </c>
       <c r="B675" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>10540</v>
+        <v>294</v>
       </c>
       <c r="F675">
-        <v>13.5990961</v>
+        <v>15.6930072</v>
       </c>
       <c r="G675">
-        <v>100.5998319</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="676" spans="1:7">
       <c r="A676" t="s">
-        <v>799</v>
+        <v>769</v>
       </c>
       <c r="B676" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10900</v>
+        <v>12</v>
       </c>
       <c r="F676">
         <v>13.7278956</v>
       </c>
       <c r="G676">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="677" spans="1:7">
       <c r="A677" t="s">
-        <v>800</v>
+        <v>770</v>
       </c>
       <c r="B677" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10120</v>
+        <v>12</v>
       </c>
       <c r="F677">
         <v>13.7278956</v>
       </c>
       <c r="G677">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="678" spans="1:7">
       <c r="A678" t="s">
-        <v>793</v>
+        <v>771</v>
       </c>
       <c r="B678" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>10540</v>
+        <v>12</v>
       </c>
       <c r="F678">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G678">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="679" spans="1:7">
       <c r="A679" t="s">
-        <v>802</v>
+        <v>772</v>
       </c>
       <c r="B679" t="s">
-        <v>193</v>
+        <v>12</v>
       </c>
       <c r="F679">
-        <v>8.4407456</v>
+        <v>13.7278956</v>
       </c>
       <c r="G679">
-        <v>98.5193032</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="680" spans="1:7">
       <c r="A680" t="s">
-        <v>803</v>
+        <v>773</v>
       </c>
       <c r="B680" t="s">
-        <v>377</v>
+        <v>191</v>
       </c>
       <c r="F680">
-        <v>16.8839901</v>
+        <v>13.8199206</v>
       </c>
       <c r="G680">
-        <v>99.1258498</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="681" spans="1:7">
       <c r="A681" t="s">
-        <v>804</v>
+        <v>719</v>
       </c>
       <c r="B681" t="s">
-        <v>107</v>
-[...5 lines deleted...]
-        <v>27160</v>
+        <v>12</v>
       </c>
       <c r="F681">
-        <v>13.824038</v>
+        <v>13.7278956</v>
       </c>
       <c r="G681">
-        <v>102.0645839</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="682" spans="1:7">
       <c r="A682" t="s">
-        <v>805</v>
+        <v>774</v>
       </c>
       <c r="B682" t="s">
-        <v>193</v>
-[...8 lines deleted...]
-        <v>82130</v>
+        <v>12</v>
       </c>
       <c r="F682">
-        <v>8.4407456</v>
+        <v>13.7278956</v>
       </c>
       <c r="G682">
-        <v>98.5193032</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="683" spans="1:7">
       <c r="A683" t="s">
-        <v>806</v>
+        <v>775</v>
       </c>
       <c r="B683" t="s">
-        <v>141</v>
+        <v>12</v>
       </c>
       <c r="F683">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G683">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="684" spans="1:7">
       <c r="A684" t="s">
-        <v>807</v>
+        <v>776</v>
       </c>
       <c r="B684" t="s">
-        <v>193</v>
-[...8 lines deleted...]
-        <v>82130</v>
+        <v>777</v>
       </c>
       <c r="F684">
-        <v>8.4407456</v>
+        <v>14.3532128</v>
       </c>
       <c r="G684">
-        <v>98.5193032</v>
+        <v>100.5689599</v>
       </c>
     </row>
     <row r="685" spans="1:7">
       <c r="A685" t="s">
-        <v>808</v>
+        <v>778</v>
       </c>
       <c r="B685" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10260</v>
+        <v>424</v>
       </c>
       <c r="F685">
-        <v>13.7278956</v>
+        <v>11.812367</v>
       </c>
       <c r="G685">
-        <v>100.5241235</v>
+        <v>99.7973271</v>
       </c>
     </row>
     <row r="686" spans="1:7">
       <c r="A686" t="s">
-        <v>809</v>
+        <v>779</v>
       </c>
       <c r="B686" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10260</v>
+        <v>750</v>
       </c>
       <c r="F686">
-        <v>13.7278956</v>
+        <v>15.3835001</v>
       </c>
       <c r="G686">
-        <v>100.5241235</v>
+        <v>100.0245527</v>
       </c>
     </row>
     <row r="687" spans="1:7">
       <c r="A687" t="s">
-        <v>810</v>
+        <v>780</v>
       </c>
       <c r="B687" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>191</v>
       </c>
       <c r="F687">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G687">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="688" spans="1:7">
       <c r="A688" t="s">
-        <v>812</v>
+        <v>781</v>
       </c>
       <c r="B688" t="s">
-        <v>141</v>
-[...8 lines deleted...]
-        <v>83110</v>
+        <v>782</v>
       </c>
       <c r="F688">
-        <v>7.9810496</v>
+        <v>17.8782803</v>
       </c>
       <c r="G688">
-        <v>98.3638824</v>
+        <v>102.7412638</v>
       </c>
     </row>
     <row r="689" spans="1:7">
       <c r="A689" t="s">
-        <v>813</v>
+        <v>783</v>
       </c>
       <c r="B689" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10210</v>
+        <v>784</v>
       </c>
       <c r="F689">
-        <v>13.7278956</v>
+        <v>14.0509704</v>
       </c>
       <c r="G689">
-        <v>100.5241235</v>
+        <v>101.3727439</v>
       </c>
     </row>
     <row r="690" spans="1:7">
       <c r="A690" t="s">
-        <v>816</v>
+        <v>785</v>
       </c>
       <c r="B690" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10150</v>
+        <v>28</v>
       </c>
       <c r="F690">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G690">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="691" spans="1:7">
       <c r="A691" t="s">
-        <v>817</v>
+        <v>786</v>
       </c>
       <c r="B691" t="s">
-        <v>736</v>
-[...5 lines deleted...]
-        <v>71160</v>
+        <v>609</v>
       </c>
       <c r="F691">
-        <v>14.0227797</v>
+        <v>14.0208391</v>
       </c>
       <c r="G691">
-        <v>99.5328115</v>
+        <v>100.5250276</v>
       </c>
     </row>
     <row r="692" spans="1:7">
       <c r="A692" t="s">
-        <v>819</v>
+        <v>721</v>
       </c>
       <c r="B692" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10600</v>
+        <v>387</v>
       </c>
       <c r="F692">
-        <v>13.7278956</v>
+        <v>6.6238158</v>
       </c>
       <c r="G692">
-        <v>100.5241235</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="693" spans="1:7">
       <c r="A693" t="s">
-        <v>820</v>
+        <v>761</v>
       </c>
       <c r="B693" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10160</v>
+        <v>12</v>
       </c>
       <c r="F693">
         <v>13.7278956</v>
       </c>
       <c r="G693">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="694" spans="1:7">
       <c r="A694" t="s">
-        <v>821</v>
+        <v>787</v>
       </c>
       <c r="B694" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10800</v>
+        <v>12</v>
       </c>
       <c r="F694">
         <v>13.7278956</v>
       </c>
       <c r="G694">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="695" spans="1:7">
       <c r="A695" t="s">
-        <v>823</v>
+        <v>788</v>
       </c>
       <c r="B695" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10400</v>
+        <v>120</v>
       </c>
       <c r="F695">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G695">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="696" spans="1:7">
       <c r="A696" t="s">
-        <v>824</v>
+        <v>726</v>
       </c>
       <c r="B696" t="s">
-        <v>107</v>
-[...5 lines deleted...]
-        <v>27160</v>
+        <v>12</v>
       </c>
       <c r="F696">
-        <v>13.824038</v>
+        <v>13.7278956</v>
       </c>
       <c r="G696">
-        <v>102.0645839</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="697" spans="1:7">
       <c r="A697" t="s">
-        <v>825</v>
+        <v>789</v>
       </c>
       <c r="B697" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10260</v>
+        <v>12</v>
       </c>
       <c r="F697">
         <v>13.7278956</v>
       </c>
       <c r="G697">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="698" spans="1:7">
       <c r="A698" t="s">
-        <v>827</v>
+        <v>790</v>
       </c>
       <c r="B698" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10260</v>
+        <v>12</v>
       </c>
       <c r="F698">
         <v>13.7278956</v>
       </c>
       <c r="G698">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="699" spans="1:7">
       <c r="A699" t="s">
-        <v>828</v>
+        <v>791</v>
       </c>
       <c r="B699" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10260</v>
+        <v>120</v>
       </c>
       <c r="F699">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G699">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="700" spans="1:7">
       <c r="A700" t="s">
-        <v>829</v>
+        <v>792</v>
       </c>
       <c r="B700" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>12</v>
       </c>
       <c r="F700">
         <v>13.7278956</v>
       </c>
       <c r="G700">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="701" spans="1:7">
       <c r="A701" t="s">
-        <v>830</v>
+        <v>793</v>
       </c>
       <c r="B701" t="s">
-        <v>45</v>
-[...8 lines deleted...]
-        <v>11000</v>
+        <v>12</v>
       </c>
       <c r="F701">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G701">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="702" spans="1:7">
       <c r="A702" t="s">
-        <v>832</v>
+        <v>794</v>
       </c>
       <c r="B702" t="s">
-        <v>481</v>
+        <v>53</v>
       </c>
       <c r="F702">
-        <v>8.4303975</v>
+        <v>7.9810496</v>
       </c>
       <c r="G702">
-        <v>99.9631219</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="703" spans="1:7">
       <c r="A703" t="s">
-        <v>833</v>
+        <v>795</v>
       </c>
       <c r="B703" t="s">
-        <v>8</v>
+        <v>142</v>
       </c>
       <c r="F703">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G703">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="704" spans="1:7">
       <c r="A704" t="s">
-        <v>834</v>
+        <v>796</v>
       </c>
       <c r="B704" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F704">
         <v>13.7278956</v>
       </c>
       <c r="G704">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="705" spans="1:7">
       <c r="A705" t="s">
-        <v>835</v>
+        <v>797</v>
       </c>
       <c r="B705" t="s">
-        <v>51</v>
-[...8 lines deleted...]
-        <v>20180</v>
+        <v>12</v>
       </c>
       <c r="F705">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G705">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="706" spans="1:7">
       <c r="A706" t="s">
-        <v>837</v>
+        <v>798</v>
       </c>
       <c r="B706" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>576</v>
       </c>
       <c r="F706">
-        <v>13.7278956</v>
+        <v>10.4930496</v>
       </c>
       <c r="G706">
-        <v>100.5241235</v>
+        <v>99.1800199</v>
       </c>
     </row>
     <row r="707" spans="1:7">
       <c r="A707" t="s">
-        <v>838</v>
+        <v>799</v>
       </c>
       <c r="B707" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="F707">
-        <v>13.824038</v>
+        <v>13.7278956</v>
       </c>
       <c r="G707">
-        <v>102.0645839</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="708" spans="1:7">
       <c r="A708" t="s">
-        <v>839</v>
+        <v>800</v>
       </c>
       <c r="B708" t="s">
-        <v>193</v>
-[...8 lines deleted...]
-        <v>82130</v>
+        <v>12</v>
       </c>
       <c r="F708">
-        <v>8.4407456</v>
+        <v>13.7278956</v>
       </c>
       <c r="G708">
-        <v>98.5193032</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="709" spans="1:7">
       <c r="A709" t="s">
-        <v>840</v>
+        <v>801</v>
       </c>
       <c r="B709" t="s">
-        <v>77</v>
+        <v>185</v>
       </c>
       <c r="F709">
-        <v>13.5990961</v>
+        <v>14.9798997</v>
       </c>
       <c r="G709">
-        <v>100.5998319</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="710" spans="1:7">
       <c r="A710" t="s">
-        <v>841</v>
+        <v>802</v>
       </c>
       <c r="B710" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>12</v>
       </c>
       <c r="F710">
         <v>13.7278956</v>
       </c>
       <c r="G710">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="711" spans="1:7">
       <c r="A711" t="s">
-        <v>671</v>
+        <v>803</v>
       </c>
       <c r="B711" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10600</v>
+        <v>12</v>
       </c>
       <c r="F711">
         <v>13.7278956</v>
       </c>
       <c r="G711">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="712" spans="1:7">
       <c r="A712" t="s">
-        <v>843</v>
+        <v>804</v>
       </c>
       <c r="B712" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10210</v>
+        <v>12</v>
       </c>
       <c r="F712">
         <v>13.7278956</v>
       </c>
       <c r="G712">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="713" spans="1:7">
       <c r="A713" t="s">
-        <v>845</v>
+        <v>805</v>
       </c>
       <c r="B713" t="s">
-        <v>501</v>
-[...5 lines deleted...]
-        <v>86180</v>
+        <v>341</v>
       </c>
       <c r="F713">
-        <v>10.4930496</v>
+        <v>16.4419355</v>
       </c>
       <c r="G713">
-        <v>99.1800199</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="714" spans="1:7">
       <c r="A714" t="s">
-        <v>847</v>
+        <v>806</v>
       </c>
       <c r="B714" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F714">
         <v>13.7278956</v>
       </c>
       <c r="G714">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="715" spans="1:7">
       <c r="A715" t="s">
-        <v>847</v>
+        <v>807</v>
       </c>
       <c r="B715" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F715">
         <v>13.7278956</v>
       </c>
       <c r="G715">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="716" spans="1:7">
       <c r="A716" t="s">
-        <v>848</v>
+        <v>808</v>
       </c>
       <c r="B716" t="s">
-        <v>8</v>
+        <v>246</v>
       </c>
       <c r="F716">
-        <v>13.7278956</v>
+        <v>13.6904194</v>
       </c>
       <c r="G716">
-        <v>100.5241235</v>
+        <v>101.0779596</v>
       </c>
     </row>
     <row r="717" spans="1:7">
       <c r="A717" t="s">
-        <v>849</v>
+        <v>809</v>
       </c>
       <c r="B717" t="s">
-        <v>8</v>
+        <v>810</v>
       </c>
       <c r="F717">
-        <v>13.7278956</v>
+        <v>14.0227797</v>
       </c>
       <c r="G717">
-        <v>100.5241235</v>
+        <v>99.5328115</v>
       </c>
     </row>
     <row r="718" spans="1:7">
       <c r="A718" t="s">
-        <v>850</v>
+        <v>811</v>
       </c>
       <c r="B718" t="s">
-        <v>116</v>
+        <v>810</v>
       </c>
       <c r="F718">
-        <v>14.882905</v>
+        <v>14.0227797</v>
       </c>
       <c r="G718">
-        <v>103.4937107</v>
+        <v>99.5328115</v>
       </c>
     </row>
     <row r="719" spans="1:7">
       <c r="A719" t="s">
-        <v>851</v>
+        <v>812</v>
       </c>
       <c r="B719" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C719" t="s">
+        <v>40</v>
+      </c>
+      <c r="D719" t="s">
+        <v>41</v>
+      </c>
+      <c r="E719">
+        <v>10900</v>
       </c>
       <c r="F719">
         <v>13.7278956</v>
       </c>
       <c r="G719">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="720" spans="1:7">
       <c r="A720" t="s">
-        <v>852</v>
+        <v>813</v>
       </c>
       <c r="B720" t="s">
-        <v>736</v>
+        <v>12</v>
+      </c>
+      <c r="C720" t="s">
+        <v>439</v>
+      </c>
+      <c r="D720" t="s">
+        <v>814</v>
+      </c>
+      <c r="E720">
+        <v>10160</v>
       </c>
       <c r="F720">
-        <v>14.0227797</v>
+        <v>13.7278956</v>
       </c>
       <c r="G720">
-        <v>99.5328115</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="721" spans="1:7">
       <c r="A721" t="s">
-        <v>853</v>
+        <v>815</v>
       </c>
       <c r="B721" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C721" t="s">
+        <v>77</v>
+      </c>
+      <c r="E721">
+        <v>10600</v>
       </c>
       <c r="F721">
         <v>13.7278956</v>
       </c>
       <c r="G721">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="722" spans="1:7">
       <c r="A722" t="s">
-        <v>854</v>
+        <v>816</v>
       </c>
       <c r="B722" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F722">
         <v>13.7278956</v>
       </c>
       <c r="G722">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="723" spans="1:7">
       <c r="A723" t="s">
-        <v>855</v>
+        <v>817</v>
       </c>
       <c r="B723" t="s">
-        <v>141</v>
+        <v>658</v>
+      </c>
+      <c r="C723" t="s">
+        <v>818</v>
+      </c>
+      <c r="E723">
+        <v>18170</v>
       </c>
       <c r="F723">
-        <v>7.9810496</v>
+        <v>14.5289154</v>
       </c>
       <c r="G723">
-        <v>98.3638824</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="724" spans="1:7">
       <c r="A724" t="s">
-        <v>856</v>
+        <v>819</v>
       </c>
       <c r="B724" t="s">
-        <v>51</v>
+        <v>454</v>
+      </c>
+      <c r="C724" t="s">
+        <v>820</v>
+      </c>
+      <c r="E724">
+        <v>63120</v>
       </c>
       <c r="F724">
-        <v>13.3611431</v>
+        <v>16.8839901</v>
       </c>
       <c r="G724">
-        <v>100.9846717</v>
+        <v>99.1258498</v>
       </c>
     </row>
     <row r="725" spans="1:7">
       <c r="A725" t="s">
-        <v>857</v>
+        <v>821</v>
       </c>
       <c r="B725" t="s">
-        <v>8</v>
+        <v>341</v>
+      </c>
+      <c r="C725" t="s">
+        <v>342</v>
+      </c>
+      <c r="E725">
+        <v>40000</v>
       </c>
       <c r="F725">
-        <v>13.7278956</v>
+        <v>16.4419355</v>
       </c>
       <c r="G725">
-        <v>100.5241235</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="726" spans="1:7">
       <c r="A726" t="s">
-        <v>858</v>
+        <v>822</v>
       </c>
       <c r="B726" t="s">
-        <v>8</v>
+        <v>53</v>
+      </c>
+      <c r="C726" t="s">
+        <v>823</v>
+      </c>
+      <c r="E726">
+        <v>83000</v>
       </c>
       <c r="F726">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G726">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="727" spans="1:7">
       <c r="A727" t="s">
-        <v>859</v>
+        <v>824</v>
       </c>
       <c r="B727" t="s">
-        <v>8</v>
+        <v>387</v>
+      </c>
+      <c r="C727" t="s">
+        <v>388</v>
+      </c>
+      <c r="E727">
+        <v>91160</v>
       </c>
       <c r="F727">
-        <v>13.7278956</v>
+        <v>6.6238158</v>
       </c>
       <c r="G727">
-        <v>100.5241235</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="728" spans="1:7">
       <c r="A728" t="s">
-        <v>860</v>
+        <v>825</v>
       </c>
       <c r="B728" t="s">
-        <v>77</v>
+        <v>12</v>
+      </c>
+      <c r="C728" t="s">
+        <v>81</v>
+      </c>
+      <c r="E728">
+        <v>10110</v>
       </c>
       <c r="F728">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G728">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="729" spans="1:7">
       <c r="A729" t="s">
-        <v>861</v>
+        <v>826</v>
       </c>
       <c r="B729" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C729" t="s">
+        <v>827</v>
+      </c>
+      <c r="E729">
+        <v>10210</v>
       </c>
       <c r="F729">
         <v>13.7278956</v>
       </c>
       <c r="G729">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="730" spans="1:7">
       <c r="A730" t="s">
-        <v>862</v>
+        <v>828</v>
       </c>
       <c r="B730" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C730" t="s">
+        <v>829</v>
+      </c>
+      <c r="E730">
+        <v>10240</v>
       </c>
       <c r="F730">
         <v>13.7278956</v>
       </c>
       <c r="G730">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="731" spans="1:7">
       <c r="A731" t="s">
-        <v>863</v>
+        <v>830</v>
       </c>
       <c r="B731" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="C731" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>864</v>
+        <v>54</v>
       </c>
       <c r="E731">
-        <v>10110</v>
+        <v>83110</v>
       </c>
       <c r="F731">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G731">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="732" spans="1:7">
       <c r="A732" t="s">
-        <v>865</v>
+        <v>412</v>
       </c>
       <c r="B732" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C732" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>280</v>
       </c>
       <c r="E732">
-        <v>10260</v>
+        <v>10330</v>
       </c>
       <c r="F732">
         <v>13.7278956</v>
       </c>
       <c r="G732">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="733" spans="1:7">
       <c r="A733" t="s">
-        <v>866</v>
+        <v>831</v>
       </c>
       <c r="B733" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C733" t="s">
-        <v>801</v>
-[...2 lines deleted...]
-        <v>842</v>
+        <v>77</v>
       </c>
       <c r="E733">
-        <v>10120</v>
+        <v>10600</v>
       </c>
       <c r="F733">
         <v>13.7278956</v>
       </c>
       <c r="G733">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="734" spans="1:7">
       <c r="A734" t="s">
-        <v>867</v>
+        <v>832</v>
       </c>
       <c r="B734" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="F734">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G734">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="735" spans="1:7">
       <c r="A735" t="s">
-        <v>868</v>
+        <v>833</v>
       </c>
       <c r="B735" t="s">
-        <v>77</v>
+        <v>810</v>
+      </c>
+      <c r="C735" t="s">
+        <v>834</v>
+      </c>
+      <c r="E735">
+        <v>71110</v>
       </c>
       <c r="F735">
-        <v>13.5990961</v>
+        <v>14.0227797</v>
       </c>
       <c r="G735">
-        <v>100.5998319</v>
+        <v>99.5328115</v>
       </c>
     </row>
     <row r="736" spans="1:7">
       <c r="A736" t="s">
-        <v>869</v>
+        <v>835</v>
       </c>
       <c r="B736" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C736" t="s">
+        <v>103</v>
+      </c>
+      <c r="E736">
+        <v>10110</v>
       </c>
       <c r="F736">
         <v>13.7278956</v>
       </c>
       <c r="G736">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="737" spans="1:7">
       <c r="A737" t="s">
-        <v>870</v>
+        <v>836</v>
       </c>
       <c r="B737" t="s">
-        <v>136</v>
+        <v>837</v>
+      </c>
+      <c r="C737" t="s">
+        <v>838</v>
+      </c>
+      <c r="E737">
+        <v>45190</v>
       </c>
       <c r="F737">
-        <v>16.4827798</v>
+        <v>16.0538196</v>
       </c>
       <c r="G737">
-        <v>99.5226618</v>
+        <v>103.6520036</v>
       </c>
     </row>
     <row r="738" spans="1:7">
       <c r="A738" t="s">
-        <v>871</v>
+        <v>839</v>
       </c>
       <c r="B738" t="s">
-        <v>8</v>
+        <v>609</v>
+      </c>
+      <c r="C738" t="s">
+        <v>840</v>
+      </c>
+      <c r="D738" t="s">
+        <v>841</v>
+      </c>
+      <c r="E738">
+        <v>12120</v>
       </c>
       <c r="F738">
-        <v>13.7278956</v>
+        <v>14.0208391</v>
       </c>
       <c r="G738">
-        <v>100.5241235</v>
+        <v>100.5250276</v>
       </c>
     </row>
     <row r="739" spans="1:7">
       <c r="A739" t="s">
-        <v>872</v>
+        <v>842</v>
       </c>
       <c r="B739" t="s">
-        <v>8</v>
+        <v>658</v>
       </c>
       <c r="C739" t="s">
-        <v>873</v>
+        <v>818</v>
+      </c>
+      <c r="D739" t="s">
+        <v>818</v>
       </c>
       <c r="E739">
-        <v>10600</v>
+        <v>18170</v>
       </c>
       <c r="F739">
-        <v>13.7278956</v>
+        <v>14.5289154</v>
       </c>
       <c r="G739">
-        <v>100.5241235</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="740" spans="1:7">
       <c r="A740" t="s">
-        <v>874</v>
+        <v>843</v>
       </c>
       <c r="B740" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C740" t="s">
+        <v>103</v>
+      </c>
+      <c r="D740" t="s">
+        <v>230</v>
+      </c>
+      <c r="E740">
+        <v>10110</v>
       </c>
       <c r="F740">
         <v>13.7278956</v>
       </c>
       <c r="G740">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="741" spans="1:7">
       <c r="A741" t="s">
-        <v>875</v>
+        <v>844</v>
       </c>
       <c r="B741" t="s">
-        <v>238</v>
+        <v>120</v>
+      </c>
+      <c r="C741" t="s">
+        <v>845</v>
+      </c>
+      <c r="D741" t="s">
+        <v>845</v>
+      </c>
+      <c r="E741">
+        <v>21140</v>
       </c>
       <c r="F741">
-        <v>18.7756318</v>
+        <v>12.6833115</v>
       </c>
       <c r="G741">
-        <v>100.7730417</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="742" spans="1:7">
       <c r="A742" t="s">
-        <v>876</v>
+        <v>846</v>
       </c>
       <c r="B742" t="s">
-        <v>141</v>
+        <v>12</v>
       </c>
       <c r="C742" t="s">
-        <v>877</v>
+        <v>81</v>
       </c>
       <c r="E742">
-        <v>83120</v>
+        <v>10110</v>
       </c>
       <c r="F742">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G742">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="743" spans="1:7">
       <c r="A743" t="s">
-        <v>878</v>
+        <v>847</v>
       </c>
       <c r="B743" t="s">
-        <v>141</v>
+        <v>12</v>
+      </c>
+      <c r="C743" t="s">
+        <v>81</v>
+      </c>
+      <c r="E743">
+        <v>10110</v>
       </c>
       <c r="F743">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G743">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="744" spans="1:7">
       <c r="A744" t="s">
-        <v>879</v>
+        <v>848</v>
       </c>
       <c r="B744" t="s">
+        <v>12</v>
+      </c>
+      <c r="C744" t="s">
         <v>77</v>
       </c>
-      <c r="C744" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D744" t="s">
-        <v>291</v>
+        <v>78</v>
       </c>
       <c r="E744">
-        <v>10540</v>
+        <v>10600</v>
       </c>
       <c r="F744">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G744">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="745" spans="1:7">
       <c r="A745" t="s">
-        <v>880</v>
+        <v>849</v>
       </c>
       <c r="B745" t="s">
-        <v>8</v>
+        <v>120</v>
       </c>
       <c r="C745" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>216</v>
+        <v>121</v>
       </c>
       <c r="E745">
-        <v>10150</v>
+        <v>21180</v>
       </c>
       <c r="F745">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G745">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="746" spans="1:7">
       <c r="A746" t="s">
-        <v>881</v>
+        <v>850</v>
       </c>
       <c r="B746" t="s">
-        <v>238</v>
+        <v>12</v>
+      </c>
+      <c r="C746" t="s">
+        <v>77</v>
+      </c>
+      <c r="E746">
+        <v>10600</v>
       </c>
       <c r="F746">
-        <v>18.7756318</v>
+        <v>13.7278956</v>
       </c>
       <c r="G746">
-        <v>100.7730417</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="747" spans="1:7">
       <c r="A747" t="s">
-        <v>882</v>
+        <v>851</v>
       </c>
       <c r="B747" t="s">
-        <v>51</v>
+        <v>12</v>
+      </c>
+      <c r="C747" t="s">
+        <v>827</v>
+      </c>
+      <c r="E747">
+        <v>10210</v>
       </c>
       <c r="F747">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G747">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="748" spans="1:7">
       <c r="A748" t="s">
-        <v>883</v>
+        <v>852</v>
       </c>
       <c r="B748" t="s">
-        <v>8</v>
+        <v>750</v>
+      </c>
+      <c r="C748" t="s">
+        <v>853</v>
+      </c>
+      <c r="E748">
+        <v>61000</v>
       </c>
       <c r="F748">
-        <v>13.7278956</v>
+        <v>15.3835001</v>
       </c>
       <c r="G748">
-        <v>100.5241235</v>
+        <v>100.0245527</v>
       </c>
     </row>
     <row r="749" spans="1:7">
       <c r="A749" t="s">
-        <v>884</v>
+        <v>852</v>
       </c>
       <c r="B749" t="s">
-        <v>77</v>
+        <v>750</v>
+      </c>
+      <c r="C749" t="s">
+        <v>853</v>
+      </c>
+      <c r="E749">
+        <v>61000</v>
       </c>
       <c r="F749">
-        <v>13.5990961</v>
+        <v>15.3835001</v>
       </c>
       <c r="G749">
-        <v>100.5998319</v>
+        <v>100.0245527</v>
       </c>
     </row>
     <row r="750" spans="1:7">
       <c r="A750" t="s">
-        <v>885</v>
+        <v>854</v>
       </c>
       <c r="B750" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C750" t="s">
+        <v>827</v>
+      </c>
+      <c r="E750">
+        <v>10210</v>
       </c>
       <c r="F750">
         <v>13.7278956</v>
       </c>
       <c r="G750">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="751" spans="1:7">
       <c r="A751" t="s">
-        <v>886</v>
+        <v>855</v>
       </c>
       <c r="B751" t="s">
-        <v>181</v>
+        <v>276</v>
+      </c>
+      <c r="C751" t="s">
+        <v>277</v>
+      </c>
+      <c r="D751" t="s">
+        <v>856</v>
+      </c>
+      <c r="E751">
+        <v>82130</v>
       </c>
       <c r="F751">
-        <v>18.2888404</v>
+        <v>8.4407456</v>
       </c>
       <c r="G751">
-        <v>99.490874</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="752" spans="1:7">
       <c r="A752" t="s">
-        <v>887</v>
+        <v>857</v>
       </c>
       <c r="B752" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C752" t="s">
+        <v>94</v>
+      </c>
+      <c r="E752">
+        <v>10800</v>
       </c>
       <c r="F752">
         <v>13.7278956</v>
       </c>
       <c r="G752">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="753" spans="1:7">
       <c r="A753" t="s">
-        <v>888</v>
+        <v>858</v>
       </c>
       <c r="B753" t="s">
-        <v>889</v>
+        <v>810</v>
+      </c>
+      <c r="C753" t="s">
+        <v>834</v>
+      </c>
+      <c r="E753">
+        <v>71110</v>
       </c>
       <c r="F753">
-        <v>17.4138413</v>
+        <v>14.0227797</v>
       </c>
       <c r="G753">
-        <v>102.7872325</v>
+        <v>99.5328115</v>
       </c>
     </row>
     <row r="754" spans="1:7">
       <c r="A754" t="s">
-        <v>890</v>
+        <v>859</v>
       </c>
       <c r="B754" t="s">
-        <v>77</v>
+        <v>12</v>
+      </c>
+      <c r="C754" t="s">
+        <v>273</v>
+      </c>
+      <c r="D754" t="s">
+        <v>274</v>
+      </c>
+      <c r="E754">
+        <v>10260</v>
       </c>
       <c r="F754">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G754">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="755" spans="1:7">
       <c r="A755" t="s">
-        <v>891</v>
+        <v>860</v>
       </c>
       <c r="B755" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C755" t="s">
+        <v>167</v>
+      </c>
+      <c r="D755" t="s">
+        <v>861</v>
+      </c>
+      <c r="E755">
+        <v>10500</v>
       </c>
       <c r="F755">
         <v>13.7278956</v>
       </c>
       <c r="G755">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="756" spans="1:7">
       <c r="A756" t="s">
-        <v>892</v>
+        <v>862</v>
       </c>
       <c r="B756" t="s">
         <v>8</v>
       </c>
+      <c r="C756" t="s">
+        <v>9</v>
+      </c>
+      <c r="D756" t="s">
+        <v>10</v>
+      </c>
+      <c r="E756">
+        <v>10270</v>
+      </c>
       <c r="F756">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G756">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="757" spans="1:7">
       <c r="A757" t="s">
-        <v>893</v>
+        <v>863</v>
       </c>
       <c r="B757" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C757" t="s">
+        <v>167</v>
+      </c>
+      <c r="D757" t="s">
+        <v>861</v>
+      </c>
+      <c r="E757">
+        <v>10500</v>
       </c>
       <c r="F757">
         <v>13.7278956</v>
       </c>
       <c r="G757">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="758" spans="1:7">
       <c r="A758" t="s">
-        <v>894</v>
+        <v>864</v>
       </c>
       <c r="B758" t="s">
         <v>8</v>
       </c>
+      <c r="C758" t="s">
+        <v>311</v>
+      </c>
+      <c r="E758">
+        <v>10540</v>
+      </c>
       <c r="F758">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G758">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="759" spans="1:7">
       <c r="A759" t="s">
-        <v>895</v>
+        <v>865</v>
       </c>
       <c r="B759" t="s">
-        <v>107</v>
+        <v>28</v>
+      </c>
+      <c r="C759" t="s">
+        <v>866</v>
+      </c>
+      <c r="E759">
+        <v>20180</v>
       </c>
       <c r="F759">
-        <v>13.824038</v>
+        <v>13.3611431</v>
       </c>
       <c r="G759">
-        <v>102.0645839</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="760" spans="1:7">
       <c r="A760" t="s">
-        <v>896</v>
+        <v>867</v>
       </c>
       <c r="B760" t="s">
-        <v>8</v>
+        <v>142</v>
+      </c>
+      <c r="C760" t="s">
+        <v>232</v>
+      </c>
+      <c r="D760" t="s">
+        <v>868</v>
+      </c>
+      <c r="E760">
+        <v>11000</v>
       </c>
       <c r="F760">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G760">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="761" spans="1:7">
       <c r="A761" t="s">
-        <v>897</v>
+        <v>869</v>
       </c>
       <c r="B761" t="s">
-        <v>238</v>
+        <v>8</v>
+      </c>
+      <c r="C761" t="s">
+        <v>311</v>
+      </c>
+      <c r="E761">
+        <v>10540</v>
       </c>
       <c r="F761">
-        <v>18.7756318</v>
+        <v>13.5990961</v>
       </c>
       <c r="G761">
-        <v>100.7730417</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="762" spans="1:7">
       <c r="A762" t="s">
-        <v>898</v>
+        <v>870</v>
       </c>
       <c r="B762" t="s">
-        <v>107</v>
+        <v>12</v>
+      </c>
+      <c r="C762" t="s">
+        <v>40</v>
+      </c>
+      <c r="D762" t="s">
+        <v>41</v>
+      </c>
+      <c r="E762">
+        <v>10900</v>
       </c>
       <c r="F762">
-        <v>13.824038</v>
+        <v>13.7278956</v>
       </c>
       <c r="G762">
-        <v>102.0645839</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="763" spans="1:7">
       <c r="A763" t="s">
-        <v>899</v>
+        <v>871</v>
       </c>
       <c r="B763" t="s">
-        <v>497</v>
+        <v>12</v>
+      </c>
+      <c r="C763" t="s">
+        <v>872</v>
+      </c>
+      <c r="E763">
+        <v>10120</v>
       </c>
       <c r="F763">
-        <v>9.9528702</v>
+        <v>13.7278956</v>
       </c>
       <c r="G763">
-        <v>98.6084641</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="764" spans="1:7">
       <c r="A764" t="s">
-        <v>900</v>
+        <v>864</v>
       </c>
       <c r="B764" t="s">
         <v>8</v>
       </c>
+      <c r="C764" t="s">
+        <v>311</v>
+      </c>
+      <c r="E764">
+        <v>10540</v>
+      </c>
       <c r="F764">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G764">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="765" spans="1:7">
       <c r="A765" t="s">
-        <v>901</v>
+        <v>873</v>
       </c>
       <c r="B765" t="s">
-        <v>8</v>
+        <v>276</v>
       </c>
       <c r="F765">
-        <v>13.7278956</v>
+        <v>8.4407456</v>
       </c>
       <c r="G765">
-        <v>100.5241235</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="766" spans="1:7">
       <c r="A766" t="s">
-        <v>902</v>
+        <v>874</v>
       </c>
       <c r="B766" t="s">
-        <v>8</v>
+        <v>454</v>
       </c>
       <c r="F766">
-        <v>13.7278956</v>
+        <v>16.8839901</v>
       </c>
       <c r="G766">
-        <v>100.5241235</v>
+        <v>99.1258498</v>
       </c>
     </row>
     <row r="767" spans="1:7">
       <c r="A767" t="s">
-        <v>903</v>
+        <v>875</v>
       </c>
       <c r="B767" t="s">
-        <v>8</v>
+        <v>195</v>
+      </c>
+      <c r="C767" t="s">
+        <v>501</v>
+      </c>
+      <c r="E767">
+        <v>27160</v>
       </c>
       <c r="F767">
-        <v>13.7278956</v>
+        <v>13.824038</v>
       </c>
       <c r="G767">
-        <v>100.5241235</v>
+        <v>102.0645839</v>
       </c>
     </row>
     <row r="768" spans="1:7">
       <c r="A768" t="s">
-        <v>904</v>
+        <v>876</v>
       </c>
       <c r="B768" t="s">
-        <v>97</v>
+        <v>276</v>
+      </c>
+      <c r="C768" t="s">
+        <v>277</v>
+      </c>
+      <c r="D768" t="s">
+        <v>278</v>
+      </c>
+      <c r="E768">
+        <v>82130</v>
       </c>
       <c r="F768">
-        <v>14.9798997</v>
+        <v>8.4407456</v>
       </c>
       <c r="G768">
-        <v>102.0977693</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="769" spans="1:7">
       <c r="A769" t="s">
-        <v>905</v>
+        <v>877</v>
       </c>
       <c r="B769" t="s">
         <v>53</v>
       </c>
       <c r="F769">
-        <v>18.7877477</v>
+        <v>7.9810496</v>
       </c>
       <c r="G769">
-        <v>98.9931311</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="770" spans="1:7">
       <c r="A770" t="s">
-        <v>906</v>
+        <v>878</v>
       </c>
       <c r="B770" t="s">
-        <v>596</v>
+        <v>276</v>
+      </c>
+      <c r="C770" t="s">
+        <v>277</v>
+      </c>
+      <c r="D770" t="s">
+        <v>278</v>
+      </c>
+      <c r="E770">
+        <v>82130</v>
       </c>
       <c r="F770">
-        <v>8.0862997</v>
+        <v>8.4407456</v>
       </c>
       <c r="G770">
-        <v>98.9062835</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="771" spans="1:7">
       <c r="A771" t="s">
-        <v>907</v>
+        <v>879</v>
       </c>
       <c r="B771" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C771" t="s">
+        <v>273</v>
+      </c>
+      <c r="E771">
+        <v>10260</v>
       </c>
       <c r="F771">
         <v>13.7278956</v>
       </c>
       <c r="G771">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="772" spans="1:7">
       <c r="A772" t="s">
-        <v>854</v>
+        <v>880</v>
       </c>
       <c r="B772" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C772" t="s">
+        <v>273</v>
+      </c>
+      <c r="E772">
+        <v>10260</v>
       </c>
       <c r="F772">
         <v>13.7278956</v>
       </c>
       <c r="G772">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="773" spans="1:7">
       <c r="A773" t="s">
-        <v>908</v>
+        <v>881</v>
       </c>
       <c r="B773" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C773" t="s">
+        <v>81</v>
+      </c>
+      <c r="D773" t="s">
+        <v>882</v>
       </c>
       <c r="E773">
-        <v>93000</v>
+        <v>10110</v>
       </c>
       <c r="F773">
         <v>13.7278956</v>
       </c>
       <c r="G773">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="774" spans="1:7">
       <c r="A774" t="s">
-        <v>909</v>
+        <v>883</v>
       </c>
       <c r="B774" t="s">
-        <v>8</v>
+        <v>53</v>
+      </c>
+      <c r="C774" t="s">
+        <v>54</v>
+      </c>
+      <c r="D774" t="s">
+        <v>55</v>
+      </c>
+      <c r="E774">
+        <v>83110</v>
       </c>
       <c r="F774">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G774">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="775" spans="1:7">
       <c r="A775" t="s">
-        <v>910</v>
+        <v>884</v>
       </c>
       <c r="B775" t="s">
-        <v>97</v>
+        <v>12</v>
+      </c>
+      <c r="C775" t="s">
+        <v>885</v>
+      </c>
+      <c r="D775" t="s">
+        <v>886</v>
+      </c>
+      <c r="E775">
+        <v>10210</v>
       </c>
       <c r="F775">
-        <v>14.9798997</v>
+        <v>13.7278956</v>
       </c>
       <c r="G775">
-        <v>102.0977693</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="776" spans="1:7">
       <c r="A776" t="s">
-        <v>911</v>
+        <v>887</v>
       </c>
       <c r="B776" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C776" t="s">
+        <v>298</v>
+      </c>
+      <c r="E776">
+        <v>10150</v>
       </c>
       <c r="F776">
         <v>13.7278956</v>
       </c>
       <c r="G776">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="777" spans="1:7">
       <c r="A777" t="s">
-        <v>912</v>
+        <v>888</v>
       </c>
       <c r="B777" t="s">
-        <v>8</v>
+        <v>810</v>
+      </c>
+      <c r="C777" t="s">
+        <v>889</v>
+      </c>
+      <c r="E777">
+        <v>71160</v>
       </c>
       <c r="F777">
-        <v>13.7278956</v>
+        <v>14.0227797</v>
       </c>
       <c r="G777">
-        <v>100.5241235</v>
+        <v>99.5328115</v>
       </c>
     </row>
     <row r="778" spans="1:7">
       <c r="A778" t="s">
-        <v>913</v>
+        <v>890</v>
       </c>
       <c r="B778" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C778" t="s">
+        <v>77</v>
+      </c>
+      <c r="E778">
+        <v>10600</v>
       </c>
       <c r="F778">
         <v>13.7278956</v>
       </c>
       <c r="G778">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="779" spans="1:7">
       <c r="A779" t="s">
-        <v>914</v>
+        <v>891</v>
       </c>
       <c r="B779" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C779" t="s">
+        <v>439</v>
+      </c>
+      <c r="D779" t="s">
+        <v>274</v>
+      </c>
+      <c r="E779">
+        <v>10160</v>
       </c>
       <c r="F779">
         <v>13.7278956</v>
       </c>
       <c r="G779">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="780" spans="1:7">
       <c r="A780" t="s">
-        <v>915</v>
+        <v>892</v>
       </c>
       <c r="B780" t="s">
-        <v>540</v>
+        <v>12</v>
+      </c>
+      <c r="C780" t="s">
+        <v>94</v>
+      </c>
+      <c r="D780" t="s">
+        <v>893</v>
+      </c>
+      <c r="E780">
+        <v>10800</v>
       </c>
       <c r="F780">
-        <v>16.4189807</v>
+        <v>13.7278956</v>
       </c>
       <c r="G780">
-        <v>101.1550926</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="781" spans="1:7">
       <c r="A781" t="s">
-        <v>916</v>
+        <v>894</v>
       </c>
       <c r="B781" t="s">
-        <v>917</v>
+        <v>12</v>
+      </c>
+      <c r="C781" t="s">
+        <v>18</v>
+      </c>
+      <c r="D781" t="s">
+        <v>19</v>
+      </c>
+      <c r="E781">
+        <v>10400</v>
       </c>
       <c r="F781">
-        <v>15.1186009</v>
+        <v>13.7278956</v>
       </c>
       <c r="G781">
-        <v>104.3220095</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="782" spans="1:7">
       <c r="A782" t="s">
-        <v>918</v>
+        <v>895</v>
       </c>
       <c r="B782" t="s">
-        <v>919</v>
+        <v>195</v>
+      </c>
+      <c r="C782" t="s">
+        <v>501</v>
+      </c>
+      <c r="E782">
+        <v>27160</v>
       </c>
       <c r="F782">
-        <v>17.1545995</v>
+        <v>13.824038</v>
       </c>
       <c r="G782">
-        <v>104.1348365</v>
+        <v>102.0645839</v>
       </c>
     </row>
     <row r="783" spans="1:7">
       <c r="A783" t="s">
-        <v>920</v>
+        <v>896</v>
       </c>
       <c r="B783" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C783" t="s">
+        <v>33</v>
+      </c>
+      <c r="D783" t="s">
+        <v>897</v>
+      </c>
+      <c r="E783">
+        <v>10260</v>
       </c>
       <c r="F783">
         <v>13.7278956</v>
       </c>
       <c r="G783">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="784" spans="1:7">
       <c r="A784" t="s">
-        <v>921</v>
+        <v>898</v>
       </c>
       <c r="B784" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C784" t="s">
+        <v>33</v>
+      </c>
+      <c r="D784" t="s">
+        <v>897</v>
+      </c>
+      <c r="E784">
+        <v>10260</v>
       </c>
       <c r="F784">
         <v>13.7278956</v>
       </c>
       <c r="G784">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="785" spans="1:7">
       <c r="A785" t="s">
-        <v>922</v>
+        <v>899</v>
       </c>
       <c r="B785" t="s">
-        <v>243</v>
+        <v>12</v>
+      </c>
+      <c r="C785" t="s">
+        <v>33</v>
+      </c>
+      <c r="D785" t="s">
+        <v>897</v>
+      </c>
+      <c r="E785">
+        <v>10260</v>
       </c>
       <c r="F785">
-        <v>14.2069466</v>
+        <v>13.7278956</v>
       </c>
       <c r="G785">
-        <v>101.2130511</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="786" spans="1:7">
       <c r="A786" t="s">
-        <v>923</v>
+        <v>900</v>
       </c>
       <c r="B786" t="s">
-        <v>243</v>
+        <v>12</v>
+      </c>
+      <c r="C786" t="s">
+        <v>298</v>
+      </c>
+      <c r="D786" t="s">
+        <v>299</v>
+      </c>
+      <c r="E786">
+        <v>10150</v>
       </c>
       <c r="F786">
-        <v>14.2069466</v>
+        <v>13.7278956</v>
       </c>
       <c r="G786">
-        <v>101.2130511</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="787" spans="1:7">
       <c r="A787" t="s">
-        <v>924</v>
+        <v>901</v>
       </c>
       <c r="B787" t="s">
-        <v>8</v>
+        <v>142</v>
+      </c>
+      <c r="C787" t="s">
+        <v>232</v>
+      </c>
+      <c r="D787" t="s">
+        <v>902</v>
+      </c>
+      <c r="E787">
+        <v>11000</v>
       </c>
       <c r="F787">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G787">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="788" spans="1:7">
       <c r="A788" t="s">
-        <v>925</v>
+        <v>903</v>
       </c>
       <c r="B788" t="s">
-        <v>77</v>
+        <v>557</v>
       </c>
       <c r="F788">
-        <v>13.5990961</v>
+        <v>8.4303975</v>
       </c>
       <c r="G788">
-        <v>100.5998319</v>
+        <v>99.9631219</v>
       </c>
     </row>
     <row r="789" spans="1:7">
       <c r="A789" t="s">
-        <v>926</v>
+        <v>904</v>
       </c>
       <c r="B789" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F789">
         <v>13.7278956</v>
       </c>
       <c r="G789">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="790" spans="1:7">
       <c r="A790" t="s">
-        <v>927</v>
+        <v>905</v>
       </c>
       <c r="B790" t="s">
-        <v>307</v>
+        <v>12</v>
       </c>
       <c r="F790">
-        <v>6.6238158</v>
+        <v>13.7278956</v>
       </c>
       <c r="G790">
-        <v>100.0673744</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="791" spans="1:7">
       <c r="A791" t="s">
-        <v>928</v>
+        <v>906</v>
       </c>
       <c r="B791" t="s">
-        <v>703</v>
+        <v>28</v>
+      </c>
+      <c r="C791" t="s">
+        <v>866</v>
+      </c>
+      <c r="D791" t="s">
+        <v>907</v>
+      </c>
+      <c r="E791">
+        <v>20180</v>
       </c>
       <c r="F791">
-        <v>14.3532128</v>
+        <v>13.3611431</v>
       </c>
       <c r="G791">
-        <v>100.5689599</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="792" spans="1:7">
       <c r="A792" t="s">
-        <v>929</v>
+        <v>908</v>
       </c>
       <c r="B792" t="s">
-        <v>107</v>
+        <v>12</v>
+      </c>
+      <c r="C792" t="s">
+        <v>298</v>
+      </c>
+      <c r="D792" t="s">
+        <v>299</v>
+      </c>
+      <c r="E792">
+        <v>10150</v>
       </c>
       <c r="F792">
-        <v>13.824038</v>
+        <v>13.7278956</v>
       </c>
       <c r="G792">
-        <v>102.0645839</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="793" spans="1:7">
       <c r="A793" t="s">
-        <v>930</v>
+        <v>909</v>
       </c>
       <c r="B793" t="s">
-        <v>8</v>
+        <v>195</v>
       </c>
       <c r="F793">
-        <v>13.7278956</v>
+        <v>13.824038</v>
       </c>
       <c r="G793">
-        <v>100.5241235</v>
+        <v>102.0645839</v>
       </c>
     </row>
     <row r="794" spans="1:7">
       <c r="A794" t="s">
-        <v>931</v>
+        <v>910</v>
       </c>
       <c r="B794" t="s">
-        <v>8</v>
+        <v>276</v>
+      </c>
+      <c r="C794" t="s">
+        <v>277</v>
+      </c>
+      <c r="D794" t="s">
+        <v>278</v>
+      </c>
+      <c r="E794">
+        <v>82130</v>
       </c>
       <c r="F794">
-        <v>13.7278956</v>
+        <v>8.4407456</v>
       </c>
       <c r="G794">
-        <v>100.5241235</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="795" spans="1:7">
       <c r="A795" t="s">
-        <v>932</v>
+        <v>911</v>
       </c>
       <c r="B795" t="s">
         <v>8</v>
       </c>
       <c r="F795">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G795">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="796" spans="1:7">
       <c r="A796" t="s">
-        <v>933</v>
+        <v>912</v>
       </c>
       <c r="B796" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C796" t="s">
+        <v>872</v>
+      </c>
+      <c r="D796" t="s">
+        <v>913</v>
+      </c>
+      <c r="E796">
+        <v>10120</v>
       </c>
       <c r="F796">
         <v>13.7278956</v>
       </c>
       <c r="G796">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="797" spans="1:7">
       <c r="A797" t="s">
-        <v>934</v>
+        <v>76</v>
       </c>
       <c r="B797" t="s">
-        <v>141</v>
+        <v>12</v>
+      </c>
+      <c r="C797" t="s">
+        <v>77</v>
+      </c>
+      <c r="D797" t="s">
+        <v>78</v>
+      </c>
+      <c r="E797">
+        <v>10600</v>
       </c>
       <c r="F797">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G797">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="798" spans="1:7">
       <c r="A798" t="s">
-        <v>935</v>
+        <v>914</v>
       </c>
       <c r="B798" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C798" t="s">
+        <v>827</v>
+      </c>
+      <c r="D798" t="s">
+        <v>915</v>
+      </c>
+      <c r="E798">
+        <v>10210</v>
       </c>
       <c r="F798">
         <v>13.7278956</v>
       </c>
       <c r="G798">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="799" spans="1:7">
       <c r="A799" t="s">
-        <v>936</v>
+        <v>916</v>
       </c>
       <c r="B799" t="s">
-        <v>77</v>
+        <v>576</v>
+      </c>
+      <c r="C799" t="s">
+        <v>917</v>
+      </c>
+      <c r="E799">
+        <v>86180</v>
       </c>
       <c r="F799">
-        <v>13.5990961</v>
+        <v>10.4930496</v>
       </c>
       <c r="G799">
-        <v>100.5998319</v>
+        <v>99.1800199</v>
       </c>
     </row>
     <row r="800" spans="1:7">
       <c r="A800" t="s">
-        <v>937</v>
+        <v>918</v>
       </c>
       <c r="B800" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F800">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G800">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="801" spans="1:7">
       <c r="A801" t="s">
-        <v>938</v>
+        <v>918</v>
       </c>
       <c r="B801" t="s">
-        <v>141</v>
+        <v>12</v>
       </c>
       <c r="F801">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G801">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="802" spans="1:7">
       <c r="A802" t="s">
-        <v>939</v>
+        <v>919</v>
       </c>
       <c r="B802" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F802">
         <v>13.7278956</v>
       </c>
       <c r="G802">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="803" spans="1:7">
       <c r="A803" t="s">
-        <v>940</v>
+        <v>920</v>
       </c>
       <c r="B803" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F803">
         <v>13.7278956</v>
       </c>
       <c r="G803">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="804" spans="1:7">
       <c r="A804" t="s">
-        <v>941</v>
+        <v>921</v>
       </c>
       <c r="B804" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="F804">
-        <v>13.7278956</v>
+        <v>14.882905</v>
       </c>
       <c r="G804">
-        <v>100.5241235</v>
+        <v>103.4937107</v>
       </c>
     </row>
     <row r="805" spans="1:7">
       <c r="A805" t="s">
-        <v>942</v>
+        <v>922</v>
       </c>
       <c r="B805" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F805">
         <v>13.7278956</v>
       </c>
       <c r="G805">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="806" spans="1:7">
       <c r="A806" t="s">
-        <v>943</v>
+        <v>923</v>
       </c>
       <c r="B806" t="s">
-        <v>8</v>
+        <v>810</v>
       </c>
       <c r="F806">
-        <v>13.7278956</v>
+        <v>14.0227797</v>
       </c>
       <c r="G806">
-        <v>100.5241235</v>
+        <v>99.5328115</v>
       </c>
     </row>
     <row r="807" spans="1:7">
       <c r="A807" t="s">
-        <v>944</v>
+        <v>924</v>
       </c>
       <c r="B807" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F807">
         <v>13.7278956</v>
       </c>
       <c r="G807">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="808" spans="1:7">
       <c r="A808" t="s">
-        <v>945</v>
+        <v>925</v>
       </c>
       <c r="B808" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F808">
         <v>13.7278956</v>
       </c>
       <c r="G808">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="809" spans="1:7">
       <c r="A809" t="s">
-        <v>946</v>
+        <v>926</v>
       </c>
       <c r="B809" t="s">
-        <v>141</v>
+        <v>53</v>
       </c>
       <c r="F809">
         <v>7.9810496</v>
       </c>
       <c r="G809">
         <v>98.3638824</v>
       </c>
     </row>
     <row r="810" spans="1:7">
       <c r="A810" t="s">
-        <v>947</v>
+        <v>927</v>
       </c>
       <c r="B810" t="s">
-        <v>703</v>
+        <v>28</v>
       </c>
       <c r="F810">
-        <v>14.3532128</v>
+        <v>13.3611431</v>
       </c>
       <c r="G810">
-        <v>100.5689599</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="811" spans="1:7">
       <c r="A811" t="s">
-        <v>934</v>
+        <v>928</v>
       </c>
       <c r="B811" t="s">
-        <v>141</v>
+        <v>12</v>
       </c>
       <c r="F811">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G811">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="812" spans="1:7">
       <c r="A812" t="s">
-        <v>948</v>
+        <v>929</v>
       </c>
       <c r="B812" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="F812">
-        <v>19.2990643</v>
+        <v>13.7278956</v>
       </c>
       <c r="G812">
-        <v>97.9656226</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="813" spans="1:7">
       <c r="A813" t="s">
-        <v>949</v>
+        <v>930</v>
       </c>
       <c r="B813" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="F813">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G813">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="814" spans="1:7">
       <c r="A814" t="s">
-        <v>950</v>
+        <v>931</v>
       </c>
       <c r="B814" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="F814">
         <v>13.5990961</v>
       </c>
       <c r="G814">
         <v>100.5998319</v>
       </c>
     </row>
     <row r="815" spans="1:7">
       <c r="A815" t="s">
-        <v>951</v>
+        <v>932</v>
       </c>
       <c r="B815" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F815">
         <v>13.7278956</v>
       </c>
       <c r="G815">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="816" spans="1:7">
       <c r="A816" t="s">
-        <v>952</v>
+        <v>933</v>
       </c>
       <c r="B816" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="F816">
-        <v>14.9798997</v>
+        <v>13.7278956</v>
       </c>
       <c r="G816">
-        <v>102.0977693</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="817" spans="1:7">
       <c r="A817" t="s">
-        <v>953</v>
+        <v>934</v>
       </c>
       <c r="B817" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C817" t="s">
+        <v>81</v>
+      </c>
+      <c r="D817" t="s">
+        <v>935</v>
+      </c>
+      <c r="E817">
+        <v>10110</v>
       </c>
       <c r="F817">
         <v>13.7278956</v>
       </c>
       <c r="G817">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="818" spans="1:7">
       <c r="A818" t="s">
-        <v>954</v>
+        <v>936</v>
       </c>
       <c r="B818" t="s">
-        <v>77</v>
+        <v>12</v>
+      </c>
+      <c r="C818" t="s">
+        <v>273</v>
+      </c>
+      <c r="D818" t="s">
+        <v>274</v>
+      </c>
+      <c r="E818">
+        <v>10260</v>
       </c>
       <c r="F818">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G818">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="819" spans="1:7">
       <c r="A819" t="s">
-        <v>955</v>
+        <v>937</v>
       </c>
       <c r="B819" t="s">
-        <v>77</v>
+        <v>12</v>
+      </c>
+      <c r="C819" t="s">
+        <v>872</v>
+      </c>
+      <c r="D819" t="s">
+        <v>913</v>
+      </c>
+      <c r="E819">
+        <v>10120</v>
       </c>
       <c r="F819">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G819">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="820" spans="1:7">
       <c r="A820" t="s">
-        <v>956</v>
+        <v>938</v>
       </c>
       <c r="B820" t="s">
         <v>8</v>
       </c>
       <c r="F820">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G820">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="821" spans="1:7">
       <c r="A821" t="s">
-        <v>944</v>
+        <v>939</v>
       </c>
       <c r="B821" t="s">
         <v>8</v>
       </c>
       <c r="F821">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G821">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="822" spans="1:7">
       <c r="A822" t="s">
-        <v>957</v>
+        <v>940</v>
       </c>
       <c r="B822" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F822">
         <v>13.7278956</v>
       </c>
       <c r="G822">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="823" spans="1:7">
       <c r="A823" t="s">
-        <v>958</v>
+        <v>941</v>
       </c>
       <c r="B823" t="s">
-        <v>53</v>
+        <v>224</v>
       </c>
       <c r="F823">
-        <v>18.7877477</v>
+        <v>16.4827798</v>
       </c>
       <c r="G823">
-        <v>98.9931311</v>
+        <v>99.5226618</v>
       </c>
     </row>
     <row r="824" spans="1:7">
       <c r="A824" t="s">
-        <v>959</v>
+        <v>942</v>
       </c>
       <c r="B824" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F824">
         <v>13.7278956</v>
       </c>
       <c r="G824">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="825" spans="1:7">
       <c r="A825" t="s">
-        <v>960</v>
+        <v>943</v>
       </c>
       <c r="B825" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C825" t="s">
+        <v>944</v>
+      </c>
+      <c r="E825">
+        <v>10600</v>
       </c>
       <c r="F825">
         <v>13.7278956</v>
       </c>
       <c r="G825">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="826" spans="1:7">
       <c r="A826" t="s">
-        <v>961</v>
+        <v>945</v>
       </c>
       <c r="B826" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F826">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G826">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="827" spans="1:7">
       <c r="A827" t="s">
-        <v>962</v>
+        <v>946</v>
       </c>
       <c r="B827" t="s">
-        <v>8</v>
+        <v>321</v>
       </c>
       <c r="F827">
-        <v>13.7278956</v>
+        <v>18.7756318</v>
       </c>
       <c r="G827">
-        <v>100.5241235</v>
+        <v>100.7730417</v>
       </c>
     </row>
     <row r="828" spans="1:7">
       <c r="A828" t="s">
-        <v>112</v>
+        <v>947</v>
       </c>
       <c r="B828" t="s">
-        <v>63</v>
+        <v>53</v>
+      </c>
+      <c r="C828" t="s">
+        <v>948</v>
+      </c>
+      <c r="E828">
+        <v>83120</v>
       </c>
       <c r="F828">
-        <v>19.2990643</v>
+        <v>7.9810496</v>
       </c>
       <c r="G828">
-        <v>97.9656226</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="829" spans="1:7">
       <c r="A829" t="s">
-        <v>944</v>
+        <v>949</v>
       </c>
       <c r="B829" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="F829">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G829">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="830" spans="1:7">
       <c r="A830" t="s">
-        <v>963</v>
+        <v>950</v>
       </c>
       <c r="B830" t="s">
         <v>8</v>
       </c>
+      <c r="C830" t="s">
+        <v>311</v>
+      </c>
+      <c r="D830" t="s">
+        <v>101</v>
+      </c>
+      <c r="E830">
+        <v>10540</v>
+      </c>
       <c r="F830">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G830">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="831" spans="1:7">
       <c r="A831" t="s">
-        <v>964</v>
+        <v>951</v>
       </c>
       <c r="B831" t="s">
-        <v>77</v>
+        <v>12</v>
+      </c>
+      <c r="C831" t="s">
+        <v>298</v>
+      </c>
+      <c r="D831" t="s">
+        <v>299</v>
+      </c>
+      <c r="E831">
+        <v>10150</v>
       </c>
       <c r="F831">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G831">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="832" spans="1:7">
       <c r="A832" t="s">
-        <v>965</v>
+        <v>952</v>
       </c>
       <c r="B832" t="s">
-        <v>211</v>
+        <v>321</v>
       </c>
       <c r="F832">
-        <v>15.6930072</v>
+        <v>18.7756318</v>
       </c>
       <c r="G832">
-        <v>100.1225595</v>
+        <v>100.7730417</v>
       </c>
     </row>
     <row r="833" spans="1:7">
       <c r="A833" t="s">
-        <v>839</v>
+        <v>953</v>
       </c>
       <c r="B833" t="s">
-        <v>193</v>
+        <v>28</v>
       </c>
       <c r="F833">
-        <v>8.4407456</v>
+        <v>13.3611431</v>
       </c>
       <c r="G833">
-        <v>98.5193032</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="834" spans="1:7">
       <c r="A834" t="s">
-        <v>966</v>
+        <v>954</v>
       </c>
       <c r="B834" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F834">
         <v>13.7278956</v>
       </c>
       <c r="G834">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="835" spans="1:7">
       <c r="A835" t="s">
-        <v>966</v>
+        <v>955</v>
       </c>
       <c r="B835" t="s">
         <v>8</v>
       </c>
       <c r="F835">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G835">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="836" spans="1:7">
       <c r="A836" t="s">
-        <v>967</v>
+        <v>956</v>
       </c>
       <c r="B836" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="F836">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G836">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="837" spans="1:7">
       <c r="A837" t="s">
-        <v>967</v>
+        <v>957</v>
       </c>
       <c r="B837" t="s">
-        <v>53</v>
+        <v>264</v>
       </c>
       <c r="F837">
-        <v>18.7877477</v>
+        <v>18.2888404</v>
       </c>
       <c r="G837">
-        <v>98.9931311</v>
+        <v>99.490874</v>
       </c>
     </row>
     <row r="838" spans="1:7">
       <c r="A838" t="s">
-        <v>968</v>
+        <v>958</v>
       </c>
       <c r="B838" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="F838">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G838">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="839" spans="1:7">
       <c r="A839" t="s">
-        <v>969</v>
+        <v>959</v>
       </c>
       <c r="B839" t="s">
-        <v>243</v>
+        <v>960</v>
       </c>
       <c r="F839">
-        <v>14.2069466</v>
+        <v>17.4138413</v>
       </c>
       <c r="G839">
-        <v>101.2130511</v>
+        <v>102.7872325</v>
       </c>
     </row>
     <row r="840" spans="1:7">
       <c r="A840" t="s">
-        <v>970</v>
+        <v>961</v>
       </c>
       <c r="B840" t="s">
-        <v>764</v>
+        <v>8</v>
       </c>
       <c r="F840">
-        <v>16.0538196</v>
+        <v>13.5990961</v>
       </c>
       <c r="G840">
-        <v>103.6520036</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="841" spans="1:7">
       <c r="A841" t="s">
-        <v>971</v>
+        <v>962</v>
       </c>
       <c r="B841" t="s">
-        <v>534</v>
+        <v>12</v>
       </c>
       <c r="F841">
-        <v>14.0208391</v>
+        <v>13.7278956</v>
       </c>
       <c r="G841">
-        <v>100.5250276</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="842" spans="1:7">
       <c r="A842" t="s">
-        <v>972</v>
+        <v>963</v>
       </c>
       <c r="B842" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F842">
         <v>13.7278956</v>
       </c>
       <c r="G842">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="843" spans="1:7">
       <c r="A843" t="s">
-        <v>973</v>
+        <v>964</v>
       </c>
       <c r="B843" t="s">
-        <v>764</v>
+        <v>12</v>
       </c>
       <c r="F843">
-        <v>16.0538196</v>
+        <v>13.7278956</v>
       </c>
       <c r="G843">
-        <v>103.6520036</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="844" spans="1:7">
       <c r="A844" t="s">
-        <v>974</v>
+        <v>965</v>
       </c>
       <c r="B844" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F844">
         <v>13.7278956</v>
       </c>
       <c r="G844">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="845" spans="1:7">
       <c r="A845" t="s">
-        <v>975</v>
+        <v>966</v>
       </c>
       <c r="B845" t="s">
-        <v>501</v>
+        <v>195</v>
       </c>
       <c r="F845">
-        <v>10.4930496</v>
+        <v>13.824038</v>
       </c>
       <c r="G845">
-        <v>99.1800199</v>
+        <v>102.0645839</v>
       </c>
     </row>
     <row r="846" spans="1:7">
       <c r="A846" t="s">
-        <v>976</v>
+        <v>967</v>
       </c>
       <c r="B846" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F846">
         <v>13.7278956</v>
       </c>
       <c r="G846">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="847" spans="1:7">
       <c r="A847" t="s">
-        <v>977</v>
+        <v>968</v>
       </c>
       <c r="B847" t="s">
-        <v>8</v>
+        <v>321</v>
       </c>
       <c r="F847">
-        <v>13.7278956</v>
+        <v>18.7756318</v>
       </c>
       <c r="G847">
-        <v>100.5241235</v>
+        <v>100.7730417</v>
       </c>
     </row>
     <row r="848" spans="1:7">
       <c r="A848" t="s">
-        <v>978</v>
+        <v>969</v>
       </c>
       <c r="B848" t="s">
-        <v>8</v>
+        <v>195</v>
       </c>
       <c r="F848">
-        <v>13.7278956</v>
+        <v>13.824038</v>
       </c>
       <c r="G848">
-        <v>100.5241235</v>
+        <v>102.0645839</v>
       </c>
     </row>
     <row r="849" spans="1:7">
       <c r="A849" t="s">
-        <v>979</v>
+        <v>970</v>
       </c>
       <c r="B849" t="s">
-        <v>53</v>
+        <v>572</v>
       </c>
       <c r="F849">
-        <v>18.7877477</v>
+        <v>9.9528702</v>
       </c>
       <c r="G849">
-        <v>98.9931311</v>
+        <v>98.6084641</v>
       </c>
     </row>
     <row r="850" spans="1:7">
       <c r="A850" t="s">
-        <v>980</v>
+        <v>971</v>
       </c>
       <c r="B850" t="s">
-        <v>243</v>
+        <v>12</v>
       </c>
       <c r="F850">
-        <v>14.2069466</v>
+        <v>13.7278956</v>
       </c>
       <c r="G850">
-        <v>101.2130511</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="851" spans="1:7">
       <c r="A851" t="s">
-        <v>981</v>
+        <v>972</v>
       </c>
       <c r="B851" t="s">
-        <v>377</v>
+        <v>12</v>
       </c>
       <c r="F851">
-        <v>16.8839901</v>
+        <v>13.7278956</v>
       </c>
       <c r="G851">
-        <v>99.1258498</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="852" spans="1:7">
       <c r="A852" t="s">
-        <v>982</v>
+        <v>973</v>
       </c>
       <c r="B852" t="s">
-        <v>377</v>
+        <v>12</v>
       </c>
       <c r="F852">
-        <v>16.8839901</v>
+        <v>13.7278956</v>
       </c>
       <c r="G852">
-        <v>99.1258498</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="853" spans="1:7">
       <c r="A853" t="s">
-        <v>983</v>
+        <v>974</v>
       </c>
       <c r="B853" t="s">
-        <v>984</v>
-[...8 lines deleted...]
-        <v>35000</v>
+        <v>12</v>
       </c>
       <c r="F853">
-        <v>15.792641</v>
+        <v>13.7278956</v>
       </c>
       <c r="G853">
-        <v>104.1452827</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="854" spans="1:7">
       <c r="A854" t="s">
-        <v>987</v>
+        <v>975</v>
       </c>
       <c r="B854" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10520</v>
+        <v>185</v>
       </c>
       <c r="F854">
-        <v>13.7278956</v>
+        <v>14.9798997</v>
       </c>
       <c r="G854">
-        <v>100.5241235</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="855" spans="1:7">
       <c r="A855" t="s">
-        <v>989</v>
+        <v>976</v>
       </c>
       <c r="B855" t="s">
-        <v>534</v>
-[...8 lines deleted...]
-        <v>12120</v>
+        <v>90</v>
       </c>
       <c r="F855">
-        <v>14.0208391</v>
+        <v>18.7877477</v>
       </c>
       <c r="G855">
-        <v>100.5250276</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="856" spans="1:7">
       <c r="A856" t="s">
-        <v>990</v>
+        <v>977</v>
       </c>
       <c r="B856" t="s">
-        <v>8</v>
+        <v>671</v>
       </c>
       <c r="F856">
-        <v>13.7278956</v>
+        <v>8.0862997</v>
       </c>
       <c r="G856">
-        <v>100.5241235</v>
+        <v>98.9062835</v>
       </c>
     </row>
     <row r="857" spans="1:7">
       <c r="A857" t="s">
-        <v>991</v>
+        <v>978</v>
       </c>
       <c r="B857" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="F857">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G857">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="858" spans="1:7">
       <c r="A858" t="s">
-        <v>992</v>
+        <v>925</v>
       </c>
       <c r="B858" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="F858">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G858">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="859" spans="1:7">
       <c r="A859" t="s">
-        <v>993</v>
+        <v>979</v>
       </c>
       <c r="B859" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="E859">
-        <v>10400</v>
+        <v>93000</v>
       </c>
       <c r="F859">
         <v>13.7278956</v>
       </c>
       <c r="G859">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="860" spans="1:7">
       <c r="A860" t="s">
-        <v>994</v>
+        <v>980</v>
       </c>
       <c r="B860" t="s">
-        <v>211</v>
+        <v>12</v>
       </c>
       <c r="F860">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G860">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="861" spans="1:7">
       <c r="A861" t="s">
-        <v>995</v>
+        <v>981</v>
       </c>
       <c r="B861" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>185</v>
       </c>
       <c r="F861">
-        <v>13.7278956</v>
+        <v>14.9798997</v>
       </c>
       <c r="G861">
-        <v>100.5241235</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="862" spans="1:7">
       <c r="A862" t="s">
-        <v>996</v>
+        <v>982</v>
       </c>
       <c r="B862" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>12</v>
       </c>
       <c r="F862">
         <v>13.7278956</v>
       </c>
       <c r="G862">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="863" spans="1:7">
       <c r="A863" t="s">
-        <v>997</v>
+        <v>983</v>
       </c>
       <c r="B863" t="s">
-        <v>107</v>
-[...8 lines deleted...]
-        <v>27160</v>
+        <v>12</v>
       </c>
       <c r="F863">
-        <v>13.824038</v>
+        <v>13.7278956</v>
       </c>
       <c r="G863">
-        <v>102.0645839</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="864" spans="1:7">
       <c r="A864" t="s">
-        <v>999</v>
+        <v>984</v>
       </c>
       <c r="B864" t="s">
-        <v>666</v>
-[...8 lines deleted...]
-        <v>15240</v>
+        <v>12</v>
       </c>
       <c r="F864">
-        <v>14.7995081</v>
+        <v>13.7278956</v>
       </c>
       <c r="G864">
-        <v>100.6533706</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="865" spans="1:7">
       <c r="A865" t="s">
-        <v>1002</v>
+        <v>985</v>
       </c>
       <c r="B865" t="s">
-        <v>534</v>
-[...8 lines deleted...]
-        <v>12120</v>
+        <v>12</v>
       </c>
       <c r="F865">
-        <v>14.0208391</v>
+        <v>13.7278956</v>
       </c>
       <c r="G865">
-        <v>100.5250276</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="866" spans="1:7">
       <c r="A866" t="s">
-        <v>1003</v>
+        <v>986</v>
       </c>
       <c r="B866" t="s">
-        <v>211</v>
+        <v>615</v>
       </c>
       <c r="F866">
-        <v>15.6930072</v>
+        <v>16.4189807</v>
       </c>
       <c r="G866">
-        <v>100.1225595</v>
+        <v>101.1550926</v>
       </c>
     </row>
     <row r="867" spans="1:7">
       <c r="A867" t="s">
-        <v>1004</v>
+        <v>987</v>
       </c>
       <c r="B867" t="s">
-        <v>666</v>
-[...8 lines deleted...]
-        <v>15240</v>
+        <v>38</v>
       </c>
       <c r="F867">
-        <v>14.7995081</v>
+        <v>15.1186009</v>
       </c>
       <c r="G867">
-        <v>100.6533706</v>
+        <v>104.3220095</v>
       </c>
     </row>
     <row r="868" spans="1:7">
       <c r="A868" t="s">
-        <v>1005</v>
+        <v>988</v>
       </c>
       <c r="B868" t="s">
-        <v>501</v>
+        <v>989</v>
       </c>
       <c r="F868">
-        <v>10.4930496</v>
+        <v>17.1545995</v>
       </c>
       <c r="G868">
-        <v>99.1800199</v>
+        <v>104.1348365</v>
       </c>
     </row>
     <row r="869" spans="1:7">
       <c r="A869" t="s">
-        <v>1006</v>
+        <v>990</v>
       </c>
       <c r="B869" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F869">
         <v>13.7278956</v>
       </c>
       <c r="G869">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="870" spans="1:7">
       <c r="A870" t="s">
-        <v>1007</v>
+        <v>991</v>
       </c>
       <c r="B870" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F870">
         <v>13.7278956</v>
       </c>
       <c r="G870">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="871" spans="1:7">
       <c r="A871" t="s">
-        <v>1008</v>
+        <v>992</v>
       </c>
       <c r="B871" t="s">
-        <v>8</v>
+        <v>326</v>
       </c>
       <c r="F871">
-        <v>13.7278956</v>
+        <v>14.2069466</v>
       </c>
       <c r="G871">
-        <v>100.5241235</v>
+        <v>101.2130511</v>
       </c>
     </row>
     <row r="872" spans="1:7">
       <c r="A872" t="s">
-        <v>1009</v>
+        <v>993</v>
       </c>
       <c r="B872" t="s">
-        <v>51</v>
+        <v>326</v>
       </c>
       <c r="F872">
-        <v>13.3611431</v>
+        <v>14.2069466</v>
       </c>
       <c r="G872">
-        <v>100.9846717</v>
+        <v>101.2130511</v>
       </c>
     </row>
     <row r="873" spans="1:7">
       <c r="A873" t="s">
-        <v>973</v>
+        <v>994</v>
       </c>
       <c r="B873" t="s">
-        <v>764</v>
+        <v>12</v>
       </c>
       <c r="F873">
-        <v>16.0538196</v>
+        <v>13.7278956</v>
       </c>
       <c r="G873">
-        <v>103.6520036</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="874" spans="1:7">
       <c r="A874" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="B874" t="s">
-        <v>211</v>
+        <v>8</v>
       </c>
       <c r="F874">
-        <v>15.6930072</v>
+        <v>13.5990961</v>
       </c>
       <c r="G874">
-        <v>100.1225595</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="875" spans="1:7">
       <c r="A875" t="s">
-        <v>1010</v>
+        <v>996</v>
       </c>
       <c r="B875" t="s">
-        <v>211</v>
+        <v>12</v>
       </c>
       <c r="F875">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G875">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="876" spans="1:7">
       <c r="A876" t="s">
-        <v>1011</v>
+        <v>997</v>
       </c>
       <c r="B876" t="s">
-        <v>8</v>
+        <v>387</v>
       </c>
       <c r="F876">
-        <v>13.7278956</v>
+        <v>6.6238158</v>
       </c>
       <c r="G876">
-        <v>100.5241235</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="877" spans="1:7">
       <c r="A877" t="s">
-        <v>1012</v>
+        <v>998</v>
       </c>
       <c r="B877" t="s">
-        <v>53</v>
+        <v>777</v>
       </c>
       <c r="F877">
-        <v>18.7877477</v>
+        <v>14.3532128</v>
       </c>
       <c r="G877">
-        <v>98.9931311</v>
+        <v>100.5689599</v>
       </c>
     </row>
     <row r="878" spans="1:7">
       <c r="A878" t="s">
-        <v>1013</v>
+        <v>999</v>
       </c>
       <c r="B878" t="s">
-        <v>116</v>
+        <v>195</v>
       </c>
       <c r="F878">
-        <v>14.882905</v>
+        <v>13.824038</v>
       </c>
       <c r="G878">
-        <v>103.4937107</v>
+        <v>102.0645839</v>
       </c>
     </row>
     <row r="879" spans="1:7">
       <c r="A879" t="s">
-        <v>1014</v>
+        <v>1000</v>
       </c>
       <c r="B879" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F879">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G879">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="880" spans="1:7">
       <c r="A880" t="s">
-        <v>1015</v>
+        <v>1001</v>
       </c>
       <c r="B880" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="F880">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G880">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="881" spans="1:7">
       <c r="A881" t="s">
-        <v>1016</v>
+        <v>1002</v>
       </c>
       <c r="B881" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="F881">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G881">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="882" spans="1:7">
       <c r="A882" t="s">
-        <v>1017</v>
+        <v>1003</v>
       </c>
       <c r="B882" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F882">
         <v>13.7278956</v>
       </c>
       <c r="G882">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="883" spans="1:7">
       <c r="A883" t="s">
-        <v>1018</v>
+        <v>1004</v>
       </c>
       <c r="B883" t="s">
-        <v>666</v>
-[...8 lines deleted...]
-        <v>15240</v>
+        <v>53</v>
       </c>
       <c r="F883">
-        <v>14.7995081</v>
+        <v>7.9810496</v>
       </c>
       <c r="G883">
-        <v>100.6533706</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="884" spans="1:7">
       <c r="A884" t="s">
-        <v>1019</v>
+        <v>1005</v>
       </c>
       <c r="B884" t="s">
-        <v>238</v>
-[...8 lines deleted...]
-        <v>55000</v>
+        <v>12</v>
       </c>
       <c r="F884">
-        <v>18.7756318</v>
+        <v>13.7278956</v>
       </c>
       <c r="G884">
-        <v>100.7730417</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="885" spans="1:7">
       <c r="A885" t="s">
-        <v>1022</v>
+        <v>1006</v>
       </c>
       <c r="B885" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="F885">
-        <v>19.2990643</v>
+        <v>13.5990961</v>
       </c>
       <c r="G885">
-        <v>97.9656226</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="886" spans="1:7">
       <c r="A886" t="s">
-        <v>1023</v>
+        <v>1007</v>
       </c>
       <c r="B886" t="s">
-        <v>77</v>
-[...8 lines deleted...]
-        <v>10540</v>
+        <v>28</v>
       </c>
       <c r="F886">
-        <v>13.5990961</v>
+        <v>13.3611431</v>
       </c>
       <c r="G886">
-        <v>100.5998319</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="887" spans="1:7">
       <c r="A887" t="s">
-        <v>1024</v>
+        <v>1008</v>
       </c>
       <c r="B887" t="s">
-        <v>211</v>
-[...8 lines deleted...]
-        <v>60130</v>
+        <v>53</v>
       </c>
       <c r="F887">
-        <v>15.6930072</v>
+        <v>7.9810496</v>
       </c>
       <c r="G887">
-        <v>100.1225595</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="888" spans="1:7">
       <c r="A888" t="s">
-        <v>1027</v>
+        <v>1009</v>
       </c>
       <c r="B888" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>12</v>
       </c>
       <c r="F888">
         <v>13.7278956</v>
       </c>
       <c r="G888">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="889" spans="1:7">
       <c r="A889" t="s">
-        <v>1028</v>
+        <v>1010</v>
       </c>
       <c r="B889" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>12</v>
       </c>
       <c r="F889">
         <v>13.7278956</v>
       </c>
       <c r="G889">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="890" spans="1:7">
       <c r="A890" t="s">
-        <v>1029</v>
+        <v>1011</v>
       </c>
       <c r="B890" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="F890">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G890">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="891" spans="1:7">
       <c r="A891" t="s">
-        <v>1030</v>
+        <v>1012</v>
       </c>
       <c r="B891" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>12</v>
       </c>
       <c r="F891">
         <v>13.7278956</v>
       </c>
       <c r="G891">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="892" spans="1:7">
       <c r="A892" t="s">
-        <v>1031</v>
+        <v>1013</v>
       </c>
       <c r="B892" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="F892">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G892">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="893" spans="1:7">
       <c r="A893" t="s">
-        <v>1032</v>
+        <v>1014</v>
       </c>
       <c r="B893" t="s">
-        <v>345</v>
-[...8 lines deleted...]
-        <v>77110</v>
+        <v>12</v>
       </c>
       <c r="F893">
-        <v>11.812367</v>
+        <v>13.7278956</v>
       </c>
       <c r="G893">
-        <v>99.7973271</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="894" spans="1:7">
       <c r="A894" t="s">
-        <v>1034</v>
+        <v>1015</v>
       </c>
       <c r="B894" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10260</v>
+        <v>12</v>
       </c>
       <c r="F894">
         <v>13.7278956</v>
       </c>
       <c r="G894">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="895" spans="1:7">
       <c r="A895" t="s">
-        <v>1035</v>
+        <v>1016</v>
       </c>
       <c r="B895" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10400</v>
+        <v>53</v>
       </c>
       <c r="F895">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G895">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="896" spans="1:7">
       <c r="A896" t="s">
-        <v>1003</v>
+        <v>1017</v>
       </c>
       <c r="B896" t="s">
-        <v>211</v>
-[...8 lines deleted...]
-        <v>60130</v>
+        <v>777</v>
       </c>
       <c r="F896">
-        <v>15.6930072</v>
+        <v>14.3532128</v>
       </c>
       <c r="G896">
-        <v>100.1225595</v>
+        <v>100.5689599</v>
       </c>
     </row>
     <row r="897" spans="1:7">
       <c r="A897" t="s">
-        <v>1036</v>
+        <v>1004</v>
       </c>
       <c r="B897" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10800</v>
+        <v>53</v>
       </c>
       <c r="F897">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G897">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="898" spans="1:7">
       <c r="A898" t="s">
-        <v>1037</v>
+        <v>1018</v>
       </c>
       <c r="B898" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10220</v>
+        <v>156</v>
       </c>
       <c r="F898">
-        <v>13.7278956</v>
+        <v>19.2990643</v>
       </c>
       <c r="G898">
-        <v>100.5241235</v>
+        <v>97.9656226</v>
       </c>
     </row>
     <row r="899" spans="1:7">
       <c r="A899" t="s">
-        <v>1039</v>
+        <v>1019</v>
       </c>
       <c r="B899" t="s">
-        <v>51</v>
-[...8 lines deleted...]
-        <v>20140</v>
+        <v>8</v>
       </c>
       <c r="F899">
-        <v>13.3611431</v>
+        <v>13.5990961</v>
       </c>
       <c r="G899">
-        <v>100.9846717</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="900" spans="1:7">
       <c r="A900" t="s">
-        <v>1041</v>
+        <v>1020</v>
       </c>
       <c r="B900" t="s">
-        <v>136</v>
-[...8 lines deleted...]
-        <v>62000</v>
+        <v>8</v>
       </c>
       <c r="F900">
-        <v>16.4827798</v>
+        <v>13.5990961</v>
       </c>
       <c r="G900">
-        <v>99.5226618</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="901" spans="1:7">
       <c r="A901" t="s">
-        <v>1041</v>
+        <v>1021</v>
       </c>
       <c r="B901" t="s">
-        <v>136</v>
-[...8 lines deleted...]
-        <v>62000</v>
+        <v>12</v>
       </c>
       <c r="F901">
-        <v>16.4827798</v>
+        <v>13.7278956</v>
       </c>
       <c r="G901">
-        <v>99.5226618</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="902" spans="1:7">
       <c r="A902" t="s">
-        <v>1043</v>
+        <v>1022</v>
       </c>
       <c r="B902" t="s">
-        <v>162</v>
+        <v>185</v>
       </c>
       <c r="F902">
-        <v>13.6904194</v>
+        <v>14.9798997</v>
       </c>
       <c r="G902">
-        <v>101.0779596</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="903" spans="1:7">
       <c r="A903" t="s">
-        <v>1044</v>
+        <v>1023</v>
       </c>
       <c r="B903" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F903">
         <v>13.7278956</v>
       </c>
       <c r="G903">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="904" spans="1:7">
       <c r="A904" t="s">
-        <v>1044</v>
+        <v>1024</v>
       </c>
       <c r="B904" t="s">
         <v>8</v>
       </c>
       <c r="F904">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G904">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="905" spans="1:7">
       <c r="A905" t="s">
-        <v>1045</v>
+        <v>1025</v>
       </c>
       <c r="B905" t="s">
         <v>8</v>
       </c>
       <c r="F905">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G905">
+        <v>100.5998319</v>
+      </c>
+    </row>
+    <row r="906" spans="1:7">
+      <c r="A906" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B906" t="s">
+        <v>12</v>
+      </c>
+      <c r="F906">
+        <v>13.7278956</v>
+      </c>
+      <c r="G906">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="907" spans="1:7">
+      <c r="A907" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B907" t="s">
+        <v>12</v>
+      </c>
+      <c r="F907">
+        <v>13.7278956</v>
+      </c>
+      <c r="G907">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="908" spans="1:7">
+      <c r="A908" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B908" t="s">
+        <v>12</v>
+      </c>
+      <c r="F908">
+        <v>13.7278956</v>
+      </c>
+      <c r="G908">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="909" spans="1:7">
+      <c r="A909" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B909" t="s">
+        <v>90</v>
+      </c>
+      <c r="F909">
+        <v>18.7877477</v>
+      </c>
+      <c r="G909">
+        <v>98.9931311</v>
+      </c>
+    </row>
+    <row r="910" spans="1:7">
+      <c r="A910" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B910" t="s">
+        <v>12</v>
+      </c>
+      <c r="F910">
+        <v>13.7278956</v>
+      </c>
+      <c r="G910">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="911" spans="1:7">
+      <c r="A911" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B911" t="s">
+        <v>12</v>
+      </c>
+      <c r="F911">
+        <v>13.7278956</v>
+      </c>
+      <c r="G911">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="912" spans="1:7">
+      <c r="A912" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B912" t="s">
+        <v>28</v>
+      </c>
+      <c r="F912">
+        <v>13.3611431</v>
+      </c>
+      <c r="G912">
+        <v>100.9846717</v>
+      </c>
+    </row>
+    <row r="913" spans="1:7">
+      <c r="A913" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B913" t="s">
+        <v>12</v>
+      </c>
+      <c r="F913">
+        <v>13.7278956</v>
+      </c>
+      <c r="G913">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="914" spans="1:7">
+      <c r="A914" t="s">
+        <v>200</v>
+      </c>
+      <c r="B914" t="s">
+        <v>156</v>
+      </c>
+      <c r="F914">
+        <v>19.2990643</v>
+      </c>
+      <c r="G914">
+        <v>97.9656226</v>
+      </c>
+    </row>
+    <row r="915" spans="1:7">
+      <c r="A915" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B915" t="s">
+        <v>12</v>
+      </c>
+      <c r="F915">
+        <v>13.7278956</v>
+      </c>
+      <c r="G915">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="916" spans="1:7">
+      <c r="A916" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B916" t="s">
+        <v>12</v>
+      </c>
+      <c r="F916">
+        <v>13.7278956</v>
+      </c>
+      <c r="G916">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="917" spans="1:7">
+      <c r="A917" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B917" t="s">
+        <v>8</v>
+      </c>
+      <c r="F917">
+        <v>13.5990961</v>
+      </c>
+      <c r="G917">
+        <v>100.5998319</v>
+      </c>
+    </row>
+    <row r="918" spans="1:7">
+      <c r="A918" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B918" t="s">
+        <v>294</v>
+      </c>
+      <c r="F918">
+        <v>15.6930072</v>
+      </c>
+      <c r="G918">
+        <v>100.1225595</v>
+      </c>
+    </row>
+    <row r="919" spans="1:7">
+      <c r="A919" t="s">
+        <v>910</v>
+      </c>
+      <c r="B919" t="s">
+        <v>276</v>
+      </c>
+      <c r="F919">
+        <v>8.4407456</v>
+      </c>
+      <c r="G919">
+        <v>98.5193032</v>
+      </c>
+    </row>
+    <row r="920" spans="1:7">
+      <c r="A920" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B920" t="s">
+        <v>12</v>
+      </c>
+      <c r="F920">
+        <v>13.7278956</v>
+      </c>
+      <c r="G920">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="921" spans="1:7">
+      <c r="A921" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B921" t="s">
+        <v>12</v>
+      </c>
+      <c r="F921">
+        <v>13.7278956</v>
+      </c>
+      <c r="G921">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="922" spans="1:7">
+      <c r="A922" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B922" t="s">
+        <v>90</v>
+      </c>
+      <c r="F922">
+        <v>18.7877477</v>
+      </c>
+      <c r="G922">
+        <v>98.9931311</v>
+      </c>
+    </row>
+    <row r="923" spans="1:7">
+      <c r="A923" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B923" t="s">
+        <v>90</v>
+      </c>
+      <c r="F923">
+        <v>18.7877477</v>
+      </c>
+      <c r="G923">
+        <v>98.9931311</v>
+      </c>
+    </row>
+    <row r="924" spans="1:7">
+      <c r="A924" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B924" t="s">
+        <v>90</v>
+      </c>
+      <c r="F924">
+        <v>18.7877477</v>
+      </c>
+      <c r="G924">
+        <v>98.9931311</v>
+      </c>
+    </row>
+    <row r="925" spans="1:7">
+      <c r="A925" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B925" t="s">
+        <v>326</v>
+      </c>
+      <c r="F925">
+        <v>14.2069466</v>
+      </c>
+      <c r="G925">
+        <v>101.2130511</v>
+      </c>
+    </row>
+    <row r="926" spans="1:7">
+      <c r="A926" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B926" t="s">
+        <v>837</v>
+      </c>
+      <c r="F926">
+        <v>16.0538196</v>
+      </c>
+      <c r="G926">
+        <v>103.6520036</v>
+      </c>
+    </row>
+    <row r="927" spans="1:7">
+      <c r="A927" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B927" t="s">
+        <v>609</v>
+      </c>
+      <c r="F927">
+        <v>14.0208391</v>
+      </c>
+      <c r="G927">
+        <v>100.5250276</v>
+      </c>
+    </row>
+    <row r="928" spans="1:7">
+      <c r="A928" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B928" t="s">
+        <v>12</v>
+      </c>
+      <c r="F928">
+        <v>13.7278956</v>
+      </c>
+      <c r="G928">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="929" spans="1:7">
+      <c r="A929" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B929" t="s">
+        <v>837</v>
+      </c>
+      <c r="F929">
+        <v>16.0538196</v>
+      </c>
+      <c r="G929">
+        <v>103.6520036</v>
+      </c>
+    </row>
+    <row r="930" spans="1:7">
+      <c r="A930" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B930" t="s">
+        <v>12</v>
+      </c>
+      <c r="F930">
+        <v>13.7278956</v>
+      </c>
+      <c r="G930">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="931" spans="1:7">
+      <c r="A931" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B931" t="s">
+        <v>576</v>
+      </c>
+      <c r="F931">
+        <v>10.4930496</v>
+      </c>
+      <c r="G931">
+        <v>99.1800199</v>
+      </c>
+    </row>
+    <row r="932" spans="1:7">
+      <c r="A932" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B932" t="s">
+        <v>12</v>
+      </c>
+      <c r="F932">
+        <v>13.7278956</v>
+      </c>
+      <c r="G932">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="933" spans="1:7">
+      <c r="A933" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B933" t="s">
+        <v>12</v>
+      </c>
+      <c r="F933">
+        <v>13.7278956</v>
+      </c>
+      <c r="G933">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="934" spans="1:7">
+      <c r="A934" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B934" t="s">
+        <v>12</v>
+      </c>
+      <c r="F934">
+        <v>13.7278956</v>
+      </c>
+      <c r="G934">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="935" spans="1:7">
+      <c r="A935" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B935" t="s">
+        <v>90</v>
+      </c>
+      <c r="F935">
+        <v>18.7877477</v>
+      </c>
+      <c r="G935">
+        <v>98.9931311</v>
+      </c>
+    </row>
+    <row r="936" spans="1:7">
+      <c r="A936" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B936" t="s">
+        <v>326</v>
+      </c>
+      <c r="F936">
+        <v>14.2069466</v>
+      </c>
+      <c r="G936">
+        <v>101.2130511</v>
+      </c>
+    </row>
+    <row r="937" spans="1:7">
+      <c r="A937" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B937" t="s">
+        <v>454</v>
+      </c>
+      <c r="F937">
+        <v>16.8839901</v>
+      </c>
+      <c r="G937">
+        <v>99.1258498</v>
+      </c>
+    </row>
+    <row r="938" spans="1:7">
+      <c r="A938" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B938" t="s">
+        <v>454</v>
+      </c>
+      <c r="F938">
+        <v>16.8839901</v>
+      </c>
+      <c r="G938">
+        <v>99.1258498</v>
+      </c>
+    </row>
+    <row r="939" spans="1:7">
+      <c r="A939" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B939" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C939" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D939" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E939">
+        <v>35000</v>
+      </c>
+      <c r="F939">
+        <v>15.792641</v>
+      </c>
+      <c r="G939">
+        <v>104.1452827</v>
+      </c>
+    </row>
+    <row r="940" spans="1:7">
+      <c r="A940" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B940" t="s">
+        <v>12</v>
+      </c>
+      <c r="C940" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E940">
+        <v>10520</v>
+      </c>
+      <c r="F940">
+        <v>13.7278956</v>
+      </c>
+      <c r="G940">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="941" spans="1:7">
+      <c r="A941" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B941" t="s">
+        <v>609</v>
+      </c>
+      <c r="C941" t="s">
+        <v>840</v>
+      </c>
+      <c r="D941" t="s">
+        <v>841</v>
+      </c>
+      <c r="E941">
+        <v>12120</v>
+      </c>
+      <c r="F941">
+        <v>14.0208391</v>
+      </c>
+      <c r="G941">
+        <v>100.5250276</v>
+      </c>
+    </row>
+    <row r="942" spans="1:7">
+      <c r="A942" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B942" t="s">
+        <v>12</v>
+      </c>
+      <c r="F942">
+        <v>13.7278956</v>
+      </c>
+      <c r="G942">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="943" spans="1:7">
+      <c r="A943" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B943" t="s">
+        <v>90</v>
+      </c>
+      <c r="F943">
+        <v>18.7877477</v>
+      </c>
+      <c r="G943">
+        <v>98.9931311</v>
+      </c>
+    </row>
+    <row r="944" spans="1:7">
+      <c r="A944" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B944" t="s">
+        <v>90</v>
+      </c>
+      <c r="F944">
+        <v>18.7877477</v>
+      </c>
+      <c r="G944">
+        <v>98.9931311</v>
+      </c>
+    </row>
+    <row r="945" spans="1:7">
+      <c r="A945" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B945" t="s">
+        <v>12</v>
+      </c>
+      <c r="C945" t="s">
+        <v>18</v>
+      </c>
+      <c r="E945">
+        <v>10400</v>
+      </c>
+      <c r="F945">
+        <v>13.7278956</v>
+      </c>
+      <c r="G945">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="946" spans="1:7">
+      <c r="A946" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B946" t="s">
+        <v>294</v>
+      </c>
+      <c r="F946">
+        <v>15.6930072</v>
+      </c>
+      <c r="G946">
+        <v>100.1225595</v>
+      </c>
+    </row>
+    <row r="947" spans="1:7">
+      <c r="A947" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B947" t="s">
+        <v>12</v>
+      </c>
+      <c r="C947" t="s">
+        <v>81</v>
+      </c>
+      <c r="E947">
+        <v>10110</v>
+      </c>
+      <c r="F947">
+        <v>13.7278956</v>
+      </c>
+      <c r="G947">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="948" spans="1:7">
+      <c r="A948" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B948" t="s">
+        <v>12</v>
+      </c>
+      <c r="C948" t="s">
+        <v>81</v>
+      </c>
+      <c r="D948" t="s">
+        <v>935</v>
+      </c>
+      <c r="E948">
+        <v>10110</v>
+      </c>
+      <c r="F948">
+        <v>13.7278956</v>
+      </c>
+      <c r="G948">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="949" spans="1:7">
+      <c r="A949" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B949" t="s">
+        <v>195</v>
+      </c>
+      <c r="C949" t="s">
+        <v>501</v>
+      </c>
+      <c r="D949" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E949">
+        <v>27160</v>
+      </c>
+      <c r="F949">
+        <v>13.824038</v>
+      </c>
+      <c r="G949">
+        <v>102.0645839</v>
+      </c>
+    </row>
+    <row r="950" spans="1:7">
+      <c r="A950" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B950" t="s">
+        <v>741</v>
+      </c>
+      <c r="C950" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D950" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E950">
+        <v>15240</v>
+      </c>
+      <c r="F950">
+        <v>14.7995081</v>
+      </c>
+      <c r="G950">
+        <v>100.6533706</v>
+      </c>
+    </row>
+    <row r="951" spans="1:7">
+      <c r="A951" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B951" t="s">
+        <v>609</v>
+      </c>
+      <c r="C951" t="s">
+        <v>840</v>
+      </c>
+      <c r="D951" t="s">
+        <v>841</v>
+      </c>
+      <c r="E951">
+        <v>12120</v>
+      </c>
+      <c r="F951">
+        <v>14.0208391</v>
+      </c>
+      <c r="G951">
+        <v>100.5250276</v>
+      </c>
+    </row>
+    <row r="952" spans="1:7">
+      <c r="A952" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B952" t="s">
+        <v>294</v>
+      </c>
+      <c r="F952">
+        <v>15.6930072</v>
+      </c>
+      <c r="G952">
+        <v>100.1225595</v>
+      </c>
+    </row>
+    <row r="953" spans="1:7">
+      <c r="A953" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B953" t="s">
+        <v>741</v>
+      </c>
+      <c r="C953" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D953" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E953">
+        <v>15240</v>
+      </c>
+      <c r="F953">
+        <v>14.7995081</v>
+      </c>
+      <c r="G953">
+        <v>100.6533706</v>
+      </c>
+    </row>
+    <row r="954" spans="1:7">
+      <c r="A954" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B954" t="s">
+        <v>576</v>
+      </c>
+      <c r="F954">
+        <v>10.4930496</v>
+      </c>
+      <c r="G954">
+        <v>99.1800199</v>
+      </c>
+    </row>
+    <row r="955" spans="1:7">
+      <c r="A955" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B955" t="s">
+        <v>12</v>
+      </c>
+      <c r="F955">
+        <v>13.7278956</v>
+      </c>
+      <c r="G955">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="956" spans="1:7">
+      <c r="A956" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B956" t="s">
+        <v>12</v>
+      </c>
+      <c r="F956">
+        <v>13.7278956</v>
+      </c>
+      <c r="G956">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="957" spans="1:7">
+      <c r="A957" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B957" t="s">
+        <v>12</v>
+      </c>
+      <c r="F957">
+        <v>13.7278956</v>
+      </c>
+      <c r="G957">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="958" spans="1:7">
+      <c r="A958" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B958" t="s">
+        <v>28</v>
+      </c>
+      <c r="F958">
+        <v>13.3611431</v>
+      </c>
+      <c r="G958">
+        <v>100.9846717</v>
+      </c>
+    </row>
+    <row r="959" spans="1:7">
+      <c r="A959" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B959" t="s">
+        <v>837</v>
+      </c>
+      <c r="F959">
+        <v>16.0538196</v>
+      </c>
+      <c r="G959">
+        <v>103.6520036</v>
+      </c>
+    </row>
+    <row r="960" spans="1:7">
+      <c r="A960" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B960" t="s">
+        <v>294</v>
+      </c>
+      <c r="F960">
+        <v>15.6930072</v>
+      </c>
+      <c r="G960">
+        <v>100.1225595</v>
+      </c>
+    </row>
+    <row r="961" spans="1:7">
+      <c r="A961" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B961" t="s">
+        <v>294</v>
+      </c>
+      <c r="F961">
+        <v>15.6930072</v>
+      </c>
+      <c r="G961">
+        <v>100.1225595</v>
+      </c>
+    </row>
+    <row r="962" spans="1:7">
+      <c r="A962" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B962" t="s">
+        <v>12</v>
+      </c>
+      <c r="F962">
+        <v>13.7278956</v>
+      </c>
+      <c r="G962">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="963" spans="1:7">
+      <c r="A963" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B963" t="s">
+        <v>90</v>
+      </c>
+      <c r="F963">
+        <v>18.7877477</v>
+      </c>
+      <c r="G963">
+        <v>98.9931311</v>
+      </c>
+    </row>
+    <row r="964" spans="1:7">
+      <c r="A964" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B964" t="s">
+        <v>204</v>
+      </c>
+      <c r="F964">
+        <v>14.882905</v>
+      </c>
+      <c r="G964">
+        <v>103.4937107</v>
+      </c>
+    </row>
+    <row r="965" spans="1:7">
+      <c r="A965" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B965" t="s">
+        <v>120</v>
+      </c>
+      <c r="F965">
+        <v>12.6833115</v>
+      </c>
+      <c r="G965">
+        <v>101.2374295</v>
+      </c>
+    </row>
+    <row r="966" spans="1:7">
+      <c r="A966" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B966" t="s">
+        <v>8</v>
+      </c>
+      <c r="F966">
+        <v>13.5990961</v>
+      </c>
+      <c r="G966">
+        <v>100.5998319</v>
+      </c>
+    </row>
+    <row r="967" spans="1:7">
+      <c r="A967" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B967" t="s">
+        <v>8</v>
+      </c>
+      <c r="F967">
+        <v>13.5990961</v>
+      </c>
+      <c r="G967">
+        <v>100.5998319</v>
+      </c>
+    </row>
+    <row r="968" spans="1:7">
+      <c r="A968" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B968" t="s">
+        <v>12</v>
+      </c>
+      <c r="F968">
+        <v>13.7278956</v>
+      </c>
+      <c r="G968">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="969" spans="1:7">
+      <c r="A969" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B969" t="s">
+        <v>741</v>
+      </c>
+      <c r="C969" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D969" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E969">
+        <v>15240</v>
+      </c>
+      <c r="F969">
+        <v>14.7995081</v>
+      </c>
+      <c r="G969">
+        <v>100.6533706</v>
+      </c>
+    </row>
+    <row r="970" spans="1:7">
+      <c r="A970" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B970" t="s">
+        <v>321</v>
+      </c>
+      <c r="C970" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D970" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E970">
+        <v>55000</v>
+      </c>
+      <c r="F970">
+        <v>18.7756318</v>
+      </c>
+      <c r="G970">
+        <v>100.7730417</v>
+      </c>
+    </row>
+    <row r="971" spans="1:7">
+      <c r="A971" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B971" t="s">
+        <v>156</v>
+      </c>
+      <c r="F971">
+        <v>19.2990643</v>
+      </c>
+      <c r="G971">
+        <v>97.9656226</v>
+      </c>
+    </row>
+    <row r="972" spans="1:7">
+      <c r="A972" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B972" t="s">
+        <v>8</v>
+      </c>
+      <c r="C972" t="s">
+        <v>311</v>
+      </c>
+      <c r="D972" t="s">
+        <v>101</v>
+      </c>
+      <c r="E972">
+        <v>10540</v>
+      </c>
+      <c r="F972">
+        <v>13.5990961</v>
+      </c>
+      <c r="G972">
+        <v>100.5998319</v>
+      </c>
+    </row>
+    <row r="973" spans="1:7">
+      <c r="A973" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B973" t="s">
+        <v>294</v>
+      </c>
+      <c r="C973" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D973" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E973">
+        <v>60130</v>
+      </c>
+      <c r="F973">
+        <v>15.6930072</v>
+      </c>
+      <c r="G973">
+        <v>100.1225595</v>
+      </c>
+    </row>
+    <row r="974" spans="1:7">
+      <c r="A974" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B974" t="s">
+        <v>12</v>
+      </c>
+      <c r="C974" t="s">
+        <v>872</v>
+      </c>
+      <c r="D974" t="s">
+        <v>913</v>
+      </c>
+      <c r="E974">
+        <v>10120</v>
+      </c>
+      <c r="F974">
+        <v>13.7278956</v>
+      </c>
+      <c r="G974">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="975" spans="1:7">
+      <c r="A975" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B975" t="s">
+        <v>12</v>
+      </c>
+      <c r="C975" t="s">
+        <v>81</v>
+      </c>
+      <c r="D975" t="s">
+        <v>882</v>
+      </c>
+      <c r="E975">
+        <v>10110</v>
+      </c>
+      <c r="F975">
+        <v>13.7278956</v>
+      </c>
+      <c r="G975">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="976" spans="1:7">
+      <c r="A976" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B976" t="s">
+        <v>8</v>
+      </c>
+      <c r="F976">
+        <v>13.5990961</v>
+      </c>
+      <c r="G976">
+        <v>100.5998319</v>
+      </c>
+    </row>
+    <row r="977" spans="1:7">
+      <c r="A977" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B977" t="s">
+        <v>12</v>
+      </c>
+      <c r="C977" t="s">
+        <v>872</v>
+      </c>
+      <c r="D977" t="s">
+        <v>913</v>
+      </c>
+      <c r="E977">
+        <v>10120</v>
+      </c>
+      <c r="F977">
+        <v>13.7278956</v>
+      </c>
+      <c r="G977">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="978" spans="1:7">
+      <c r="A978" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B978" t="s">
+        <v>142</v>
+      </c>
+      <c r="F978">
+        <v>13.8621125</v>
+      </c>
+      <c r="G978">
+        <v>100.5143528</v>
+      </c>
+    </row>
+    <row r="979" spans="1:7">
+      <c r="A979" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B979" t="s">
+        <v>424</v>
+      </c>
+      <c r="C979" t="s">
+        <v>425</v>
+      </c>
+      <c r="D979" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E979">
+        <v>77110</v>
+      </c>
+      <c r="F979">
+        <v>11.812367</v>
+      </c>
+      <c r="G979">
+        <v>99.7973271</v>
+      </c>
+    </row>
+    <row r="980" spans="1:7">
+      <c r="A980" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B980" t="s">
+        <v>12</v>
+      </c>
+      <c r="C980" t="s">
+        <v>33</v>
+      </c>
+      <c r="D980" t="s">
+        <v>897</v>
+      </c>
+      <c r="E980">
+        <v>10260</v>
+      </c>
+      <c r="F980">
+        <v>13.7278956</v>
+      </c>
+      <c r="G980">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="981" spans="1:7">
+      <c r="A981" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B981" t="s">
+        <v>12</v>
+      </c>
+      <c r="C981" t="s">
+        <v>18</v>
+      </c>
+      <c r="D981" t="s">
+        <v>19</v>
+      </c>
+      <c r="E981">
+        <v>10400</v>
+      </c>
+      <c r="F981">
+        <v>13.7278956</v>
+      </c>
+      <c r="G981">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="982" spans="1:7">
+      <c r="A982" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B982" t="s">
+        <v>294</v>
+      </c>
+      <c r="C982" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D982" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E982">
+        <v>60130</v>
+      </c>
+      <c r="F982">
+        <v>15.6930072</v>
+      </c>
+      <c r="G982">
+        <v>100.1225595</v>
+      </c>
+    </row>
+    <row r="983" spans="1:7">
+      <c r="A983" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B983" t="s">
+        <v>12</v>
+      </c>
+      <c r="C983" t="s">
+        <v>94</v>
+      </c>
+      <c r="D983" t="s">
+        <v>893</v>
+      </c>
+      <c r="E983">
+        <v>10800</v>
+      </c>
+      <c r="F983">
+        <v>13.7278956</v>
+      </c>
+      <c r="G983">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="984" spans="1:7">
+      <c r="A984" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B984" t="s">
+        <v>12</v>
+      </c>
+      <c r="C984" t="s">
+        <v>61</v>
+      </c>
+      <c r="D984" t="s">
+        <v>62</v>
+      </c>
+      <c r="E984">
+        <v>10220</v>
+      </c>
+      <c r="F984">
+        <v>13.7278956</v>
+      </c>
+      <c r="G984">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="985" spans="1:7">
+      <c r="A985" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B985" t="s">
+        <v>28</v>
+      </c>
+      <c r="C985" t="s">
+        <v>243</v>
+      </c>
+      <c r="D985" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E985">
+        <v>20140</v>
+      </c>
+      <c r="F985">
+        <v>13.3611431</v>
+      </c>
+      <c r="G985">
+        <v>100.9846717</v>
+      </c>
+    </row>
+    <row r="986" spans="1:7">
+      <c r="A986" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B986" t="s">
+        <v>224</v>
+      </c>
+      <c r="C986" t="s">
+        <v>225</v>
+      </c>
+      <c r="D986" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E986">
+        <v>62000</v>
+      </c>
+      <c r="F986">
+        <v>16.4827798</v>
+      </c>
+      <c r="G986">
+        <v>99.5226618</v>
+      </c>
+    </row>
+    <row r="987" spans="1:7">
+      <c r="A987" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B987" t="s">
+        <v>224</v>
+      </c>
+      <c r="C987" t="s">
+        <v>225</v>
+      </c>
+      <c r="D987" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E987">
+        <v>62000</v>
+      </c>
+      <c r="F987">
+        <v>16.4827798</v>
+      </c>
+      <c r="G987">
+        <v>99.5226618</v>
+      </c>
+    </row>
+    <row r="988" spans="1:7">
+      <c r="A988" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B988" t="s">
+        <v>246</v>
+      </c>
+      <c r="F988">
+        <v>13.6904194</v>
+      </c>
+      <c r="G988">
+        <v>101.0779596</v>
+      </c>
+    </row>
+    <row r="989" spans="1:7">
+      <c r="A989" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B989" t="s">
+        <v>12</v>
+      </c>
+      <c r="F989">
+        <v>13.7278956</v>
+      </c>
+      <c r="G989">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="990" spans="1:7">
+      <c r="A990" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B990" t="s">
+        <v>12</v>
+      </c>
+      <c r="F990">
+        <v>13.7278956</v>
+      </c>
+      <c r="G990">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="991" spans="1:7">
+      <c r="A991" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B991" t="s">
+        <v>12</v>
+      </c>
+      <c r="F991">
+        <v>13.7278956</v>
+      </c>
+      <c r="G991">
         <v>100.5241235</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>