--- v3 (2026-05-28)
+++ v4 (2026-07-17)
@@ -12,121 +12,307 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1159">
   <si>
     <t>เรื่อง</t>
   </si>
   <si>
     <t>จังหวัด ที่ร้องเรียน</t>
   </si>
   <si>
     <t>อำเภอ/เขต ที่ร้องเรียน</t>
   </si>
   <si>
     <t>ตำบล/แขวง ที่ร้องเรียน</t>
   </si>
   <si>
     <t>รหัสไปรษณีย์ ที่ร้องเรียน</t>
   </si>
   <si>
     <t>ละติจูด ที่ร้องเรียน</t>
   </si>
   <si>
     <t>ลองจิจูด ที่ร้องเรียน</t>
   </si>
   <si>
+    <t>ร้องเรียนตึก M Tower สุขุมวิท 62 ในเรื่องไม่ปฏิบัติตามมาตรการป้องกันและแก้ไข ผลกระทบสิ่งแวดล้อม (EIA) อย่างเคร่งครัดต่อเพื่อนบ้านข้างเคียง</t>
+  </si>
+  <si>
+    <t>กรุงเทพมหานคร</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณเมริยา สีกุม) (29)</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ  (คุณสุวรรณี ฉายภมร) (20)</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณวิเชียร ภู่มาลา) (19)</t>
+  </si>
+  <si>
+    <t>เสนอให้ทบทวนผลการพิจารณาการร้องเรียนโครงการ AIP๒ SILOM กรณีการดำเนินการประชาพิจารณ์ มีการเปิดเผยข้อมูลผู้เข้าประชุมรับฟังความคิดเห็น จัดโดย บริษัท มิตรสิ่งแวดล้อม จำกัด และการละเลยการทักท้วงด้านความปลอดภัย</t>
+  </si>
+  <si>
+    <t>การเกิดเพลิงไหม้และการดำเนินงานภายในพื้นที่โครงการอาคารชุด เดอะ ไทเทิ้ล คีรี ในยาง และเดอะ ไทเทิ้ล วานาญา ก่อน EIA</t>
+  </si>
+  <si>
+    <t>ภูเก็ต</t>
+  </si>
+  <si>
+    <t>ขอให้ตรวจสอบความครบถ้วนของการประเมินผลกระทบด้านโครงสร้างถนนจากการใช้รถบรรทุกขนาดใหญ่ตามรายงานการประเมินผลกระทบสิ่งแวดล้อม  โครงการ The Muve ซอยพหลโยธิน 37</t>
+  </si>
+  <si>
+    <t>ล็อคสเปค รถไฟฟ้าสายสีแดง วงเวียนใหญ่ - มหาชัย สายไฟฟ้าแรงอันดรายไม่ควรผ่านชุมชุมชน</t>
+  </si>
+  <si>
+    <t>ยืนยันข้อเท็จจริง สรุปภาพรวมผลกระทบสิ่งแวดล้อมขั้นวิกฤต และคัดค้านการให้ความเห็นชอบรายงาน ELA โครงการ ลุมพินี พาร์ค ออน ในน์ทีน (Lumpimi Park ON 19)</t>
+  </si>
+  <si>
+    <t>ได้รับผลกระทบจาก โครงการ NUE Epic Asoke - Rama 9 (นิว เอปิค อโศก-พระราม 9) เขตดินแดง กรุงเทพฯ</t>
+  </si>
+  <si>
+    <t>เขตดินแดง</t>
+  </si>
+  <si>
+    <t>ดินแดง</t>
+  </si>
+  <si>
+    <t>ขอเสนอข้อสังเกตเพื่อประกอบการพิจารณารายงานการประเมินผลกระทบสิ่งแวดล้อม (EIA) ด้านการจราจร</t>
+  </si>
+  <si>
+    <t>ร้องเรียน โครงการถมทะเลในอ่าวท่าเรืออุตสาหกรรมมาบตาพุด ของการนิคมอุตสาหกรรมแห่งประเทศไทย ร่วมกับ บริษัท ไทยแท้งค์เทอร์มินัล จำกัด ไม่ทำตาม EIA</t>
+  </si>
+  <si>
+    <t>ระยอง</t>
+  </si>
+  <si>
+    <t>เมืองระยอง</t>
+  </si>
+  <si>
+    <t>มาบตาพุด</t>
+  </si>
+  <si>
+    <t>ขอให้ตรวจสอบรายงานการปฏิบัติตามมาตรการแก้ไขและลดผลกระทบสิ่งแวดล้อม และมาตรการ ติดตามตรวจสอบผลกระทบสิ่งแวดล้อม โครงการ The AYANA Heights Seaview Residence ฉบับที่ ๑ (มกราคม-มิถุนายน ๒๕๖๘) และ ๒ (กรกฎาคม-ธันวาคม ๒๕๖๘) เร่งด่วน</t>
+  </si>
+  <si>
+    <t>ขอเสนอข้อสังเกตเพื่อประกอบการพิจารณารายงานการประเมินผลกระทบสิ่งแวดล้อม (EIA) ด้านการบดบังแสงอาทิตย์และเงา ก่อนนำเสนอคณะกรรมการผู้ชำนาญการ (คชก.)</t>
+  </si>
+  <si>
+    <t>ขอให้ตรวจสอบผลกระทบต่อรายงานการประเมินสิ่งแวดล้อม (EIA) กรณีการเคหะแห่งชาติตัดทำลายต้นไม้ยืนต้นบริเวณพื้นที่ภายในโครงการอาคารชุดบ้านประชานิเวศน์ 1</t>
+  </si>
+  <si>
+    <t>เขตจตุจักร</t>
+  </si>
+  <si>
+    <t>ลาดยาว</t>
+  </si>
+  <si>
+    <t>แจ้งเหตุฝ่าฝืนการดำเนินงานก่อสร้างก่อนเวลาที่กำหนดตามมาตรการ EIA ซ้ำหลายครั้ง และขอให้ดำเนินการบังคับใช้กฎหมายโดยเร่งด่วน</t>
+  </si>
+  <si>
+    <t>นำส่งเอกสารคัดค้านการประชุมรับฟังความเห็นต่อการพัฒนาโครงการ เอสเควี ๕๓ มิกข์ยูส ครั้งที่ ๑ ของผู้ร้องเรียน</t>
+  </si>
+  <si>
+    <t>เขตวัฒนา</t>
+  </si>
+  <si>
+    <t>คลองตันเหนือ</t>
+  </si>
+  <si>
+    <t>ขอให้วินิจฉัยความไม่ชอบด้วยกฎหมายของกระบวนการจัดท้ารายงานการประเมินผลกระพบสิ่งแวดล้อม (EIA) โครงการรถไฟฟ้าซานเมืองสายสีแดงเข้ม ช่วงงเวียนใหญ่ - มหาชัย และขอให้มีคำสั่งให้ดำเนินการศึกษาผลกระทบใหม่ทั้งหม่ทั้งหมด</t>
+  </si>
+  <si>
+    <t>ขอชี้แจงและยืนข้อกังวลของชุมชนต่อหนังสือชี้แจงการดำเนินการประชุมรับฟังความคิดเห็นของประชาชน ครั้งที่ 2 (PP2)</t>
+  </si>
+  <si>
+    <t>ขอให้ทบทวนและเพิกถอนมติเห็นชอบรายงานการประเมินผลกระทบสิ่งแวดล้อม (EIA)โครงการโรงไฟฟ้าบูรพาพาวเวอร์ ตำบลเขาหินซ้อน อำเภอพนมสารคาม จังหวัดฉะเชิงเทราและสั่งให้ยติกระบวนการจัดทำรายงานการเปลี่ยนแปลงรายละเอียดโครงการในรายงาน EIA (ครั้งที่ ๑)</t>
+  </si>
+  <si>
+    <t>ฉะเชิงเทรา</t>
+  </si>
+  <si>
+    <t>เขาหินซ้อน</t>
+  </si>
+  <si>
+    <t>ขอร้องเรียนบริษัทที่ปรึกษาจัดทำรายงานการประเมินผลกระทบสิ่งแวดล้อม โครงการจ้างวิศวกรที่ปรึกษาสำรวจและออกแบบปรับปรุงและแก้ไขปัญหาการจราจรบนทางหลวงหมายเลข 323 ช่วงแยกหนองตะแครง - จุดตัดสะพานข้ามทางรถไฟ (กม.7+950)</t>
+  </si>
+  <si>
+    <t>นครปฐม</t>
+  </si>
+  <si>
+    <t>ขอคัดค้านและขอให้ตรวจสอบความชอบด้วยกฎหมายของกระบวนการพิจารณารายงานการประเมินผลกระทบสิ่งแวดล้อม (EIA) ของโครงการ ออริจิน เพลส แจ้งวัฒนะ</t>
+  </si>
+  <si>
+    <t>นนทบุรี</t>
+  </si>
+  <si>
+    <t>ปากเกร็ด</t>
+  </si>
+  <si>
+    <t>คัดค้านรายงานการประเมินผลกระทบสิ่งแวดล้อม (EIA) โครงการเดอะ มูฟ พหลโยธิน 37 (The Muve Phahonyothin 37) เนื่องจากขาดความครบถ้วนและไม่ครอบคลุมผู้ได้รับผลกระทบ</t>
+  </si>
+  <si>
+    <t>ขอให้ตรวจสอบการไม่ดำเนินการตามมาตรการที่ บริษัท เสนา เอชเอชพี จำกัด ได้นำส่งให้กับ สผ. (บริษัทลงลายมือชื่อ เมื่อพฤศจิกายน ๒๕๖๘) พร้อมข้อมูลที่ไม่ถูกต้องในเอกสารมาตรการปกป้องสิ่งแวดล้อม</t>
+  </si>
+  <si>
+    <t>คัดค้านโครงการระบบรถไฟชานเมืองสายสีแดงเข้ม (ช่วงหัวลำโพง - มหาชัย)</t>
+  </si>
+  <si>
+    <t>ร้องเรียน โครงการ Life Ratchada-Rama9 ไม่ทำตาม EIA</t>
+  </si>
+  <si>
+    <t>คัดค้านรายงานการประชุมและมติเห็นชอบของคณะกรรมการผู้ชำนาญการพิจารณารายงานการประเมินผลกระทบสิ่งแวดล้อมจังหวัดภูเก็ต (วาระการพิจารณาโครงการ Heart byBOTANICA เฟส B2 และ เฟส B3)</t>
+  </si>
+  <si>
+    <t>ขอคัดค้านและโต้แย้งข้อมูลเทคนิค มาตรการลดผลกระทบสิงแวดล้อม ในรายงาน ETA โครงการชนัญญาลุมพินี พาร์ค ออน ไนน์ทีน (Lumpini Park ON 19) ของ บริษัท แอล.พี.เอ็น. ดีเวลอปเมนท์ จำกัด(มหาชน)</t>
+  </si>
+  <si>
+    <t>ใบหน้าพิธีกร รูปกลุ่มไลน์ ปกปิดเวนคืน ติดแจ้งในเวที EIA รถไฟสายสีแดง วงเวียนใหญ่ มหาชัย เวทีรับฟังความคิดเห็น 23 พ.ค. 69, 27 พ.ค. 69</t>
+  </si>
+  <si>
+    <t>รายงานผลความก้าวหน้าของการร้องเรียน</t>
+  </si>
+  <si>
+    <t>ขอคัดค้านกระบวนการรับฟังความคิดห็นประชาชนครั้งที่ ๒ และรายงาน EIA โครงการ (รถไฟฟ้าสายสีแดงเข้ม)</t>
+  </si>
+  <si>
+    <t>ข้อกังวลอย่างยิ่งเกี่ยวกับ "ความล้มเหลวในการสร้างความเข้าใจและการยอมรับ"ในการประชุมรับฟังความคิดเห็นครั้งที่ ๒ ของ "Project O"และข้อเรียกร้องอย่างเป็นทางการเพื่อขอให้พิจารณาสั่งการทางปกครองอย่างเคร่งครัดและส่งคืนกระบวนการ EIA</t>
+  </si>
+  <si>
+    <t>พระโขนงเหนือ</t>
+  </si>
+  <si>
+    <t>ขอให้ตรวจสอบความเพียงพอของร่างรายงาน EIA และนำข้อสงสัยเกี่ยวกับการรวมพื้นที่อาคารโลตัส สุขุมวิท ๕๐ พื้นที่สีเขียว ที่จอดรถ และฐานคำนวณ FAR/OSR ประกอบการพิจารณารายงานโครงการ โปรเจค โอ (Project O)</t>
+  </si>
+  <si>
+    <t>เขตคลองเตย</t>
+  </si>
+  <si>
+    <t>พระโขนง</t>
+  </si>
+  <si>
+    <t>คัดค้าน/ไม่เห็นชอบ กำหนดการประชุมรับฟังความคิดเห็นของประชาชน ครั้งที่ 2 โครงการเดอะ มูฟ พหลโยธิน 37 ในวันที่ 7 มิถุนายน 2569</t>
+  </si>
+  <si>
+    <t>คัดค้านการขอต่อประทานบัตร และการขออนุญาตเข้าทำประโยชน์ในเขตพื้นที่ป่าไม้ของบริษัท เหมืองศิลาสยาม จำกัด</t>
+  </si>
+  <si>
+    <t>กาญจนบุรี</t>
+  </si>
+  <si>
+    <t>ท่าม่วง</t>
+  </si>
+  <si>
+    <t>พังตรุ</t>
+  </si>
+  <si>
+    <t>ขอให้ตรวจสอบความเหมาะสมและความครบถ้วนของกระบวนการมีส่วนร่วมของประชาชน โครงการ The Muve Phaholyothin mal</t>
+  </si>
+  <si>
+    <t>ได้รับผลกระทบจากการก่อสร้าง โรงแรม</t>
+  </si>
+  <si>
+    <t>ขอคัดค้านโครงการก่อสร้างและปรับปรุงน้ำผุดธรรมชาติ บ้านท่าช้างเหนือโดยไม่คำนึงถึงธรรมชาติและสิ่งแวดล้อม</t>
+  </si>
+  <si>
+    <t>นครราชสีมา</t>
+  </si>
+  <si>
+    <t>ปากช่อง</t>
+  </si>
+  <si>
+    <t>ร้องเรียนเวทีEIAรถไฟสายสีแดง วงเวียนใหญ่-มหาชัย 27 พค69</t>
+  </si>
+  <si>
+    <t>เขตจอมทอง</t>
+  </si>
+  <si>
+    <t>บางขุนเทียน</t>
+  </si>
+  <si>
+    <t>แจ้งเหตุฝ่าฝืนการดำเนินก่อสร้างก่อนเวลาที่กำหนดตามมาตรการ EIA และขอให้ดำเนินการตามกฎหมายโดยเร่งด่วน</t>
+  </si>
+  <si>
+    <t>รัชดาภิเษก</t>
+  </si>
+  <si>
     <t>โครงการที่ได้รับสนับสนุน ลักลอบทิ้งขยะ</t>
   </si>
   <si>
     <t>สมุทรปราการ</t>
   </si>
   <si>
     <t>เมืองสมุทรปราการ</t>
   </si>
   <si>
     <t>บางปู</t>
   </si>
   <si>
-    <t>คัดค้านร่างผังเมือง ฉบับปรับปรุงครั้งที่ ๔ กรุงเทพมหานคร ฉ๔ พ.ศ.๒๕๖๙ ห้ามบรรจุลงในผังเมืองหรือห้ามบรรจุลงในกฎกระทรวงบังคับให้ผังเมือง เพราะ ยังไม่ได้จัดทำรายงานศึกษาวิเคราะห์ความเหมาะสม สรุปว่าเหมาะสม/ไม่เหมาะสม พ.ศ.๒๕๔๗ มติคณะกรรมการการจัดระบบการจราจรทางบก ครั้งที่ ๑/๒๕๔๗ มีมติให้ค่าจ้างศึกษาความเหมาะสมและออกแบบละเอียด๑๔๐ล้านบาท จำนวน ๒๗ ฉบับ (เลขบ๖๙๑๖,๖๙๑๗,๖๙๑๘,๖๙๑๙,๖๙๒๐,๖๙๒๓,๖๙๒๕,๖๙๒๘,๖๙๓๐,๖๙๓๑,๖๙๓๔,๖๙๓๖,๖๙๓๘,๓๙๓๙,๖๙๔๑,๖๙๔๓,๖๙๒๑,๖๙๒๔,๖๙๒๖,๖๙๒๙,๖๙๓๒,๖๙๓๕,๖๙๓๗,๖๙๔๐,๖๙๔๒,๖๙๔๔,๖๙๔๕)</t>
-[...5 lines deleted...]
-    <t>เขตจอมทอง</t>
+    <t>คัดค้านร่างผังเมือง ฉบับปรับปรุงครั้งที่ ๔ กรุงเทพมหานคร ฉ๔ พ.ศ.๒๕๖๙ ห้ามบรรจุลงในผังเมืองหรือห้ามบรรจุลงในกฎกระทรวงบังคับให้ผังเมือง เพราะยังไม่ได้จัดทำรายงานศึกษาวิเคราะห์ความเหมาะสม สรุปว่าเหมาะสม/ไม่เหมาะสม พ.ศ.๒๕๔๗ มติคณะกรรมการการจัดระบบการจราจรทางบก ครั้งที่ ๑/๒๕๔๗ มีมติให้ค่าจ้างศึกษาความเหมาะสมและออกแบบละเอียด๑๔๐ล้านบาท จำนวน ๒๗ ฉบับ</t>
   </si>
   <si>
     <t>บางมด</t>
   </si>
   <si>
     <t>ร้องเรียน EIA รถไฟสายสีแดง วงเวียนใหญ่ มหาชัย ครั้งที่ 2</t>
   </si>
   <si>
-    <t>บางขุนเทียน</t>
-[...1 lines deleted...]
-  <si>
     <t>RE: เลขติดตามเรื่องร้องเรียน สผ.</t>
   </si>
   <si>
     <t>เขตพญาไท</t>
   </si>
   <si>
     <t>พญาไท</t>
   </si>
   <si>
     <t>แจ้งเหตุการดำเนินก่อสร้างเกินเวลาภายหลังการประชุมร่วมกับหน่วยงานราชการและขอให้ดำเนินการตามกฎหมายโดยเร่งด่วน</t>
   </si>
   <si>
-    <t>เขตดินแดง</t>
-[...4 lines deleted...]
-  <si>
     <t>ขอให้แจ้งผลการดำเนินการย้อนหลังต่อกรณีการฝ่าฝืนมาตรการ EIA และการดำเนินงานก่อสร้างนอกเวลาที่กำหนด</t>
   </si>
   <si>
     <t>ร้องเรียนเกี่ยวกับการที่บริษัท LPP บริหารจัดการคอนโดมิเนียม Aspire Erawan Tower B ไม่ดูแลรักษา ไม่ซ่อมแซมระบบบำบัดน้ำเสียที่มีอยู่หรือเปลี่ยนแปลงระบบบ่อบำบัดน้ำเสียและสุขาภิบาล ส่งผลให้คุณภาพน้ำไม่ได้มาตรฐานและส่งผลกระทบต่อสิ่งแวดล้อม</t>
   </si>
   <si>
     <t>ปากน้ำ</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบและดำเนินการโดยเร่งด่วน กรณีฝุ่นละอองและลภาวะจากการก่อสร้างโครงการ The Base Ratchada 19 ซึ่งอาจเข้าข่ายฝ่าฝืนมาตรการ EIA และกฎหมายที่เกี่ยวข้อง</t>
   </si>
   <si>
     <t>หนังสือคัดค้านอย่างเป็นทางการและคำขอให้ทบทวน โครงการพัฒนา Soondri Wongamat (Ike Craftsky Development Co., Ltd.)</t>
   </si>
   <si>
     <t>ชลบุรี</t>
   </si>
   <si>
     <t>บางละมุง</t>
   </si>
   <si>
     <t>นาเกลือ</t>
   </si>
   <si>
     <t>ร้องเรียนไม่ได้รับจดหมายให้เข้าร่วมรับฟังความคิดเห็นตั้งแต่ครั้งที่ ๑-๒ โครงการรถไฟฟ้าสีแดงเข้ม ช่วงวงเวียนใหญ่-มหาชัย</t>
@@ -134,176 +320,161 @@
   <si>
     <t>เสนอคำร้องทุกข์</t>
   </si>
   <si>
     <t>เขตบางนา</t>
   </si>
   <si>
     <t>บางนาเหนือ</t>
   </si>
   <si>
     <t>ขอส่งเรื่องร้องทุกข์และข้อเสนอแนะจากโครงการสมาชิกวุฒิสภาพบประชาชน กลุ่มภาคกลาง (ตอนล่าง)</t>
   </si>
   <si>
     <t>พระประแดง</t>
   </si>
   <si>
     <t>ขอส่งเรื่องร้องเรียนเกี่ยวกับโครงการจ้างวิศวกรที่ปรึกษา สำรวจและออกแบบทางหลวงแนวใหม่ ทางเลี่ยงเมืองศรีสะเกษ (ด้านตะวันออก)</t>
   </si>
   <si>
     <t>ศรีสะเกษ</t>
   </si>
   <si>
     <t>ร้องเรียนการเร่งดำเนินการ PP2 ทั้งที่ข้อกังวลประชาชนยังไม่ได้รับการพิจารณาครบถ้วน</t>
   </si>
   <si>
-    <t>เขตจตุจักร</t>
-[...4 lines deleted...]
-  <si>
     <t>ขอให้ตรวจสอบการไม่ปฏิบัติตามมาตรการป้องกันและแก้ไขผลกระทบสิ่งแวดล้อมตามรายงาน EIA ของโครงการก่อสร้างและการก่อให้เกิดความเดือดร้อนแก่ประชาชน (เร่งด่วน)</t>
   </si>
   <si>
     <t>แจ้งเหตุฝ่าฝืนการดำเนินงานก่อสร้างนอกเวลาที่กำหนด (เร่งด่วน) และขอให้หน่วยงานที่เกี่ยวข้องดำเนินการตามอำนาจหน้าที่โดยทันที</t>
   </si>
   <si>
     <t>สป.ทส. ส่งเรื่อง คัดค้านการก่อสร้างโรงไฟฟ้าชีวมวลในพื้นที่ตำบลท่าบุญมี อำเภอเกาะจันทร์ จังหวัดชลบุรี</t>
   </si>
   <si>
     <t>เกาะจันทร์</t>
   </si>
   <si>
     <t>ท่าบุญมี</t>
   </si>
   <si>
     <t>คัดค้านอย่างเป็นทางการและข้อเรียกร้องเกี่ยวกับโครงการสุนทรีย์ วงศ์อมาตย์ จากนิติบุคคลอาคารชุด วงศ์อมาดย์ ทาวเวอร์</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบและดำเนินการทางวินัยต่อเจ้าหน้าที่รัฐ กรณีอาจละเลยหน้าที่ในการกำกับดูแลการฝ่าฝืนมาตรการ EIA และการดำเนินงานนอกเวลา</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบการก่อสร้างอาคารและพื้นที่ส่วนกลางไมาสอดคล้องกับรายงาน EIA และกฎหมายควบคุมอาคาร</t>
   </si>
   <si>
     <t>เขตธนบุรี</t>
   </si>
   <si>
     <t>บุคคโล</t>
   </si>
   <si>
     <t>ร้องเรียนเหตุเดือดร้อนรำคาญจากฝุ่นละออง เสียงดังยามวิกาล และพฤติกรรมการขับขี่รถบรรทุกของโครงการ Botanica Grand Avenue</t>
   </si>
   <si>
-    <t>ภูเก็ต</t>
-[...1 lines deleted...]
-  <si>
     <t>ถลาง</t>
   </si>
   <si>
     <t>เชิงทะเล</t>
   </si>
   <si>
     <t>ขอให้ช่วยตรวจสอบมลภาวะที่เกิดขึ้นจาก Data Center</t>
   </si>
   <si>
     <t>เขตห้วยขวาง</t>
   </si>
   <si>
     <t>คัดค้านการดำเนินงานก่อสร้างก่อนและหลังเวลาที่ได้รับอนุญาต ซึ่งไม่เป็นไปตามมาตรการในรายงาน EIA และขอให้ระงับการดำเนินการทันที (เร่งด่วน)</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบและดำเนินการกรณีก่อสร้างโครงการ The Base รัชดา ฝ้าฝืนเวลาทำงานและเงื่อนไขตามมาตรการ ElA</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบการปฏิบัติตามมาตรการในการรายงานการประเมินผลกระทบส่ิ่งแวดล้อม โครงการอาคารชุดไนท์บริดจ์ พหลโยธิน อินเตอร์เชนจ์ ของบริษัท ออริจิ้น แกรนด์ จำกัด</t>
   </si>
   <si>
     <t>เขตบางเขน</t>
   </si>
   <si>
     <t>อนุสาวรีย์</t>
   </si>
   <si>
     <t>การก่อสร้างคอนโดทำให้ถนนในซอยเสียหาย</t>
   </si>
   <si>
     <t>เขตวังทองหลาง</t>
   </si>
   <si>
     <t>วังทองหลาง</t>
   </si>
   <si>
     <t>ร้องเรียน ติตามความคืบหน้า นำส่งพยานหลักฐานเพิ่มเติม (คลิปวิดีโอ) กรณีคัดค้านโครงการจ้านวิศวกร สำรวจและออกแบบทางหลวงแนวใหม่ ทางเลี่ยงมืองศรีษะเกษ (ด้านตะวันออก) และขอใช้สิทธิตามกฎหมายบังคับเปิดเผยขอบเขตการจ้าง (TOR)</t>
   </si>
   <si>
     <t>ร้องเรียนโครงการไลฟ์รัชดา-พระราม๙ กท๑๑๐๒/๒๕</t>
   </si>
   <si>
-    <t>ดินแดง</t>
-[...1 lines deleted...]
-  <si>
     <t>คัดค้านการดเนินงานก่อสร้างนอกเวลา (OT) ซึ้งไม่เป็นไปตามมาตรการในรายงาน EIA และขอให้ระงับการดำเนินการทันที (เร่งด่วน)</t>
   </si>
   <si>
     <t>คัดค้านการดำเนินงานขนส่งวัสดุ/แรงงานนอกเวลาที่ไม่เป็นไปตามมาตรการ EIA และขอให้ระงับการดำเนินการโดยทันที (เร่งด่วน)</t>
   </si>
   <si>
     <t>ขอส่งข้อมูลเพิ่มเติมกรณีได้รับผลกระทบการก่อสร้างอาคาร สผ.</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบและลงโทษคณะผู้จัดทำรายงาน EIA Monitoring กรณีรายงานข้อมูลพื้นที่สีเขียวและมาตรการลดผลกระทบไม่ตรงตามความเป็นจริง</t>
   </si>
   <si>
     <t>บางกะปิ</t>
   </si>
   <si>
     <t>ขอนำส่งบัญชีรายชื่อผู้คัดค้านทั้งหมด, หนังสือคัดค้านเดด็ ขาดและถาวร และเอกสารผู้คัดค้านจำนวน 52 หลังคาเรือน (รวมจำนวนผู้ได้รับ ผลกระทบทั้งหมด 173 คน) โครงการ เดอะ วันพลัส เอส นายน์ ศรีกรีฑา สเตชั่น (เลขที่รายงาน EIA: 256902-33)</t>
   </si>
   <si>
     <t>ขอนำส่งหนังสือชี้แจงข้อเท็จจริงและยืนยันเจตนารมณ์คัดค้าน “กรณีบ้านเลขที่ (เดิม): 199 หรือ บ้านเลขที่ (ใหม่): 11” ต่อ “โครงการ เดอะ วันพลัส เอส นายน์ ศรีกรีฑา สเตชั่น” (EIA เลขที่ : 256902-33)</t>
   </si>
   <si>
     <t>ร้องเรียนโครงการคอนโด Reference วงเวียนใหญ่</t>
   </si>
   <si>
     <t>เขตคลองสาน</t>
   </si>
   <si>
     <t>บางลำภูล่าง</t>
   </si>
   <si>
     <t>ร้องเรียนผลกระทบสิ่งแวดล้อมจากการก่อสร้างคอนโด The Base รัชดา 19 เขตดินแดง กรุงเทพฯ</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบการปฏิบัติตามมาตรการ EIA และการติดตามตรวจสอบผลกระทบสิ่งแวดล้อม กรณีโครงการ HAUS ๕ ภายหลังเกิดความเสียหาย มลภาวะรบกวน และความเสี่ยงต่อชุมชนและสถานศึกษาใกล้เคียง</t>
   </si>
   <si>
-    <t>เขตวัฒนา</t>
-[...1 lines deleted...]
-  <si>
     <t>รัฐบาลชลบุรีละเลยต่อหน้าที่</t>
   </si>
   <si>
     <t>ร้องเรียนพฤติการณ์บิดเบือนขั้นตอนการจัดทำรายงาน EIA โครงการทางเลี่ยนเมืองศรีสะเกษ (ตะวันออก)</t>
   </si>
   <si>
     <t>เมืองศรีสะเกษ</t>
   </si>
   <si>
     <t>โพธิ์</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบการไม่ปฏิบัติตามมาตรการควบคุมฝุ่นตามรายงาน EIA ของโครงการก่อสร้าง และการก่อให้เกิดความเดือดร้อนแก่ระชาชน (เร่งด่วน)</t>
   </si>
   <si>
     <t>ร้องเรียนฝ่าฝืนมาตรการตามรายงาน EIA</t>
   </si>
   <si>
     <t>การให้ข้อมูลเพิ่มเติม กรณีบ้านเลขที่ 97</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบและแก้ไขห้องชุดที่ไม่ได้รับความเห็นชอบตามรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อมจากสำนักงานนโยบายและแผนทรัพยากรธรรมชาติและสิ่งแวดล้อม (สผ.) ครั้งที่ 3</t>
   </si>
   <si>
     <t>เชียงใหม่</t>
@@ -323,104 +494,95 @@
   <si>
     <t>วงศ์สว่าง</t>
   </si>
   <si>
     <t>คัดค้านการก่อสร้างโครงการศุภาลัย ลอฟท์ ศรีเอี่ยม สเตชั่น</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบและคัดค้านรายงานการประเมินผลกระทบสิ่งแวดล้อม โครงการศุภาลัยลอฟท์ ศรีเอี่ยมสเตชั่น เนื่องจากขัดต่อกฎหมายควบคุมอาคารข้อบัญญัติกรุงเทพมหานคร ละเมิดสิทธิตามกฎหมายแพ่งและพาณิชย์</t>
   </si>
   <si>
     <t>คัดค้านการจัดทำรายงานผลกระทบสิ่งแวดล้อม (EIA) โครงการโรงแปรสภาพคอนเดนเสทและน้ำมันดิบส่วนขยาย ครั้งที่ ๑ และโครงการหน่วยผลิตไฟฟ้าและไอน้ำของบริษัท สยามกัลฟ์ปิโตรเคมีคัล จำกัด</t>
   </si>
   <si>
     <t>เพชรบุรี</t>
   </si>
   <si>
     <t>บ้านแหลม</t>
   </si>
   <si>
     <t>บางแก้ว</t>
   </si>
   <si>
     <t>ข้อเรียกร้องอย่างเป็นทางการเพื่อให้มีการตรวจสอบอย่างเข้มงวดเกี่ยวกับผลการประเมินผลกระทบด้านแสงแดดและกระแสลม ในกระบวนการ EIA โครงการ "Project O" (สุขุมวิท ๕๐)</t>
   </si>
   <si>
-    <t>เขตคลองเตย</t>
-[...4 lines deleted...]
-  <si>
     <t>ขอแจ้งประเด็นการดำเนินการก่อสร้างโครงการอาคารชุด เดอะ เบส สุรินทร์ เฟส ๑ และเฟส ๒ ของบริษัท แสนสิริจำกัด (มหาชน) ซึ่งได้เริ่มก่อสร้างก่อนการได้รับความเห็นชอบรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อม (ElA) พร้อมทั้งได้ยื่นเอกสารเพิ่มเติมเกี่ยวกับผลกระทบที่อาจเกิดขึ้นต่อประชาชนในพื้นที่ตามรายงานการวิเคราะห์จากผู้เชี่ยวชาญด้านสถาปัตยกรรม และ ใบรับรองแพทย์ของนาง Pauline Susan Collins ฉบับลงวันที่ ๓๑ มีนาคม ๒๕๖๙</t>
   </si>
   <si>
     <t>ข้อเรียกร้องให้ (คชก. กทม.) ทุกท่านพิจารณา "สรุปประเด็นคัดค้าน EIA (ไฟล์ 39 Executive Summary)" และหลักฐาน 42 รายการ ประกอบการลงมติ“โครงการ เดอะ วันพลัส เอส นายน์ศรีกรีฑาสเตชั่น ” EIA เลขที่: 256902-33</t>
   </si>
   <si>
     <t>เขตบางกะปิ</t>
   </si>
   <si>
     <t>ได้รับผลกระทบจากคอนโดฟีล พหลโยธิน 59 สเตชั่น เขตบางเขน กรุงเทพฯ</t>
   </si>
   <si>
     <t>คัดค้านการเห็นชอบรายงาน EIA โครงการอาคารชุด Dandara และขอให้ตรวจสอบจรรยาบรรณ</t>
   </si>
   <si>
     <t>แจ้งเรื่องร้องเรียนการก่อสร้างอาคาร สผ.</t>
   </si>
   <si>
     <t>ร้องขอความเป็นธรรม ในฐานะคณะกรรมการจัดสรรที่ดินกรุงเทพมหานคร</t>
   </si>
   <si>
     <t>เขตประเวศ</t>
   </si>
   <si>
     <t>ประเวศ</t>
   </si>
   <si>
     <t>ได้รับผลกระทบจากโครงการ Life สุขุมวิทพระราม 4 เขตคลองเตย กรุงเทพฯ</t>
   </si>
   <si>
     <t>[ด่วนที่สุด] ร้องขอพิสูจน์เขตทางซอยหัวหมาก9 และขอให้หน่วยงานกลางประสานส่งต่อข้อมูลเนื่องจากระบบอีเมล กทม. มีปัญหา ถูกตีกลับ/ส่งไม่ถึง (อ้างถึงเลขรับ 1111: นร02680056297)</t>
   </si>
   <si>
     <t>[ด่วนที่สุด/สำคัญมาก] หนังสือคัดค้านถาวรและหลักฐาน EIA เท็จพิกัดซอยหัวหมาก 9 (รายงาน EIA เลขที่ 256902-33) — คำสั่งระงับยับยั้งและคัดค้านทุกขั้นตอนการพิจารณา/อนุมัติ/อนุญาต ทุกระดับชั้น(ขอให้ทุกหน่วยงานในช่อง To แจ้งจ้เลขลงรับหนังสือกลับโดยด่วน)</t>
   </si>
   <si>
     <t>ร้องเรียนการปฏิบัติหน้าที่ของเจ้าหน้าที่กลุ่มบริหารทรัพยากรบุคคล</t>
   </si>
   <si>
     <t>ได้รับผลกระทบจากโครงการคอนโดมิเนียมไลฟ์ สุขุมวิท–พระราม 4 กรุงเทพฯ</t>
   </si>
   <si>
     <t>ขอให้พิจารณาทบทวนและเพิกถอนรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อม โครงการนิคมอุตลาหกรรม ซีพีจีซี ของบริษัท ซีจี คอร์เปอเรชั่น จำกัด และการนิคมอุดลาหกรรมแห่งประเทศไทย (กนอ.) ตั้งอยู่ที่ ตำบลมาบข่า อำเภอนิคมพัฒนา และตำบลหนองละลอก อำเภอบ้านค่าย จังหวัดระยอง</t>
   </si>
   <si>
-    <t>ระยอง</t>
-[...1 lines deleted...]
-  <si>
     <t>นิคมพัฒนา</t>
   </si>
   <si>
     <t>มาบข่า</t>
   </si>
   <si>
     <t>คัดค้านเชิงพิกัดที่ดินถาวรและข้อเรียกร้องเกณฑ์ตัดสินเด็ดขาดด้านความปลอดภัยกู้ภัย (Worst-Case Scenario)</t>
   </si>
   <si>
     <t>[ยืนยันเจตจำนงเด็ดขาด] ขอให้แทรกแซงคัดค้านระงับและเพิกถอนรายงาน EIA (256902-33) และใบอนุญาตทุกประเภท – อ้างอิงเลขศูนย์ 1111 รหัสเรื่อง: นร02680056297</t>
   </si>
   <si>
     <t>ขอคัดสำเนารายงาน EIA รวมทั้งขอคัดค้านขอให้เพิกถอนและขอให้ระงับการดำเนินการใดๆที่เกี่ยวข้องกับการพิจารณา EIA (เลขรายงาน 256902- 33) โครงการ "เดอะ วันพลัส เอส นายน์ ศรีกรีฑา สเตชั่น" / อ้างถึงเลขรับ สผ. ที่ (ลับ) 29 ลงวันที่ 10 มีนาคม 2569</t>
   </si>
   <si>
     <t>[อัปเดตหลักฐานชี้ขาดด่วนที่สุด] ส่งหลักฐานกายภาพถนนและสถานะคัดค้านเพิ่มเติม “โครงการ เดอะ วันพลัส เอส นายน์ ศรีกรีฑา สเตชั่น” (เลขรายงาน EIA: 256902-33)</t>
   </si>
   <si>
     <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณจิรวัฒน์ จวงตะขบ) (18)</t>
   </si>
   <si>
     <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณเกษินี ชุ่มชาติ) (17)</t>
   </si>
   <si>
     <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณศรายุทธ บำรุงสุข) (16)</t>
@@ -440,53 +602,50 @@
   <si>
     <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณอิทธบูรณ์ ชวาลา) (12)</t>
   </si>
   <si>
     <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ  (คุณเตือนใจ เหล่าหวายนอก) (11)</t>
   </si>
   <si>
     <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณนุชนาถ จุลสวัสดิ์) (10)</t>
   </si>
   <si>
     <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณศศิธร ศรีชาติ) (9)</t>
   </si>
   <si>
     <t>การปฏิรูปประเทศ คำร้องจากแอปพิเคชันทางรัฐ</t>
   </si>
   <si>
     <t>หนังสือคัดค้านการให้ความเห็นชอบรายงาน EIA และขอให้หน่วยงานมีคําสั่งทบทวน/แก่ไขเงื่อนไข/ระงับการดำเนินการบางส่วน หรือทั้งหมด จนกว่าจะจัดทำ "มาตรการป้องกัน-ตรวจวัด-เยียวยา-หลักประกันทางการเงิน"ที่พิสูจน์ได้ ตรวจสอบได้ และบังคับใช้ได้จริง</t>
   </si>
   <si>
     <t>หนังสือคัดค้านการให้ความเห็นชอบรายงาน EIA และขอให้หน่วยงานมีคําสังทบทวน/แก่ไขเงื่อนไข/ระงับการดำเนินการบางส่วน หรือทั้งหมด จนกว่าจะจัดทำ "มาตรการป้องกัน-ตรวจวัด-เยียวยา-หลักประกันทางการเงิน"ที่พิสูจน์ได้ ตรวจสอบได้ และบังคับใช้ได้จริง</t>
   </si>
   <si>
     <t>ขอความกรุณาให้พิจารณาอย่างรอบคอบถึงผลกระทบอย่างรุนแรงที่จะเกิดขึ้นโดยตรงและโดยอ้อมต่อที่ดินข้างเคียงและชุมชนของโครงการก่อสร้างตึก 8 ชั้น โครงการเพลิน เพลิน คอนโดมิเนียม ราชพฤกษ์-ปิ่นเกล้า3</t>
   </si>
   <si>
-    <t>นนทบุรี</t>
-[...1 lines deleted...]
-  <si>
     <t>ขอปฎิเสธการแก้ไขปัญหาเรื่องร้องเรียนจากการได้ รับผลกระทบจากการก่อสร้างอาคารสำนักงาน นโยบายและทรัพยากรธรรมชาติและสิ่งแวดล้อม</t>
   </si>
   <si>
     <t>คัดค้านรายงาน EIA และสอบถามความคืบหน้ากระบวนการจัดทำและการอนุมัติเห็นชอบรายงาน EIA</t>
   </si>
   <si>
     <t>ส่งหลักฐานภาพถ่ายเชิงประจักษ์เพิ่มเติมและคัดค้านกรณีการบิดเบือนข้อเท็จจริงทางเข้า-ออกโครงการ เดอะ วันพลัส เอส นายน์ฯ  (อ้างถึงเลขรับ สผ. ที่ 138)</t>
   </si>
   <si>
     <t>หนังสือร้องเรียนกรณีระบบบำบัดน้ำเสียก่อสร้างไม่เป็นไปตามแบบที่ยื่นรายงาน EIA โดยบริษัท พฤกษา เรียลเอสเตท ส่งผลให้คุณภาพน้ำทิ้งไม่ผ่านมาตรฐาน</t>
   </si>
   <si>
     <t>ตรวจสอบเรื่องร้องเรียน กรณี หนังสือคัดค้านอย่างเป็นทางการต่อโครงการอาคารชุดสูง 53 ชั้น "Soondri Wongamat"</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบและแก้ไขห้องชุดที่ไม่ได้รับความเห็นชอบตามรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อมจากสำนักงานนโยบายและแผนทรัพยากรธรรมชาติและสิ่งแวดล้อม (สผ.) ครั้งที่ 2</t>
   </si>
   <si>
     <t>เมืองเชียงใหม่</t>
   </si>
   <si>
     <t>สุเทพ</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบและแก้ไขห้องชุดที่ไม่ได้รับความเห็นชอบตามรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อมจากสำนักงานนโยบายและแผนทรัพยากรธรรมชาติและสิ่งแวดล้อม (สผ.)</t>
@@ -569,71 +728,65 @@
   <si>
     <t>เขตบางคอแหลม</t>
   </si>
   <si>
     <t>วัดพระยาไกร</t>
   </si>
   <si>
     <t>แจ้งการทำงานเกินเวลาของโครงการ Moxy Bangkok Silom</t>
   </si>
   <si>
     <t>คัดค้านการการขอ EIA คอนโดมิเนียมนิวนิค เจริญกรุง เขตบางคอแหลม กรุงเทพฯ</t>
   </si>
   <si>
     <t>การขอคัดค้านการก่อสร้างคอนโดมิเนียม โครงการราชเทวี บริษัท แสนสิริ จำกัด (มหาชน) (บริษัทฯ) แขวงพญาไท เเขตราชเทวี กรุงเทพฯ</t>
   </si>
   <si>
     <t>ร้องเรียนโครงการ มารูน รัชดา (MAROON RATCHADA) (แขวงจันทเกษม เขตจตุจักร กรุงเทพฯ)</t>
   </si>
   <si>
     <t>คัดค้านการขอ EIA คอนโมิเนียมนิวนิค เจริญกรุง เขตบางคอแหลม กรุงเทพฯ</t>
   </si>
   <si>
     <t>ถวายฎีการ้องทุกข์ขอให้ยกเลิกการสร้างโรงไฟฟ้าจากพลังงานขยะ อำเภอโนนไทย</t>
   </si>
   <si>
-    <t>นครราชสีมา</t>
-[...1 lines deleted...]
-  <si>
     <t>ร้องเรียนกรณีนิติบุคคลอาคารชุดคริสตัลการ์เด้นก่อสร้างต่อเติม</t>
   </si>
   <si>
     <t>ได้รับความเดือดร้อนจากการทำงานของโครงการ Six Senses Hotel ที่ตั้งอยู่ในโครงการ The Forestias</t>
   </si>
   <si>
     <t>ให้ยุติการก่อสร้างโรงงานน้ำตาลและโรงไฟฟ้าชีวมวลเกษตรสมบูรณ์ - หนองบัวแดง</t>
   </si>
   <si>
     <t>ชัยภูมิ</t>
   </si>
   <si>
     <t>ขอคัดค้านการคัดเลือกรูปแบบการพัฒนาทางแยกกระจับ</t>
   </si>
   <si>
-    <t>นครปฐม</t>
-[...1 lines deleted...]
-  <si>
     <t>ร้องเรียนผลกระทบ กรณีการปรับเพิ่มเที่ยวบินกว่า 50 เที่ยวบินต่อวันของบริษัท การบินกรุงเทพ จำกัด (มหาชน)</t>
   </si>
   <si>
     <t>สุราษฎร์ธานี</t>
   </si>
   <si>
     <t>ขอให้ชะลอการพิจารณาเรื่องรายงานผลกระทบสิ่งแวดล้อมของโครงการสำรวจและออกแบบทางหลวงขนาด 4 ช่องจราจร บนทางหลวงแผ่นดินหมายเลข 348 อำเภอตาพระยา จังหวัดสระแก้ว - อำเภอโนนดินแดง จังหวัดบุรีรัมย์ ไว้ก่อนจนกว่าการพิจารณาแก้ไขปัญหาดังกล่าวนี้จะได้ข้อยุติ</t>
   </si>
   <si>
     <t>สระแก้ว</t>
   </si>
   <si>
     <t>ขอคัดค้านการสร้าง โนเบิล สุขุมวิท 30</t>
   </si>
   <si>
     <t>คัดค้านโครงการก่อสร้างอาคารชุด Chapter Prasarnmit ของบริษัท พฤกษา เรียลเอสเตท จำกัด (มหาชน)</t>
   </si>
   <si>
     <t>สรุปข้อมูลเรื่องร้องเรียนร้องทุกข์ ณ ศูนย์ดำรงธรรม (ส่วนหน้า) จากการลงพื้นที่ตรวจราชการของนายกรัฐมนตรีและคณะ ณ จังหวัดสมุทรสงคราม</t>
   </si>
   <si>
     <t>สมุทรสงคราม</t>
   </si>
   <si>
     <t>ขอให้พิจารณาบทบทวนโครงการเพิ่มประมาณน้ำต้นทุนให้เขื่อนภูมิพล แนวส่งน้ำยวม-เงา- เมย-สาละวิน</t>
@@ -722,104 +875,101 @@
   <si>
     <t>ร้องเรียนการไม่ปฏิบัติตามมาตรการที่กำหนดใน EIA การไม่ยอมรับการแจ้งการทำงานเกินเวลากำหนด และการไม่ปฏิบัติตามข้อตกลงกับเพื่อนบ้าน ของโครงการ AYANA Heights</t>
   </si>
   <si>
     <t>ขอคัดค้านการสร้าง โครงการ โนเบิล สุขุมวิท 30</t>
   </si>
   <si>
     <t>คลองเตย</t>
   </si>
   <si>
     <t>ขอส่งสำเนาหนังสือคัดค้านการก่อสร้างอาคารอยู่อาศัยรวม</t>
   </si>
   <si>
     <t>เมืองนนทบุรี</t>
   </si>
   <si>
     <t>บางเขน</t>
   </si>
   <si>
     <t>ขอคัดค้านการพัฒนาโครงการ คอนโด มิวนีค เจริญกรุง (Muniq Charoenkrung)</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบและกำกับดูแลโครงการก่อสร้างอาคารชุดเดอะเบส สุรินทร์ เฟส 1 และ เฟส 2 เพื่อป้องกันผลกะทบต่อสุขภาพ คุณภาพชีวิตและสิ่งแวดล้อม</t>
   </si>
   <si>
+    <t>ขอให้ทบทวนการก่อสร้างโครงการ Groove Vibes Ladprao ๑๘ เนื่องจากไม่ปฏิบัติตามมาตรการที่ระบุไว้ในรายงานการประเมินผลกระทบสิ่งแวดล้อม</t>
+  </si>
+  <si>
     <t>ร้อเงรียนผลกระทบจากสิ่งปลูกสร้าง โครงการ เดอะ เอ็มบาสซี่ ไลฟ์ The Embassy Life จ.ชลบุรี</t>
   </si>
   <si>
     <t>หนองปรือ</t>
   </si>
   <si>
     <t>ขอคัดค้าน EIA (ครั้งที่2) -โครงการริเวียร่าปาล์มบีช</t>
   </si>
   <si>
     <t>ขอให้สั่งปิดเหมืองแร่ทองคำของบริษัท อัครา รีซอร์ส เซส จำกัด (มหาชน) และคัดค้านการทำประชาคมหมู่บ้านรอบเหมืองแร่ทองคำพื้นที่จังหวัดพิจิตร และเพชรบูรณ์</t>
   </si>
   <si>
     <t>พิจิตร</t>
   </si>
   <si>
     <t>ขอเสนอความเห็นคัดค้านแนวทางการดำเนินโครงการ เดอะ มูฟ (The Move) พหลโยธิน 37</t>
   </si>
   <si>
     <t>การร้องเรียนปัญหามลพิษจากระบบ e-petition</t>
   </si>
   <si>
     <t>พนัสนิคม</t>
   </si>
   <si>
     <t>หัวถนน</t>
   </si>
   <si>
     <t>คัดค้านพื้นที่ตั้งโครงการนิคมอุตสาหกรรมบางปะกง (บริเวณปากแม่น้ำบางปะกง)</t>
   </si>
   <si>
-    <t>ฉะเชิงเทรา</t>
-[...1 lines deleted...]
-  <si>
     <t>บางคล้า</t>
   </si>
   <si>
     <t>ขอแจ้งการไม่ปฏิบัติตามมาตรการ EIA ทำให้เกิดความเสียหายและเดือดร้อนต่อเพื่อนบ้านอย่างรุนแรง ของโครงการอาคารชุด อีเดน เรสซิเดนท์ อ.ถลาง จ. ภูเก็ต</t>
   </si>
   <si>
     <t>ได้รับผลกระทบจากการก่อสร้างโครงการ LIFE อุดมสุข สเตชั่น เขตบางนา กรุงเทพฯ</t>
   </si>
   <si>
     <t>โต้แย้งรายงานการประชุม และคัดค้านการก่อสร้างโครงการกรุงเทพ-นนท์ 1 และโครงการกรุงเทพ-นนท์ 2</t>
   </si>
   <si>
     <t>ข้อห่วงกังวลเรื่องการจัดการทางเข้า - ออก ซอยเจริญกรุง 73/1 เมื่อมีการก่อสร้างโครงการ มิวนีค เจริญกรุง (MUNIQ CHAROENKRUNG)</t>
   </si>
   <si>
     <t>ขอความอนุเคราะห์พิจารณารายงานการประเมินผลกระทบสิ่งแวดล้อม โครงการ ออริจิ้น เพลส แจ้งวัฒนะ (บ้านเลขที่ 53/4 53/5 53/6 53/7 53/9 53/10)</t>
   </si>
   <si>
-    <t>ปากเกร็ด</t>
-[...1 lines deleted...]
-  <si>
     <t>บางตลาด</t>
   </si>
   <si>
     <t>ขอคัดค้าน EIA (ครั้งที่ ๑) - โครงการริเวียร่าปาล์มบีช [ระบุตำแหน่งคอขวด เขตทางกว้างประมาณ 9 เมตร]</t>
   </si>
   <si>
     <t>การจัดทำ EIA ของอาคาร สีลม แกรนด์ เทอรเรสต์ ปี 2565-2567 ไม่ครบถ้วนถูกต้องตามหลักเกณฑ์ และ ใช้พื้นที่ไม่ตรงตามวัตถุประสงค์ที่แจ้งตาม EIA</t>
   </si>
   <si>
     <t>ข้อห่วงกังวลการจัดทำรายงานการประเมินผลกระทบสิ่งแวดล้อมของโครงการโรงงานน้ำตาลและโรงไฟฟ้าชีวมวล</t>
   </si>
   <si>
     <t>บุรีรัมย์</t>
   </si>
   <si>
     <t>ได้รับผลกระทบจากโรงงานพลาสติกคลุมแปลงของ บจก.โกลเด็น ไดมอนด์ อ.หางดง จ.เชียงใหม่</t>
   </si>
   <si>
     <t>หางดง</t>
   </si>
   <si>
     <t>คัดค้านอย่างเป็นทางการต่อโครงการก่อสร้าง Heart by BOTANICA เพส A เฟส B2 และเฟส B3 (ฉบับที่ 3 พร้อมข้อมูลเพิ่มเติมจากผู้คัดค้าน)</t>
   </si>
   <si>
     <t>ขอให้เข้าตรวจสอบการรื้อถอนโครงการ ม็อกซี่ สีลมฯ กรุงเทพฯ</t>
@@ -983,53 +1133,50 @@
   <si>
     <t>ขอรับการสนับสนุนงบประมาณจากสำนักงานนโยบายและแผนทรัพยากรธรรมชาติและสิ่งแวดล้อม</t>
   </si>
   <si>
     <t>ร้องขอให้ตรวจสอบความถูกต้องโครงการ PITI SUKHUMVIT 101</t>
   </si>
   <si>
     <t>เร่งรัดให้ตอบข้อสอบถามโครงการถนนที่ต้องจัดทำรายงานการประเมินผลกระทบสิ่งแวดล้อม</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบเพื่อให้ปรากฎข้อเท็จจริงและบังคับใช้กฎหมายโดยเคร่งครัด</t>
   </si>
   <si>
     <t>บ้านค่าย</t>
   </si>
   <si>
     <t>คัดค้านมติคณะอนุกรรมการอนุรักษ์และพัฒนาเมืองเก่าน่าน</t>
   </si>
   <si>
     <t>น่าน</t>
   </si>
   <si>
     <t>ขอแสดงเจตนารมณ์คัดค้านการขอประทานบัตรทำเหมืองแร่หินอ่อน ตามคำขอที่ ๔/๒๕๕๖ ของนายฉัตรเทพ จุโลทัย ในพื้นที่ ต.หมูสี อ.ปากช่อง จ.นครราชสีมา</t>
   </si>
   <si>
-    <t>ปากช่อง</t>
-[...1 lines deleted...]
-  <si>
     <t>ข้อสังเกตและคำขอคัดค้านในรายงานการประเมินผลกระทบในสิ่งแวดล้อม (EIA)</t>
   </si>
   <si>
     <t>ขอคัดค้านโครงการก่อสร้างอ่างเก็บน้ำคลองมะเดื่อ</t>
   </si>
   <si>
     <t>นครนายก</t>
   </si>
   <si>
     <t>เมืองนครนายก</t>
   </si>
   <si>
     <t>มาตรการควบคุมงานก่อสร้างและมาตรการเมื่อเปิดใช้อาคาร</t>
   </si>
   <si>
     <t>ขอส่งเรื่องร้องเรียน เรื่อง ขอให้ยับยั้งการอนุญาตให้บริษัทเพชรเจริญก่อสร้าง จำกัด ได้รับสัมปทานบัตรการทำเหมืองแร่ บริเวณหมู่ที่ 3 ตำบลองค์พระ อำเภอด่านช้าง จังหวัดสุพรรณบุรี</t>
   </si>
   <si>
     <t>สุพรรณบุรี</t>
   </si>
   <si>
     <t>ด่านช้าง</t>
   </si>
   <si>
     <t>ร้องเรียนการจัดทำรายงาน EIA โดยบริษัท มิตรสิ่งแวดล้อม เนื่องจากบริษัท มิตรสิ่งแวดล้อม ได้เป็นผู้จัดทำรายงาน EIA ของโครงการ Noww Maga Bangna</t>
@@ -1433,80 +1580,74 @@
   <si>
     <t>เชิญร่วมตรวจสอบพื้นที่โครงการคอนโด ยู รัชโยธิน เพิ่มเติม</t>
   </si>
   <si>
     <t>บริษัท ต.พีระกฤช จำกัด ดำเนินการละเมิดและฝ่าฝืน มาตรการ EIA โดยการจอดรถขนวัสดุ/รถผู้รับเหมาริมถนนหน้าโครงการ และถนนสาธารณะ</t>
   </si>
   <si>
     <t>ร้องเรียนเรื่องการจัดทำรายงานสิ่งแวดล้อมหรือ EIA ของโครงการต่างๆ ที่อยู่ในโครงการ The Forestias</t>
   </si>
   <si>
     <t>ขอข้อมูลและคัดค้านโครงการคอนโดมิเนียมปาร์ค 85</t>
   </si>
   <si>
     <t>จอดรถกีดขวางการจราจร สร้างความเดือดร้อนรำคาญ เป็นการละเมิดและไม่ปฏิบัติตามมาตรการ</t>
   </si>
   <si>
     <t>เรื่องความกว้างของทางเดินเท้าบริเวณต้นซอยเพชรเกษม๑๒ จากการก่อสร้างคอนโด เคฟ เจเนซิส นครปฐม</t>
   </si>
   <si>
     <t>ขอคัดค้าน EIA โครงการโรงไฟฟ้าบูรพาพาวเวอร์ ในพื้นที่ ต.เขาหินซ้อน อ.พนมสารคาม จ.ฉะเชิงเทรา และขอให้ลงพื้นที่เพื่อรับฟังข้อมูลอย่างรอบด้าน และทบทวนผลการพิจารณา EIA</t>
   </si>
   <si>
     <t>พนมสารคาม</t>
   </si>
   <si>
-    <t>เขาหินซ้อน</t>
-[...1 lines deleted...]
-  <si>
     <t>ได้รับผลกระทบจากการก่อสร้างอาคารของโครงการ นิช โมโน รามคำแหง ซอยรามคำแหง 36 เกี่ยวกับฝุ่นละออง</t>
   </si>
   <si>
     <t>แจ้งผลการปฏิบัติตามมาตรการป้องกันและแก้ไขผลกระทบสิ่งแวดล้อมของบริษัท เจ.เอส. สตีล โปรดักส์ จำกัด</t>
   </si>
   <si>
     <t>สมุทรสาคร</t>
   </si>
   <si>
     <t>เมืองสมุทรสาคร</t>
   </si>
   <si>
     <t>ขอความเห็นการพิจารณาแก้ไขหลักเกณฑ์การกำหนดความสูงการใช้ประโยชน์ที่ดินกับระดับน้ำทะเล บริเวณพื้นที่จังหวัดภูเก็ต</t>
   </si>
   <si>
     <t>ขอใช้กฎหมายในรัฐธรรมนูญแห่งราชอาณาจักรไทย ตามมาตรา 41 บุคคลและชุมชนย่อยมีสิทธิ์ได้รับทราบและเข้าถึงข้อมูลหรือข่าวสารสาธารณะในครอบครองของหน่วยงานของรัฐตามที่กฎหมายบัญญัติในรัฐธรรมนูญแห่งราชอาณาจักรไทย พ.ศ.2560 วันที่ 6 เมษายน 2560 ประชาชนที่อยู่ในรัศมีการดำเนินโครงการระบบท่อส่งก๊าซธรรมชาติบนบกจากบางปะกงไปโรงไฟฟ้าพระนครใต้ เกรงว่าจะได้รับผลกระทบจากแผนพัฒนาโครงการนี้ ของบริษัท ปตท. จำกัด (มหาชน)</t>
   </si>
   <si>
     <t>คัดค้านการพิจารณาเห็นชอบ EIA โครงการอาคารชุด บันยันทรี บีช เรสซิเดนซ์ คีอันดา</t>
   </si>
   <si>
     <t>คัดค้านการยกเลิกเขตควบคุมมลพิษ เพื่อเอื้อการประกาศเขต EEC ในพื้นที่มาบตาพุด จ.ระยอง โดยการเอาเศรษฐกิจแลกกับสุขภาพพลานามัยและสิ่งแวดล้อม</t>
   </si>
   <si>
-    <t>เมืองระยอง</t>
-[...1 lines deleted...]
-  <si>
     <t>คัดค้าน EIA ของบริษัท สตูลไมน์นิ่ง จำกัด</t>
   </si>
   <si>
     <t>ทุ่งหว้า</t>
   </si>
   <si>
     <t>ร้องเรียนเกี่ยวกับโครงการก่อสร้างอาคารพักอาศัยศูนย์รักษาความปลอดภัย (พื้นที่สะพานใหม่)</t>
   </si>
   <si>
     <t>ขอส่งรายงานสรุปการเสวนารับฟังความคิดเห็นคัดค้านการขยายสนามบินแพร่</t>
   </si>
   <si>
     <t>เมืองแพร่</t>
   </si>
   <si>
     <t>คัดค้านการพัฒนาโครงการ Noble Freedom</t>
   </si>
   <si>
     <t>(กลุ่มรักษ์เขาโต๊ะกรัง)ขอคัดค้านการจัดทำรายงานการประเมินผลกระทบสิ่งแวดล้อม และคัดค้านการขออนุญาตใช้พื้นที่ป่าตาม พ.ร.บ. ป่าไม้ พ.ศ.2484 และพื้นที่ป่าชุมชนบ้านเกาะใหญ่ โครงการทำเหมืองชนิดแร่หินอุตสาหกรรมชนิดหินปูนเพื่ออุตสาหกรรมก่อสร้าง ของบริษัท ภูทองอันดา จำกัด ตามคำขอประทานบัตรที่ 4/2559 ตั้งอยู่ที่ หมู่ที่ 6 ต.ควนโดน อ.ควนโดน จ.สตูล และขอให้ยกเลิกการประกาศให้"เขาลูกช้าง" หมู่ที่ 7 ต.ทุ่งนุ้ย อ.ควนกาหลง จ.สตูล เป็นแหล่งหินอุตสาหกรรม</t>
   </si>
   <si>
     <t>ขอร้องเรียนและขอให้ชี้แจงเหตุอันไม่เป็นธรรมในการจัดซื้อจัดจ้าง การบริหารสัญญา และขอสงวนสิทธิในการดำเนินการคดีทางแพ่ง ทางอาญา และทางการปกครองต่อผู้เกี่ยวข้องทั้งหมด</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบการก่อสร้าง ดัดแปลง และต่อเติมอาคารของโรงแรม Grand Sukhumvit ที่อาจไม่เป็นไปตามกฎหมายกำหนด</t>
@@ -2444,53 +2585,50 @@
   <si>
     <t>ขอร้องเรียนการสร้างทางลงสถานีรถไฟฟ้าสายสีน้ำตาล ปากซอยนวมินทร์ 69</t>
   </si>
   <si>
     <t>ร้องเรียนเกี่ยวกับคำถามที่ยังไม่ได้รับคำตอบในการจัดประชุมรับฟังความคิดเห็นของประชาชนต่อโครงการ Ren 39 Sukhumvit ของบริษัท ชินวะ เอส 39 จำกัด</t>
   </si>
   <si>
     <t>ขอคัดค้านการศึกษาและมาตรการป้องกันผลกระทบฯ ดีคอนโด เฟส 3 ฉบับเดิม และขอให้จัดทำใหม่</t>
   </si>
   <si>
     <t>โครงการฉัตรเพชร ปาร์ค คอนโด ไม่ดำเนินการตามมาตรการป้องกันและแก้ไขผลกระทบสิ่งแวดล้อม</t>
   </si>
   <si>
     <t>คัดค้านรายงานการประเมินผลกระทบสิ่งแวดล้อม ขอให้เพิกถอนความเห็น เบื้องต้นรายงานการประเมินผลกระทบสิ่งแวดล้อม และขอให้ไม่ให้การเห็นชอบ รายงานการประเมินผลกระทบสิ่งแวดล้อม โครงการ The Privacy Park Ramindra หรือ เดอะไพรเวซี่ พาร์ค รามอินทรา เฟล 1-2 Phvacy pari Ramintra phase 1-2) หรือ chapterone all ramintra และ แชพเตอร์วัน ออล รามอินทรา 2 (ชื่อตามเอกสาร กท 1104/1960)</t>
   </si>
   <si>
     <t>ได้รับผลกระทบจากกการก่อสร้างอาคาร สผ.</t>
   </si>
   <si>
     <t>แจ้งร้องเรียนเรื่องมลพิษทางอากาศ (ควันและกลิ่นจากโรงงานอุตสาหกรรม) ของบริษัทอโรม่า กรุ๊ป จำกัด พื้นที่ หมู่ 4 ตำบลพิมพา อำเภอบางปะกง จังหวัดฉะเชิงเทรา</t>
   </si>
   <si>
     <t>ขอคัดค้านโครงการอุโมงค์ผันน้ำเขื่อนศรีนคริทร์เพื่อบรรเทาปัญหาภัยแล้ง จังหวัดกาญจนบุรี</t>
   </si>
   <si>
-    <t>กาญจนบุรี</t>
-[...1 lines deleted...]
-  <si>
     <t>ขอคัดค้านโครงการอุโมงค์ผันน้ำเขื่อนศรีนครินทร์เพื่อบรรเทาปัญหาภัยแล้ง จังหวัดกาญจนบุรี</t>
   </si>
   <si>
     <t>ใช้เสียงดังหลังเวลาทำงาน 17:00น. และหลังเวลา 20:00น.</t>
   </si>
   <si>
     <t>แจ้งร้องเรียน สผ ในการพิจารณาไม่อนุมัติ EIA โครงการ high rise บนถนนเทอดไท_Origin Place Bangwa Interchange</t>
   </si>
   <si>
     <t>ปากคลองภาษีเจริญ</t>
   </si>
   <si>
     <t>ร้องเรียนผลกระทบจากการก่อสร้าง โครงการโรงแรม RTWO ครั้งที่ 2</t>
   </si>
   <si>
     <t>กรณี ขบวนการประชาชนเพื่อสังคมที่เป็นธรรม ขอให้ทบทวนวาระการประชุมคณะกรรมการนโยบายที่ดินแห่งชาติ เรื่อง ยกเลิกระเบียบโฉนดชุมชน และให้ดำเนินการนำแนวทางโฉนดชุมชน เป็นแนวทางการบริหารจัดการที่ดินตามพระราชบัญญัติคณะกรรมการนโยบายที่ดินแห่งชาติ พ.ศ.2562</t>
   </si>
   <si>
     <t>คัดค้านและขอเสนอรูปแบบการก่อสร้างโครงการรถไฟความเร็วสูง สายกรุงเทพฯ-นครราชสีมาช่วงชุมทางบ้านภาชี-นครราชสีมา) ช่วงระยะในเขตพื้นที่อำเภอหนองแซง จังหวัดสระบุรี ระยะทาง 7.02 กิโลเมตร</t>
   </si>
   <si>
     <t>หนองแซง</t>
   </si>
   <si>
     <t>ขอแสดงจุดยืนคัดค้านไม่เห็นด้วยโครงการเพิ่มปริมาณน้ำต้นทุนให้เขื่อนภูมิพล</t>
@@ -2516,53 +2654,50 @@
   <si>
     <t>เรื่อง ขอร้องเรียนและขอความอนุเคราะห์ให้ติดตั้งกำแพงกันเสียงบนขอบรางระบบรถไฟฟ้าสายสีแดงเข้ม บางซื่อ-รังสิต ฝั่งมุ่งหน้าไปสถานีการเคหะ ช่วงโครงการพาร์ควิววิภาวดี</t>
   </si>
   <si>
     <t>เขตดอนเมือง</t>
   </si>
   <si>
     <t>ร้องเรียนการดำเนินงานการก่อสร้างไม่เป็นตามรายงานผลวิเคราะห์สิ่งแวดล้อมฯ โครงการแบงค์คอก ฮอไลซอน นวมินทร์-ศรีบูรพา ของ บมจ.เจ้าพระยามหานคร เพื่อตักเดือน</t>
   </si>
   <si>
     <t>เขตบึงกุ่ม</t>
   </si>
   <si>
     <t>ขอคัดค้านการพัฒนาโครงการและขอให้ตรวจสอบโครงการว่าปฏิบัติตามกฎหมายที่เกี่ยวข้องหรือไม่</t>
   </si>
   <si>
     <t>ร้องเรียน และขอทราบแบบการก่อสร้าง บ่อหน่วงน้ำ โครงการ RTWO เป็นไปตามแบบที่ยื่นขออนุญาตกับ สำนักงานนโยบายและแผนทรัพยากรธรรมชาติและสิ่งแวดล้อม หรือไม่</t>
   </si>
   <si>
     <t>โครงการเมโทรสกาย วุฒากาศ 2 และ 3 ทำรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อม ไม่ชอบด้วยกฎหมาย</t>
   </si>
   <si>
     <t>การคัดค้านประทานบัตรของ บริษัท เหมืองศิลาสยาม จำกัด</t>
   </si>
   <si>
-    <t>ท่าม่วง</t>
-[...1 lines deleted...]
-  <si>
     <t>การคัดค้านการก่อสร้าง โครงการอาคารอยู่อาศัยรวม (อาคารชุด) โครงการ เดอะ คอลเลคชั่น สุขุมวิท 16 (The Collection Sukhumvit 16)</t>
   </si>
   <si>
     <t>คัดค้านการประชุมรับฟังความคิดเห็น ครั้งที่ 3 โครงการไฟฟ้าชีวมวล (ชานอ้อย) ของบริษัท สมานฉันท์กรับใหญ่ จำกัด ที่ตั้งตำบลโนนสวรรค์ อำเภอปทุมรัตต์ จังหวัดร้อยเอ็ด</t>
   </si>
   <si>
     <t>ร้อยเอ็ด</t>
   </si>
   <si>
     <t>ปทุมรัตต์</t>
   </si>
   <si>
     <t>ร้องเรียน/ขอให้เข้าตรวจสอบการใช้ฟุตบาทบนพื้นที่ถนนภาระจำยอม</t>
   </si>
   <si>
     <t>คลองหลวง</t>
   </si>
   <si>
     <t>คลองหนึ่ง</t>
   </si>
   <si>
     <t>คัดค้านและขอเสนอรูปแบบการก่อสร้างโครงการรถไฟความเร็วสูง สายกรุงเทพฯ-นครราชสีมา (ช่วงชุม ทางบ้านภาชี-นครราชสีมา) ช่วงระยะในเขตพื้นที่อำเภอหนองแซง จังหวัดสระบุรี ระยะทาง 7.02 กิโลเมตร</t>
   </si>
   <si>
     <t>ขอคัดค้านการประชุมรับฟังความคิดเห็นครั้งที่ 1 โครงการ เดอะคอลเลคชั่น สุขุมวิท 16 (The Collection Sukhumvit 16) ของบริษัท ไซมิส แอสเสท จำกัด (มหาชน)</t>
@@ -2817,53 +2952,50 @@
     <t>ขอให้พิจารณายกเว้นการบังคับใช้ตามประกาศกระทรวงทรัพยากรธรรมชาติและสิ่งแวดล้อม เรื่อง กำหนดเขตพื้นที่และมาตรการคุ้มครองสิ่งแวดล้อมในบริเวณพื้นที่ จ.ภูเก็ต เพื่อก่อสร้างพระพุทธรูปบริเวณเทือกเขานาคเกิด</t>
   </si>
   <si>
     <t>ข้อกังวลใจเกี่ยวกับคอนโดที่กำลังก่อสร้างของโครงการ Arom Jomtien</t>
   </si>
   <si>
     <t>ได้รับหนังสือแจ้งเรื่องกระทำความผิดจากสำนักงานทรัพยากรธรรมชาติและสิ่งแวดล้อม ได้รับแจ้งจากกรุงเทพมหานคร ว่า คอนโดมิเนียม พหลโยธิน พาร์ค ไม่ได้ส่งรายงานผลการปฏิบัติตามมาตรการที่กำหนดตามประกาศกระทรวงทรัพยากรธรรมชาติและสิ่งแวดล้อม</t>
   </si>
   <si>
     <t>โครงการ The Reserve Phayathai ออกแบบไม่เป็นไปตามข้อบัญญติกรุงเทพมหานคร เรื่องควบคุมอาคาร พ.ศ. 2544 ข้อ 51</t>
   </si>
   <si>
     <t>เสนอพิจารณาระงับการก่อสร้างคอนโดโครงการ ออริจิ้น เพลส พหลฯ 59 (4)</t>
   </si>
   <si>
     <t>โต้แย้ง/คัดค้าน การก่อสร้าง อาคารชุดพักอาศัยขนาดใหญ่พิเศษโครง การ นาวว์ เมกา และปฏิเสธรับมาตรการป้องกันที่ไม่เหมาะสมแก่ทรัพย์สิน และความปลอดภัยต่อชีวิตของผู้พักอาศัย (5)</t>
   </si>
   <si>
     <t>ส่งหนังสือคัดค้านการอนุมัติ EIA ของโครงการเอส-ประดิพัทธ์ (2)</t>
   </si>
   <si>
     <t>ร้องเรียนกระบวนการรับฟังความคิดเห็นของประชาชน (ครั้งที่1)โครงการ เดอะมูฟ พหลโยธิน 37 ของบริษัท แสนสิริ จำกัด (มหาชน) ไม่ถูกต้อง</t>
   </si>
   <si>
     <t>ขอคัดค้านความเห็นชอบอนุมัติรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อม (EA) โครงการ UPPER SUITE SUKHUMVT 53 (อัพเพอร์ สวีท สุขุมวิท 53)</t>
-  </si>
-[...1 lines deleted...]
-    <t>คลองตันเหนือ</t>
   </si>
   <si>
     <t>ขอคัดค้านมุติเห็นชอบของคณะกรรมการผู้ชำนาญการพิจารณารายงานการประเมินผลกระทบสิ่งแวดล้อมฯ โครงการคอนโดมิเนียมปาร์ค 85</t>
   </si>
   <si>
     <t>เพิกถอนมติเห็นชอบรายงานการประเมินผลกระทบสิ่งแวดล้อม</t>
   </si>
   <si>
     <t>คัดค้านตำแหน่งหม้อแปลงไฟฟ้าของโครง การ นาวว์ เมกา</t>
   </si>
   <si>
     <t>โต้แย้ง/คัดค้าน การก่อสร้าง อาคารชุดพักอาศัยขนาดใหญ่พิเศษโครง การ นาวว์ เมกา</t>
   </si>
   <si>
     <t>การคัดค้านการก่อสร้าง โครงการอาคารอยู่อาศัยรวม (ให้เช่า) ลิฟวิ่ง 2 แอ็ท ซิตี้ รีสอร์ท (Living2@CitiRecort)</t>
   </si>
   <si>
     <t>การก่อสร้างประตูระบายน้ำปลายคลองสวนหมาก จ.กำแพงเพชร</t>
   </si>
   <si>
     <t>ขอให้พิจารณาอนุมัติค่าชดเชยเพื่อเยียวยาปัญหาความเดือนร้อนจากผลกระทบของการบดบังแสง และทิศทางลมจากโครงการไนท์บริดจสเปช สุขุมวิท-พระราม 4</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบการจัดส่งรายงาน Monitor โครงการอินดี้คอนโด แขวงบางกอกใหญ่ กรุงเทพฯ</t>
   </si>
@@ -3704,16968 +3836,17698 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G991"/>
+  <dimension ref="A1:G1032"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
-      <c r="C2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F2">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G2">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B3" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>8</v>
       </c>
       <c r="F3">
         <v>13.7278956</v>
       </c>
       <c r="G3">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B4" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>8</v>
       </c>
       <c r="F4">
         <v>13.7278956</v>
       </c>
       <c r="G4">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>8</v>
       </c>
       <c r="F5">
         <v>13.7278956</v>
       </c>
       <c r="G5">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>8</v>
       </c>
       <c r="F6">
         <v>13.7278956</v>
       </c>
       <c r="G6">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B7" t="s">
-        <v>12</v>
-[...4 lines deleted...]
-      <c r="D7" t="s">
         <v>14</v>
       </c>
       <c r="E7">
-        <v>10150</v>
+        <v>83110</v>
       </c>
       <c r="F7">
-        <v>13.7278956</v>
+        <v>8.0874</v>
       </c>
       <c r="G7">
-        <v>100.5241235</v>
+        <v>98.3065</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B8" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>8</v>
       </c>
       <c r="F8">
         <v>13.7278956</v>
       </c>
       <c r="G8">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B9" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>8</v>
       </c>
       <c r="F9">
         <v>13.7278956</v>
       </c>
       <c r="G9">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="B10" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>8</v>
       </c>
       <c r="F10">
         <v>13.7278956</v>
       </c>
       <c r="G10">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="B11" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C11" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="E11">
-        <v>10150</v>
+        <v>10400</v>
       </c>
       <c r="F11">
         <v>13.7278956</v>
       </c>
       <c r="G11">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="B12" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>8</v>
       </c>
       <c r="F12">
         <v>13.7278956</v>
       </c>
       <c r="G12">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="B13" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C13" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="E13">
-        <v>10150</v>
+        <v>21000</v>
       </c>
       <c r="F13">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G13">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="B14" t="s">
-        <v>12</v>
-[...4 lines deleted...]
-      <c r="D14" t="s">
         <v>14</v>
       </c>
-      <c r="E14">
-[...1 lines deleted...]
-      </c>
       <c r="F14">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G14">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="B15" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>8</v>
       </c>
       <c r="F15">
         <v>13.7278956</v>
       </c>
       <c r="G15">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="B16" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C16" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="D16" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E16">
-        <v>10150</v>
+        <v>10900</v>
       </c>
       <c r="F16">
         <v>13.7278956</v>
       </c>
       <c r="G16">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="B17" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C17" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E17">
-        <v>10150</v>
+        <v>10400</v>
       </c>
       <c r="F17">
         <v>13.7278956</v>
       </c>
       <c r="G17">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="B18" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C18" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="D18" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="E18">
-        <v>10150</v>
+        <v>10110</v>
       </c>
       <c r="F18">
         <v>13.7278956</v>
       </c>
       <c r="G18">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="B19" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>8</v>
       </c>
       <c r="F19">
         <v>13.7278956</v>
       </c>
       <c r="G19">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="D20" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E20">
-        <v>10150</v>
+        <v>10900</v>
       </c>
       <c r="F20">
         <v>13.7278956</v>
       </c>
       <c r="G20">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="B21" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="D21" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>10150</v>
+        <v>39</v>
       </c>
       <c r="F21">
-        <v>13.7278956</v>
+        <v>13.6904194</v>
       </c>
       <c r="G21">
-        <v>100.5241235</v>
+        <v>101.0779596</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="B22" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>41</v>
       </c>
       <c r="F22">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G22">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="B23" t="s">
-        <v>12</v>
+        <v>43</v>
       </c>
       <c r="C23" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="E23">
-        <v>10150</v>
+        <v>11120</v>
       </c>
       <c r="F23">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G23">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="B24" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="D24" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E24">
-        <v>10150</v>
+        <v>10900</v>
       </c>
       <c r="F24">
         <v>13.7278956</v>
       </c>
       <c r="G24">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="B25" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>8</v>
       </c>
       <c r="F25">
         <v>13.7278956</v>
       </c>
       <c r="G25">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="B26" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>8</v>
       </c>
       <c r="F26">
         <v>13.7278956</v>
       </c>
       <c r="G26">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="B27" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>8</v>
       </c>
       <c r="F27">
         <v>13.7278956</v>
       </c>
       <c r="G27">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="B28" t="s">
-        <v>12</v>
-[...4 lines deleted...]
-      <c r="D28" t="s">
         <v>14</v>
       </c>
-      <c r="E28">
-[...1 lines deleted...]
-      </c>
       <c r="F28">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G28">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="B29" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>8</v>
       </c>
       <c r="F29">
         <v>13.7278956</v>
       </c>
       <c r="G29">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="B30" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>8</v>
       </c>
       <c r="F30">
         <v>13.7278956</v>
       </c>
       <c r="G30">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="B31" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>8</v>
       </c>
       <c r="F31">
         <v>13.7278956</v>
       </c>
       <c r="G31">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="B32" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10220</v>
+        <v>8</v>
       </c>
       <c r="F32">
         <v>13.7278956</v>
       </c>
       <c r="G32">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="B33" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C33" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="D33" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="E33">
-        <v>10400</v>
+        <v>10110</v>
       </c>
       <c r="F33">
         <v>13.7278956</v>
       </c>
       <c r="G33">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
       <c r="B34" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C34" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="D34" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="E34">
-        <v>10400</v>
+        <v>10110</v>
       </c>
       <c r="F34">
         <v>13.7278956</v>
       </c>
       <c r="G34">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>24</v>
+        <v>59</v>
       </c>
       <c r="B35" t="s">
         <v>8</v>
       </c>
       <c r="C35" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="D35" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E35">
-        <v>10270</v>
+        <v>10900</v>
       </c>
       <c r="F35">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G35">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="B36" t="s">
-        <v>12</v>
+        <v>61</v>
+      </c>
+      <c r="C36" t="s">
+        <v>62</v>
+      </c>
+      <c r="D36" t="s">
+        <v>63</v>
+      </c>
+      <c r="E36">
+        <v>71110</v>
       </c>
       <c r="F36">
-        <v>13.7278956</v>
+        <v>14.0227797</v>
       </c>
       <c r="G36">
-        <v>100.5241235</v>
+        <v>99.5328115</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="B37" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="C37" t="s">
         <v>29</v>
       </c>
       <c r="D37" t="s">
         <v>30</v>
       </c>
       <c r="E37">
-        <v>20150</v>
+        <v>10900</v>
       </c>
       <c r="F37">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G37">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>31</v>
+        <v>65</v>
       </c>
       <c r="B38" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C38" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="D38" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="E38">
-        <v>10150</v>
+        <v>10110</v>
       </c>
       <c r="F38">
         <v>13.7278956</v>
       </c>
       <c r="G38">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>32</v>
+        <v>66</v>
       </c>
       <c r="B39" t="s">
-        <v>12</v>
+        <v>67</v>
       </c>
       <c r="C39" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="E39">
-        <v>10260</v>
+        <v>30130</v>
       </c>
       <c r="F39">
-        <v>13.7278956</v>
+        <v>14.9798997</v>
       </c>
       <c r="G39">
-        <v>100.5241235</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>35</v>
+        <v>69</v>
       </c>
       <c r="B40" t="s">
         <v>8</v>
       </c>
       <c r="C40" t="s">
-        <v>36</v>
+        <v>70</v>
+      </c>
+      <c r="D40" t="s">
+        <v>71</v>
       </c>
       <c r="E40">
-        <v>10130</v>
+        <v>10150</v>
       </c>
       <c r="F40">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G40">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>37</v>
+        <v>72</v>
       </c>
       <c r="B41" t="s">
-        <v>38</v>
+        <v>8</v>
+      </c>
+      <c r="C41" t="s">
+        <v>19</v>
+      </c>
+      <c r="D41" t="s">
+        <v>73</v>
+      </c>
+      <c r="E41">
+        <v>10400</v>
       </c>
       <c r="F41">
-        <v>15.1186009</v>
+        <v>13.7278956</v>
       </c>
       <c r="G41">
-        <v>104.3220095</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>39</v>
+        <v>74</v>
       </c>
       <c r="B42" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="C42" t="s">
-        <v>40</v>
+        <v>76</v>
       </c>
       <c r="D42" t="s">
-        <v>41</v>
+        <v>77</v>
       </c>
       <c r="E42">
-        <v>10900</v>
+        <v>10270</v>
       </c>
       <c r="F42">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G42">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>39</v>
+        <v>78</v>
       </c>
       <c r="B43" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C43" t="s">
+        <v>70</v>
+      </c>
+      <c r="D43" t="s">
+        <v>79</v>
       </c>
       <c r="E43">
-        <v>10900</v>
+        <v>10150</v>
       </c>
       <c r="F43">
         <v>13.7278956</v>
       </c>
       <c r="G43">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>42</v>
+        <v>78</v>
       </c>
       <c r="B44" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C44" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="D44" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="E44">
-        <v>10400</v>
+        <v>10150</v>
       </c>
       <c r="F44">
         <v>13.7278956</v>
       </c>
       <c r="G44">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>43</v>
+        <v>78</v>
       </c>
       <c r="B45" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C45" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="D45" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="E45">
-        <v>10400</v>
+        <v>10150</v>
       </c>
       <c r="F45">
         <v>13.7278956</v>
       </c>
       <c r="G45">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>44</v>
+        <v>78</v>
       </c>
       <c r="B46" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="C46" t="s">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="D46" t="s">
-        <v>46</v>
+        <v>79</v>
       </c>
       <c r="E46">
-        <v>20240</v>
+        <v>10150</v>
       </c>
       <c r="F46">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G46">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>47</v>
+        <v>78</v>
       </c>
       <c r="B47" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="C47" t="s">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="D47" t="s">
-        <v>30</v>
+        <v>79</v>
       </c>
       <c r="E47">
-        <v>20150</v>
+        <v>10150</v>
       </c>
       <c r="F47">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G47">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B48" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C48" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="D48" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="E48">
-        <v>10400</v>
+        <v>10150</v>
       </c>
       <c r="F48">
         <v>13.7278956</v>
       </c>
       <c r="G48">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>49</v>
+        <v>78</v>
       </c>
       <c r="B49" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C49" t="s">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="D49" t="s">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="E49">
-        <v>10600</v>
+        <v>10150</v>
       </c>
       <c r="F49">
         <v>13.7278956</v>
       </c>
       <c r="G49">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>52</v>
+        <v>78</v>
       </c>
       <c r="B50" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="C50" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="D50" t="s">
-        <v>55</v>
+        <v>79</v>
       </c>
       <c r="E50">
-        <v>83110</v>
+        <v>10150</v>
       </c>
       <c r="F50">
-        <v>8.014225</v>
+        <v>13.7278956</v>
       </c>
       <c r="G50">
-        <v>98.309292</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>78</v>
       </c>
       <c r="B51" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C51" t="s">
-        <v>57</v>
+        <v>70</v>
+      </c>
+      <c r="D51" t="s">
+        <v>79</v>
       </c>
       <c r="E51">
-        <v>10310</v>
+        <v>10150</v>
       </c>
       <c r="F51">
         <v>13.7278956</v>
       </c>
       <c r="G51">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="B52" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C52" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="D52" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="E52">
-        <v>10400</v>
+        <v>10150</v>
       </c>
       <c r="F52">
         <v>13.7278956</v>
       </c>
       <c r="G52">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="B53" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C53" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="D53" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="E53">
-        <v>10400</v>
+        <v>10150</v>
       </c>
       <c r="F53">
         <v>13.7278956</v>
       </c>
       <c r="G53">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="B54" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C54" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="D54" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="E54">
-        <v>10220</v>
+        <v>10150</v>
       </c>
       <c r="F54">
         <v>13.7278956</v>
       </c>
       <c r="G54">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="B55" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C55" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="D55" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="E55">
-        <v>10310</v>
+        <v>10150</v>
       </c>
       <c r="F55">
         <v>13.7278956</v>
       </c>
       <c r="G55">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="B56" t="s">
-        <v>38</v>
+        <v>8</v>
+      </c>
+      <c r="C56" t="s">
+        <v>70</v>
+      </c>
+      <c r="D56" t="s">
+        <v>79</v>
+      </c>
+      <c r="E56">
+        <v>10150</v>
       </c>
       <c r="F56">
-        <v>15.1186009</v>
+        <v>13.7278956</v>
       </c>
       <c r="G56">
-        <v>104.3220095</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="B57" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C57" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="D57" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="E57">
-        <v>10400</v>
+        <v>10150</v>
       </c>
       <c r="F57">
         <v>13.7278956</v>
       </c>
       <c r="G57">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="B58" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C58" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="D58" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="E58">
-        <v>10400</v>
+        <v>10150</v>
       </c>
       <c r="F58">
         <v>13.7278956</v>
       </c>
       <c r="G58">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
+        <v>78</v>
+      </c>
+      <c r="B59" t="s">
+        <v>8</v>
+      </c>
+      <c r="C59" t="s">
         <v>70</v>
       </c>
-      <c r="B59" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D59" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="E59">
-        <v>10400</v>
+        <v>10150</v>
       </c>
       <c r="F59">
         <v>13.7278956</v>
       </c>
       <c r="G59">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="B60" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C60" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="D60" t="s">
-        <v>19</v>
+        <v>79</v>
       </c>
       <c r="E60">
-        <v>10400</v>
+        <v>10150</v>
       </c>
       <c r="F60">
         <v>13.7278956</v>
       </c>
       <c r="G60">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="B61" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C61" t="s">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="D61" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="E61">
-        <v>10310</v>
+        <v>10150</v>
       </c>
       <c r="F61">
         <v>13.7278956</v>
       </c>
       <c r="G61">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B62" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C62" t="s">
+        <v>70</v>
+      </c>
+      <c r="D62" t="s">
+        <v>79</v>
+      </c>
+      <c r="E62">
+        <v>10150</v>
       </c>
       <c r="F62">
         <v>13.7278956</v>
       </c>
       <c r="G62">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B63" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C63" t="s">
+        <v>70</v>
+      </c>
+      <c r="D63" t="s">
+        <v>79</v>
+      </c>
+      <c r="E63">
+        <v>10150</v>
       </c>
       <c r="F63">
         <v>13.7278956</v>
       </c>
       <c r="G63">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B64" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C64" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="D64" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E64">
-        <v>10600</v>
+        <v>10150</v>
       </c>
       <c r="F64">
         <v>13.7278956</v>
       </c>
       <c r="G64">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
+        <v>78</v>
+      </c>
+      <c r="B65" t="s">
+        <v>8</v>
+      </c>
+      <c r="C65" t="s">
+        <v>70</v>
+      </c>
+      <c r="D65" t="s">
         <v>79</v>
       </c>
-      <c r="B65" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E65">
-        <v>10400</v>
+        <v>10150</v>
       </c>
       <c r="F65">
         <v>13.7278956</v>
       </c>
       <c r="G65">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>42</v>
+        <v>78</v>
       </c>
       <c r="B66" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C66" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="D66" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="E66">
-        <v>10400</v>
+        <v>10150</v>
       </c>
       <c r="F66">
         <v>13.7278956</v>
       </c>
       <c r="G66">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>42</v>
+        <v>78</v>
       </c>
       <c r="B67" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C67" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="D67" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="E67">
-        <v>10400</v>
+        <v>10150</v>
       </c>
       <c r="F67">
         <v>13.7278956</v>
       </c>
       <c r="G67">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B68" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C68" t="s">
-        <v>81</v>
+        <v>70</v>
+      </c>
+      <c r="D68" t="s">
+        <v>79</v>
       </c>
       <c r="E68">
-        <v>10110</v>
+        <v>10150</v>
       </c>
       <c r="F68">
         <v>13.7278956</v>
       </c>
       <c r="G68">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="B69" t="s">
-        <v>28</v>
+        <v>8</v>
+      </c>
+      <c r="C69" t="s">
+        <v>70</v>
+      </c>
+      <c r="D69" t="s">
+        <v>79</v>
+      </c>
+      <c r="E69">
+        <v>10150</v>
       </c>
       <c r="F69">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G69">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="B70" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="C70" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="D70" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="E70">
-        <v>33000</v>
+        <v>10150</v>
       </c>
       <c r="F70">
-        <v>15.1186009</v>
+        <v>13.7278956</v>
       </c>
       <c r="G70">
-        <v>104.3220095</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="B71" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C71" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="D71" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="E71">
-        <v>10400</v>
+        <v>10150</v>
       </c>
       <c r="F71">
         <v>13.7278956</v>
       </c>
       <c r="G71">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="B72" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C72" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="D72" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="E72">
-        <v>10400</v>
+        <v>10220</v>
       </c>
       <c r="F72">
         <v>13.7278956</v>
       </c>
       <c r="G72">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="B73" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C73" t="s">
+        <v>19</v>
+      </c>
+      <c r="D73" t="s">
+        <v>73</v>
+      </c>
+      <c r="E73">
+        <v>10400</v>
       </c>
       <c r="F73">
         <v>13.7278956</v>
       </c>
       <c r="G73">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="B74" t="s">
-        <v>90</v>
+        <v>8</v>
+      </c>
+      <c r="C74" t="s">
+        <v>19</v>
+      </c>
+      <c r="D74" t="s">
+        <v>73</v>
+      </c>
+      <c r="E74">
+        <v>10400</v>
       </c>
       <c r="F74">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G74">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="B75" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="C75" t="s">
-        <v>21</v>
+        <v>76</v>
       </c>
       <c r="D75" t="s">
-        <v>22</v>
+        <v>87</v>
       </c>
       <c r="E75">
-        <v>10400</v>
+        <v>10270</v>
       </c>
       <c r="F75">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G75">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B76" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10260</v>
+        <v>8</v>
       </c>
       <c r="F76">
         <v>13.7278956</v>
       </c>
       <c r="G76">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="B77" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="C77" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="D77" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="E77">
-        <v>10800</v>
+        <v>20150</v>
       </c>
       <c r="F77">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G77">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B78" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C78" t="s">
-        <v>33</v>
+        <v>70</v>
       </c>
       <c r="D78" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="E78">
-        <v>10260</v>
+        <v>10150</v>
       </c>
       <c r="F78">
         <v>13.7278956</v>
       </c>
       <c r="G78">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="B79" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C79" t="s">
-        <v>33</v>
+        <v>95</v>
       </c>
       <c r="D79" t="s">
-        <v>34</v>
+        <v>96</v>
       </c>
       <c r="E79">
         <v>10260</v>
       </c>
       <c r="F79">
         <v>13.7278956</v>
       </c>
       <c r="G79">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
+        <v>97</v>
+      </c>
+      <c r="B80" t="s">
+        <v>75</v>
+      </c>
+      <c r="C80" t="s">
         <v>98</v>
       </c>
-      <c r="B80" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E80">
-        <v>76110</v>
+        <v>10130</v>
       </c>
       <c r="F80">
-        <v>13.1111601</v>
+        <v>13.5990961</v>
       </c>
       <c r="G80">
-        <v>99.9391307</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B81" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="F81">
-        <v>13.7278956</v>
+        <v>15.1186009</v>
       </c>
       <c r="G81">
-        <v>100.5241235</v>
+        <v>104.3220095</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="B82" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="C82" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="D82" t="s">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="E82">
-        <v>83110</v>
+        <v>10900</v>
       </c>
       <c r="F82">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G82">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="B83" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="E83">
-        <v>10240</v>
+        <v>10900</v>
       </c>
       <c r="F83">
         <v>13.7278956</v>
       </c>
       <c r="G83">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="B84" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C84" t="s">
-        <v>61</v>
+        <v>19</v>
       </c>
       <c r="D84" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E84">
-        <v>10220</v>
+        <v>10400</v>
       </c>
       <c r="F84">
         <v>13.7278956</v>
       </c>
       <c r="G84">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="B85" t="s">
-        <v>53</v>
+        <v>8</v>
+      </c>
+      <c r="C85" t="s">
+        <v>19</v>
+      </c>
+      <c r="D85" t="s">
+        <v>73</v>
+      </c>
+      <c r="E85">
+        <v>10400</v>
       </c>
       <c r="F85">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G85">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="B86" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="C86" t="s">
-        <v>18</v>
+        <v>105</v>
       </c>
       <c r="D86" t="s">
-        <v>19</v>
+        <v>106</v>
       </c>
       <c r="E86">
-        <v>10220</v>
+        <v>20240</v>
       </c>
       <c r="F86">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G86">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="B87" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="C87" t="s">
-        <v>112</v>
+        <v>91</v>
       </c>
       <c r="D87" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
       <c r="E87">
-        <v>10250</v>
+        <v>20150</v>
       </c>
       <c r="F87">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G87">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="B88" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C88" t="s">
-        <v>103</v>
+        <v>19</v>
       </c>
       <c r="D88" t="s">
-        <v>104</v>
+        <v>73</v>
       </c>
       <c r="E88">
-        <v>10110</v>
+        <v>10400</v>
       </c>
       <c r="F88">
         <v>13.7278956</v>
       </c>
       <c r="G88">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="B89" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C89" t="s">
-        <v>107</v>
+        <v>110</v>
+      </c>
+      <c r="D89" t="s">
+        <v>111</v>
       </c>
       <c r="E89">
-        <v>10240</v>
+        <v>10600</v>
       </c>
       <c r="F89">
         <v>13.7278956</v>
       </c>
       <c r="G89">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
-        <v>91</v>
+        <v>112</v>
       </c>
       <c r="B90" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C90" t="s">
-        <v>21</v>
+        <v>113</v>
       </c>
       <c r="D90" t="s">
-        <v>22</v>
+        <v>114</v>
       </c>
       <c r="E90">
-        <v>10400</v>
+        <v>83110</v>
       </c>
       <c r="F90">
-        <v>13.7278956</v>
+        <v>8.014225</v>
       </c>
       <c r="G90">
-        <v>100.5241235</v>
+        <v>98.309292</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
+        <v>115</v>
+      </c>
+      <c r="B91" t="s">
+        <v>8</v>
+      </c>
+      <c r="C91" t="s">
         <v>116</v>
       </c>
-      <c r="B91" t="s">
-        <v>12</v>
+      <c r="E91">
+        <v>10310</v>
       </c>
       <c r="F91">
         <v>13.7278956</v>
       </c>
       <c r="G91">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
         <v>117</v>
       </c>
       <c r="B92" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C92" t="s">
+        <v>19</v>
+      </c>
+      <c r="D92" t="s">
+        <v>73</v>
+      </c>
+      <c r="E92">
+        <v>10400</v>
       </c>
       <c r="F92">
         <v>13.7278956</v>
       </c>
       <c r="G92">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
         <v>118</v>
       </c>
       <c r="B93" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C93" t="s">
-        <v>103</v>
+        <v>19</v>
       </c>
       <c r="D93" t="s">
-        <v>104</v>
+        <v>73</v>
       </c>
       <c r="E93">
-        <v>10110</v>
+        <v>10400</v>
       </c>
       <c r="F93">
         <v>13.7278956</v>
       </c>
       <c r="G93">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
         <v>119</v>
       </c>
       <c r="B94" t="s">
+        <v>8</v>
+      </c>
+      <c r="C94" t="s">
         <v>120</v>
       </c>
-      <c r="C94" t="s">
+      <c r="D94" t="s">
         <v>121</v>
       </c>
-      <c r="D94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E94">
-        <v>21180</v>
+        <v>10220</v>
       </c>
       <c r="F94">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G94">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
+        <v>122</v>
+      </c>
+      <c r="B95" t="s">
+        <v>8</v>
+      </c>
+      <c r="C95" t="s">
         <v>123</v>
       </c>
-      <c r="B95" t="s">
-        <v>12</v>
+      <c r="D95" t="s">
+        <v>124</v>
+      </c>
+      <c r="E95">
+        <v>10310</v>
       </c>
       <c r="F95">
         <v>13.7278956</v>
       </c>
       <c r="G95">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B96" t="s">
-        <v>12</v>
+        <v>100</v>
       </c>
       <c r="F96">
-        <v>13.7278956</v>
+        <v>15.1186009</v>
       </c>
       <c r="G96">
-        <v>100.5241235</v>
+        <v>104.3220095</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B97" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C97" t="s">
+        <v>19</v>
+      </c>
+      <c r="D97" t="s">
+        <v>20</v>
+      </c>
+      <c r="E97">
+        <v>10400</v>
       </c>
       <c r="F97">
         <v>13.7278956</v>
       </c>
       <c r="G97">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B98" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C98" t="s">
+        <v>19</v>
+      </c>
+      <c r="D98" t="s">
+        <v>73</v>
+      </c>
+      <c r="E98">
+        <v>10400</v>
       </c>
       <c r="F98">
         <v>13.7278956</v>
       </c>
       <c r="G98">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B99" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C99" t="s">
+        <v>19</v>
+      </c>
+      <c r="D99" t="s">
+        <v>73</v>
+      </c>
+      <c r="E99">
+        <v>10400</v>
       </c>
       <c r="F99">
         <v>13.7278956</v>
       </c>
       <c r="G99">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B100" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C100" t="s">
+        <v>82</v>
+      </c>
+      <c r="D100" t="s">
+        <v>83</v>
+      </c>
+      <c r="E100">
+        <v>10400</v>
       </c>
       <c r="F100">
         <v>13.7278956</v>
       </c>
       <c r="G100">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B101" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C101" t="s">
+        <v>116</v>
+      </c>
+      <c r="D101" t="s">
+        <v>131</v>
+      </c>
+      <c r="E101">
+        <v>10310</v>
       </c>
       <c r="F101">
         <v>13.7278956</v>
       </c>
       <c r="G101">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B102" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F102">
         <v>13.7278956</v>
       </c>
       <c r="G102">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B103" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F103">
         <v>13.7278956</v>
       </c>
       <c r="G103">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B104" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C104" t="s">
+        <v>135</v>
+      </c>
+      <c r="D104" t="s">
+        <v>136</v>
+      </c>
+      <c r="E104">
+        <v>10600</v>
       </c>
       <c r="F104">
         <v>13.7278956</v>
       </c>
       <c r="G104">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="B105" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C105" t="s">
+        <v>19</v>
+      </c>
+      <c r="D105" t="s">
+        <v>20</v>
+      </c>
+      <c r="E105">
+        <v>10400</v>
       </c>
       <c r="F105">
         <v>13.7278956</v>
       </c>
       <c r="G105">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
-        <v>134</v>
+        <v>102</v>
       </c>
       <c r="B106" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C106" t="s">
+        <v>19</v>
+      </c>
+      <c r="D106" t="s">
+        <v>73</v>
+      </c>
+      <c r="E106">
+        <v>10400</v>
       </c>
       <c r="F106">
         <v>13.7278956</v>
       </c>
       <c r="G106">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
-        <v>135</v>
+        <v>102</v>
       </c>
       <c r="B107" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C107" t="s">
+        <v>19</v>
+      </c>
+      <c r="D107" t="s">
+        <v>73</v>
+      </c>
+      <c r="E107">
+        <v>10400</v>
       </c>
       <c r="F107">
         <v>13.7278956</v>
       </c>
       <c r="G107">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B108" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C108" t="s">
+        <v>33</v>
+      </c>
+      <c r="E108">
+        <v>10110</v>
       </c>
       <c r="F108">
         <v>13.7278956</v>
       </c>
       <c r="G108">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B109" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="F109">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G109">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B110" t="s">
-        <v>12</v>
+        <v>100</v>
+      </c>
+      <c r="C110" t="s">
+        <v>141</v>
+      </c>
+      <c r="D110" t="s">
+        <v>142</v>
+      </c>
+      <c r="E110">
+        <v>33000</v>
       </c>
       <c r="F110">
-        <v>13.7278956</v>
+        <v>15.1186009</v>
       </c>
       <c r="G110">
-        <v>100.5241235</v>
+        <v>104.3220095</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="B111" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C111" t="s">
+        <v>19</v>
+      </c>
+      <c r="D111" t="s">
+        <v>73</v>
+      </c>
+      <c r="E111">
+        <v>10400</v>
       </c>
       <c r="F111">
         <v>13.7278956</v>
       </c>
       <c r="G111">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B112" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C112" t="s">
-        <v>77</v>
+        <v>19</v>
       </c>
       <c r="D112" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="E112">
-        <v>10600</v>
+        <v>10400</v>
       </c>
       <c r="F112">
         <v>13.7278956</v>
       </c>
       <c r="G112">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="B113" t="s">
-        <v>142</v>
+        <v>8</v>
       </c>
       <c r="F113">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G113">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B114" t="s">
-        <v>12</v>
+        <v>147</v>
       </c>
       <c r="F114">
-        <v>13.7278956</v>
+        <v>18.7877477</v>
       </c>
       <c r="G114">
-        <v>100.5241235</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="B115" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C115" t="s">
-        <v>77</v>
+        <v>19</v>
       </c>
       <c r="D115" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="E115">
-        <v>10600</v>
+        <v>10400</v>
       </c>
       <c r="F115">
         <v>13.7278956</v>
       </c>
       <c r="G115">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="B116" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C116" t="s">
-        <v>107</v>
+        <v>95</v>
+      </c>
+      <c r="D116" t="s">
+        <v>96</v>
       </c>
       <c r="E116">
-        <v>10240</v>
+        <v>10260</v>
       </c>
       <c r="F116">
         <v>13.7278956</v>
       </c>
       <c r="G116">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="B117" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C117" t="s">
+        <v>151</v>
+      </c>
+      <c r="D117" t="s">
+        <v>152</v>
+      </c>
+      <c r="E117">
+        <v>10800</v>
       </c>
       <c r="F117">
         <v>13.7278956</v>
       </c>
       <c r="G117">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="B118" t="s">
-        <v>28</v>
+        <v>8</v>
+      </c>
+      <c r="C118" t="s">
+        <v>95</v>
+      </c>
+      <c r="D118" t="s">
+        <v>96</v>
+      </c>
+      <c r="E118">
+        <v>10260</v>
       </c>
       <c r="F118">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G118">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="B119" t="s">
-        <v>90</v>
+        <v>8</v>
       </c>
       <c r="C119" t="s">
-        <v>149</v>
+        <v>95</v>
       </c>
       <c r="D119" t="s">
-        <v>150</v>
+        <v>96</v>
       </c>
       <c r="E119">
-        <v>50000</v>
+        <v>10260</v>
       </c>
       <c r="F119">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G119">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="B120" t="s">
-        <v>90</v>
+        <v>156</v>
       </c>
       <c r="C120" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="D120" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="E120">
-        <v>50000</v>
+        <v>76110</v>
       </c>
       <c r="F120">
-        <v>18.7877477</v>
+        <v>13.1111601</v>
       </c>
       <c r="G120">
-        <v>98.9931311</v>
+        <v>99.9391307</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="B121" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C121" t="s">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="D121" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>10400</v>
+        <v>58</v>
       </c>
       <c r="F121">
         <v>13.7278956</v>
       </c>
       <c r="G121">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="B122" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="C122" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="D122" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="E122">
-        <v>21180</v>
+        <v>83110</v>
       </c>
       <c r="F122">
-        <v>12.6833115</v>
+        <v>7.9810496</v>
       </c>
       <c r="G122">
-        <v>101.2374295</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="B123" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C123" t="s">
+        <v>162</v>
+      </c>
+      <c r="E123">
+        <v>10240</v>
       </c>
       <c r="F123">
         <v>13.7278956</v>
       </c>
       <c r="G123">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="B124" t="s">
-        <v>156</v>
+        <v>8</v>
+      </c>
+      <c r="C124" t="s">
+        <v>120</v>
+      </c>
+      <c r="D124" t="s">
+        <v>121</v>
+      </c>
+      <c r="E124">
+        <v>10220</v>
       </c>
       <c r="F124">
-        <v>19.2990643</v>
+        <v>13.7278956</v>
       </c>
       <c r="G124">
-        <v>97.9656226</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="B125" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="F125">
-        <v>18.7877477</v>
+        <v>7.9810496</v>
       </c>
       <c r="G125">
-        <v>98.9931311</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="B126" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C126" t="s">
-        <v>103</v>
+        <v>82</v>
       </c>
       <c r="D126" t="s">
-        <v>104</v>
+        <v>83</v>
       </c>
       <c r="E126">
-        <v>10110</v>
+        <v>10220</v>
       </c>
       <c r="F126">
         <v>13.7278956</v>
       </c>
       <c r="G126">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="B127" t="s">
-        <v>120</v>
+        <v>8</v>
+      </c>
+      <c r="C127" t="s">
+        <v>167</v>
+      </c>
+      <c r="D127" t="s">
+        <v>168</v>
+      </c>
+      <c r="E127">
+        <v>10250</v>
       </c>
       <c r="F127">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G127">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="B128" t="s">
-        <v>120</v>
+        <v>8</v>
+      </c>
+      <c r="C128" t="s">
+        <v>57</v>
+      </c>
+      <c r="D128" t="s">
+        <v>58</v>
+      </c>
+      <c r="E128">
+        <v>10110</v>
       </c>
       <c r="F128">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G128">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="B129" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C129" t="s">
+        <v>162</v>
+      </c>
+      <c r="E129">
+        <v>10240</v>
       </c>
       <c r="F129">
         <v>13.7278956</v>
       </c>
       <c r="G129">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
-        <v>162</v>
+        <v>148</v>
       </c>
       <c r="B130" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C130" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D130" t="s">
-        <v>19</v>
+        <v>73</v>
       </c>
       <c r="E130">
         <v>10400</v>
       </c>
       <c r="F130">
         <v>13.7278956</v>
       </c>
       <c r="G130">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="B131" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F131">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G131">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="B132" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F132">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G132">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="B133" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C133" t="s">
+        <v>57</v>
+      </c>
+      <c r="D133" t="s">
+        <v>58</v>
+      </c>
+      <c r="E133">
+        <v>10110</v>
       </c>
       <c r="F133">
         <v>13.7278956</v>
       </c>
       <c r="G133">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="B134" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C134" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="D134" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="E134">
-        <v>10500</v>
+        <v>21180</v>
       </c>
       <c r="F134">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G134">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" t="s">
-        <v>35</v>
+        <v>177</v>
       </c>
       <c r="B135" t="s">
         <v>8</v>
       </c>
-      <c r="C135" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F135">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G135">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="B136" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10300</v>
+        <v>8</v>
       </c>
       <c r="F136">
         <v>13.7278956</v>
       </c>
       <c r="G136">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="B137" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10250</v>
+        <v>8</v>
       </c>
       <c r="F137">
         <v>13.7278956</v>
       </c>
       <c r="G137">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="B138" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10900</v>
+        <v>8</v>
       </c>
       <c r="F138">
         <v>13.7278956</v>
       </c>
       <c r="G138">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
-        <v>151</v>
+        <v>181</v>
       </c>
       <c r="B139" t="s">
-        <v>90</v>
-[...8 lines deleted...]
-        <v>50000</v>
+        <v>8</v>
       </c>
       <c r="F139">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G139">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="B140" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>8</v>
       </c>
       <c r="F140">
         <v>13.7278956</v>
       </c>
       <c r="G140">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="B141" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F141">
         <v>13.7278956</v>
       </c>
       <c r="G141">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="B142" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>8</v>
       </c>
       <c r="F142">
         <v>13.7278956</v>
       </c>
       <c r="G142">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="B143" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F143">
         <v>13.7278956</v>
       </c>
       <c r="G143">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="B144" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F144">
         <v>13.7278956</v>
       </c>
       <c r="G144">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="B145" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>8</v>
       </c>
       <c r="F145">
         <v>13.7278956</v>
       </c>
       <c r="G145">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="B146" t="s">
-        <v>185</v>
+        <v>8</v>
       </c>
       <c r="F146">
-        <v>14.9798997</v>
+        <v>13.7278956</v>
       </c>
       <c r="G146">
-        <v>102.0977693</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B147" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F147">
         <v>13.7278956</v>
       </c>
       <c r="G147">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G148">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B149" t="s">
-        <v>189</v>
+        <v>8</v>
       </c>
       <c r="F149">
-        <v>15.8068173</v>
+        <v>13.7278956</v>
       </c>
       <c r="G149">
-        <v>102.0315027</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B150" t="s">
-        <v>191</v>
+        <v>8</v>
       </c>
       <c r="F150">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G150">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B151" t="s">
-        <v>193</v>
+        <v>8</v>
       </c>
       <c r="F151">
-        <v>9.1382389</v>
+        <v>13.7278956</v>
       </c>
       <c r="G151">
-        <v>99.3217483</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" t="s">
         <v>194</v>
       </c>
       <c r="B152" t="s">
-        <v>195</v>
+        <v>8</v>
+      </c>
+      <c r="C152" t="s">
+        <v>135</v>
+      </c>
+      <c r="D152" t="s">
+        <v>136</v>
+      </c>
+      <c r="E152">
+        <v>10600</v>
       </c>
       <c r="F152">
-        <v>13.824038</v>
+        <v>13.7278956</v>
       </c>
       <c r="G152">
-        <v>102.0645839</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B153" t="s">
-        <v>12</v>
+        <v>43</v>
       </c>
       <c r="F153">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G153">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" t="s">
-        <v>176</v>
+        <v>196</v>
       </c>
       <c r="B154" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>8</v>
       </c>
       <c r="F154">
-        <v>13.709647</v>
+        <v>13.7278956</v>
       </c>
       <c r="G154">
-        <v>100.511736</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" t="s">
         <v>197</v>
       </c>
       <c r="B155" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C155" t="s">
+        <v>135</v>
+      </c>
+      <c r="D155" t="s">
+        <v>136</v>
+      </c>
+      <c r="E155">
+        <v>10600</v>
       </c>
       <c r="F155">
         <v>13.7278956</v>
       </c>
       <c r="G155">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" t="s">
         <v>198</v>
       </c>
       <c r="B156" t="s">
-        <v>199</v>
+        <v>8</v>
+      </c>
+      <c r="C156" t="s">
+        <v>162</v>
+      </c>
+      <c r="E156">
+        <v>10240</v>
       </c>
       <c r="F156">
-        <v>13.4098217</v>
+        <v>13.7278956</v>
       </c>
       <c r="G156">
-        <v>100.0022645</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B157" t="s">
-        <v>156</v>
+        <v>8</v>
       </c>
       <c r="F157">
-        <v>19.2990643</v>
+        <v>13.7278956</v>
       </c>
       <c r="G157">
-        <v>97.9656226</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="B158" t="s">
-        <v>142</v>
+        <v>90</v>
       </c>
       <c r="F158">
-        <v>13.8621125</v>
+        <v>13.3611431</v>
       </c>
       <c r="G158">
-        <v>100.5143528</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" t="s">
+        <v>201</v>
+      </c>
+      <c r="B159" t="s">
+        <v>147</v>
+      </c>
+      <c r="C159" t="s">
         <v>202</v>
       </c>
-      <c r="B159" t="s">
-        <v>156</v>
+      <c r="D159" t="s">
+        <v>203</v>
+      </c>
+      <c r="E159">
+        <v>50000</v>
       </c>
       <c r="F159">
-        <v>19.2990643</v>
+        <v>18.7877477</v>
       </c>
       <c r="G159">
-        <v>97.9656226</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" t="s">
+        <v>204</v>
+      </c>
+      <c r="B160" t="s">
+        <v>147</v>
+      </c>
+      <c r="C160" t="s">
+        <v>202</v>
+      </c>
+      <c r="D160" t="s">
         <v>203</v>
       </c>
-      <c r="B160" t="s">
-        <v>204</v>
+      <c r="E160">
+        <v>50000</v>
       </c>
       <c r="F160">
-        <v>14.882905</v>
+        <v>18.7877477</v>
       </c>
       <c r="G160">
-        <v>103.4937107</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" t="s">
-        <v>186</v>
+        <v>205</v>
       </c>
       <c r="B161" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C161" t="s">
+        <v>82</v>
+      </c>
+      <c r="D161" t="s">
+        <v>83</v>
+      </c>
+      <c r="E161">
+        <v>10400</v>
       </c>
       <c r="F161">
         <v>13.7278956</v>
       </c>
       <c r="G161">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B162" t="s">
-        <v>28</v>
+        <v>23</v>
+      </c>
+      <c r="C162" t="s">
+        <v>175</v>
+      </c>
+      <c r="D162" t="s">
+        <v>176</v>
+      </c>
+      <c r="E162">
+        <v>21180</v>
       </c>
       <c r="F162">
-        <v>13.3611431</v>
+        <v>12.6833115</v>
       </c>
       <c r="G162">
-        <v>100.9846717</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B163" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>8</v>
       </c>
       <c r="F163">
         <v>13.7278956</v>
       </c>
       <c r="G163">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B164" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>209</v>
       </c>
       <c r="F164">
-        <v>13.7278956</v>
+        <v>19.2990643</v>
       </c>
       <c r="G164">
-        <v>100.5241235</v>
+        <v>97.9656226</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B165" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>147</v>
       </c>
       <c r="F165">
-        <v>13.7278956</v>
+        <v>18.7877477</v>
       </c>
       <c r="G165">
-        <v>100.5241235</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B166" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C166" t="s">
-        <v>177</v>
+        <v>57</v>
       </c>
       <c r="D166" t="s">
-        <v>178</v>
+        <v>58</v>
       </c>
       <c r="E166">
-        <v>10120</v>
+        <v>10110</v>
       </c>
       <c r="F166">
         <v>13.7278956</v>
       </c>
       <c r="G166">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B167" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>23</v>
       </c>
       <c r="F167">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G167">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B168" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>23</v>
       </c>
       <c r="F168">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G168">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B169" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F169">
         <v>13.7278956</v>
       </c>
       <c r="G169">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B170" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C170" t="s">
+        <v>82</v>
+      </c>
+      <c r="D170" t="s">
+        <v>83</v>
+      </c>
+      <c r="E170">
+        <v>10400</v>
       </c>
       <c r="F170">
         <v>13.7278956</v>
       </c>
       <c r="G170">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B171" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>90</v>
       </c>
       <c r="F171">
-        <v>13.71088</v>
+        <v>13.3611431</v>
       </c>
       <c r="G171">
-        <v>100.58919</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B172" t="s">
-        <v>8</v>
+        <v>90</v>
       </c>
       <c r="F172">
-        <v>13.5990961</v>
+        <v>13.3611431</v>
       </c>
       <c r="G172">
-        <v>100.5998319</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B173" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10500</v>
+        <v>8</v>
       </c>
       <c r="F173">
         <v>13.7278956</v>
       </c>
       <c r="G173">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B174" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C174" t="s">
+        <v>220</v>
+      </c>
+      <c r="D174" t="s">
+        <v>221</v>
+      </c>
+      <c r="E174">
+        <v>10500</v>
       </c>
       <c r="F174">
         <v>13.7278956</v>
       </c>
       <c r="G174">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" t="s">
-        <v>219</v>
+        <v>97</v>
       </c>
       <c r="B175" t="s">
-        <v>8</v>
+        <v>75</v>
+      </c>
+      <c r="C175" t="s">
+        <v>98</v>
+      </c>
+      <c r="D175" t="s">
+        <v>222</v>
+      </c>
+      <c r="E175">
+        <v>10130</v>
       </c>
       <c r="F175">
         <v>13.5990961</v>
       </c>
       <c r="G175">
         <v>100.5998319</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B176" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C176" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E176">
-        <v>10240</v>
+        <v>10300</v>
       </c>
       <c r="F176">
         <v>13.7278956</v>
       </c>
       <c r="G176">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B177" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C177" t="s">
+        <v>167</v>
+      </c>
+      <c r="D177" t="s">
+        <v>226</v>
+      </c>
+      <c r="E177">
+        <v>10250</v>
       </c>
       <c r="F177">
         <v>13.7278956</v>
       </c>
       <c r="G177">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B178" t="s">
-        <v>224</v>
+        <v>8</v>
       </c>
       <c r="C178" t="s">
-        <v>225</v>
+        <v>29</v>
       </c>
       <c r="D178" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="E178">
-        <v>62000</v>
+        <v>10900</v>
       </c>
       <c r="F178">
-        <v>16.4827798</v>
+        <v>13.7278956</v>
       </c>
       <c r="G178">
-        <v>99.5226618</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" t="s">
-        <v>227</v>
+        <v>204</v>
       </c>
       <c r="B179" t="s">
-        <v>12</v>
+        <v>147</v>
       </c>
       <c r="C179" t="s">
-        <v>177</v>
+        <v>202</v>
       </c>
       <c r="D179" t="s">
-        <v>178</v>
+        <v>203</v>
       </c>
       <c r="E179">
-        <v>10120</v>
+        <v>50000</v>
       </c>
       <c r="F179">
-        <v>13.7278956</v>
+        <v>18.7877477</v>
       </c>
       <c r="G179">
-        <v>100.5241235</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B180" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="C180" t="s">
-        <v>54</v>
+        <v>230</v>
       </c>
       <c r="D180" t="s">
-        <v>55</v>
+        <v>231</v>
       </c>
       <c r="E180">
-        <v>83110</v>
+        <v>10120</v>
       </c>
       <c r="F180">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G180">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B181" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>8</v>
       </c>
       <c r="F181">
         <v>13.7278956</v>
       </c>
       <c r="G181">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" t="s">
+        <v>233</v>
+      </c>
+      <c r="B182" t="s">
+        <v>8</v>
+      </c>
+      <c r="C182" t="s">
+        <v>230</v>
+      </c>
+      <c r="D182" t="s">
         <v>231</v>
       </c>
-      <c r="B182" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E182">
-        <v>11000</v>
+        <v>10120</v>
       </c>
       <c r="F182">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G182">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" t="s">
         <v>234</v>
       </c>
       <c r="B183" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>8</v>
       </c>
       <c r="F183">
         <v>13.7278956</v>
       </c>
       <c r="G183">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" t="s">
         <v>235</v>
       </c>
       <c r="B184" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="F184">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G184">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" t="s">
         <v>236</v>
       </c>
       <c r="B185" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="C185" t="s">
-        <v>29</v>
+        <v>230</v>
       </c>
       <c r="D185" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="E185">
-        <v>20150</v>
+        <v>10120</v>
       </c>
       <c r="F185">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G185">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B186" t="s">
-        <v>28</v>
+        <v>67</v>
       </c>
       <c r="F186">
-        <v>13.3611431</v>
+        <v>14.9798997</v>
       </c>
       <c r="G186">
-        <v>100.9846717</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="B187" t="s">
-        <v>240</v>
+        <v>8</v>
       </c>
       <c r="F187">
-        <v>16.4429516</v>
+        <v>13.7278956</v>
       </c>
       <c r="G187">
-        <v>100.3482329</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="B188" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="F188">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G188">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="B189" t="s">
-        <v>28</v>
-[...8 lines deleted...]
-        <v>20140</v>
+        <v>241</v>
       </c>
       <c r="F189">
-        <v>13.3611431</v>
+        <v>15.8068173</v>
       </c>
       <c r="G189">
-        <v>100.9846717</v>
+        <v>102.0315027</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="B190" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>24110</v>
+        <v>41</v>
       </c>
       <c r="F190">
-        <v>13.6904194</v>
+        <v>13.8199206</v>
       </c>
       <c r="G190">
-        <v>101.0779596</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="B191" t="s">
-        <v>53</v>
-[...8 lines deleted...]
-        <v>83110</v>
+        <v>244</v>
       </c>
       <c r="F191">
-        <v>7.9810496</v>
+        <v>9.1382389</v>
       </c>
       <c r="G191">
-        <v>98.3638824</v>
+        <v>99.3217483</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="B192" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10260</v>
+        <v>246</v>
       </c>
       <c r="F192">
-        <v>13.7278956</v>
+        <v>13.824038</v>
       </c>
       <c r="G192">
-        <v>100.5241235</v>
+        <v>102.0645839</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="B193" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>11000</v>
+        <v>8</v>
       </c>
       <c r="F193">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G193">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" t="s">
-        <v>251</v>
+        <v>229</v>
       </c>
       <c r="B194" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C194" t="s">
-        <v>177</v>
+        <v>230</v>
       </c>
       <c r="D194" t="s">
-        <v>178</v>
+        <v>231</v>
       </c>
       <c r="E194">
         <v>10120</v>
       </c>
       <c r="F194">
-        <v>13.7278956</v>
+        <v>13.709647</v>
       </c>
       <c r="G194">
-        <v>100.5241235</v>
+        <v>100.511736</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="B195" t="s">
-        <v>142</v>
-[...8 lines deleted...]
-        <v>11120</v>
+        <v>8</v>
       </c>
       <c r="F195">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G195">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="B196" t="s">
-        <v>28</v>
+        <v>250</v>
       </c>
       <c r="F196">
-        <v>13.3611431</v>
+        <v>13.4098217</v>
       </c>
       <c r="G196">
-        <v>100.9846717</v>
+        <v>100.0022645</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="B197" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10500</v>
+        <v>209</v>
       </c>
       <c r="F197">
-        <v>13.7278956</v>
+        <v>19.2990643</v>
       </c>
       <c r="G197">
-        <v>100.5241235</v>
+        <v>97.9656226</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="B198" t="s">
-        <v>258</v>
+        <v>43</v>
       </c>
       <c r="F198">
-        <v>14.9930017</v>
+        <v>13.8621125</v>
       </c>
       <c r="G198">
-        <v>103.1029191</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="B199" t="s">
-        <v>90</v>
-[...8 lines deleted...]
-        <v>50230</v>
+        <v>209</v>
       </c>
       <c r="F199">
-        <v>18.6671181</v>
+        <v>19.2990643</v>
       </c>
       <c r="G199">
-        <v>98.9098776</v>
+        <v>97.9656226</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="B200" t="s">
-        <v>53</v>
-[...8 lines deleted...]
-        <v>83110</v>
+        <v>255</v>
       </c>
       <c r="F200">
-        <v>7.9810496</v>
+        <v>14.882905</v>
       </c>
       <c r="G200">
-        <v>98.3638824</v>
+        <v>103.4937107</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" t="s">
-        <v>262</v>
+        <v>238</v>
       </c>
       <c r="B201" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10500</v>
+        <v>8</v>
       </c>
       <c r="F201">
         <v>13.7278956</v>
       </c>
       <c r="G201">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="B202" t="s">
-        <v>264</v>
-[...8 lines deleted...]
-        <v>52150</v>
+        <v>90</v>
       </c>
       <c r="F202">
-        <v>18.2888404</v>
+        <v>13.3611431</v>
       </c>
       <c r="G202">
-        <v>99.490874</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" t="s">
-        <v>267</v>
+        <v>257</v>
       </c>
       <c r="B203" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C203" t="s">
-        <v>177</v>
+        <v>230</v>
       </c>
       <c r="D203" t="s">
-        <v>178</v>
+        <v>231</v>
       </c>
       <c r="E203">
         <v>10120</v>
       </c>
       <c r="F203">
         <v>13.7278956</v>
       </c>
       <c r="G203">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" t="s">
-        <v>268</v>
+        <v>258</v>
       </c>
       <c r="B204" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="C204" t="s">
-        <v>29</v>
+        <v>230</v>
       </c>
       <c r="D204" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="E204">
-        <v>20150</v>
+        <v>10120</v>
       </c>
       <c r="F204">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G204">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="B205" t="s">
-        <v>53</v>
+        <v>8</v>
+      </c>
+      <c r="C205" t="s">
+        <v>230</v>
+      </c>
+      <c r="D205" t="s">
+        <v>231</v>
+      </c>
+      <c r="E205">
+        <v>10120</v>
       </c>
       <c r="F205">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G205">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" t="s">
-        <v>270</v>
+        <v>260</v>
       </c>
       <c r="B206" t="s">
-        <v>53</v>
+        <v>8</v>
+      </c>
+      <c r="C206" t="s">
+        <v>230</v>
+      </c>
+      <c r="D206" t="s">
+        <v>231</v>
+      </c>
+      <c r="E206">
+        <v>10120</v>
       </c>
       <c r="F206">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G206">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" t="s">
-        <v>271</v>
+        <v>261</v>
       </c>
       <c r="B207" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="C207" t="s">
-        <v>243</v>
+        <v>57</v>
       </c>
       <c r="D207" t="s">
-        <v>244</v>
+        <v>262</v>
       </c>
       <c r="E207">
-        <v>20140</v>
+        <v>10110</v>
       </c>
       <c r="F207">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G207">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="B208" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C208" t="s">
-        <v>273</v>
+        <v>230</v>
       </c>
       <c r="D208" t="s">
-        <v>274</v>
+        <v>231</v>
       </c>
       <c r="E208">
-        <v>10260</v>
+        <v>10120</v>
       </c>
       <c r="F208">
         <v>13.7278956</v>
       </c>
       <c r="G208">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" t="s">
-        <v>275</v>
+        <v>264</v>
       </c>
       <c r="B209" t="s">
-        <v>276</v>
-[...8 lines deleted...]
-        <v>82130</v>
+        <v>8</v>
       </c>
       <c r="F209">
-        <v>8.4407456</v>
+        <v>13.7278956</v>
       </c>
       <c r="G209">
-        <v>98.5193032</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" t="s">
-        <v>279</v>
+        <v>265</v>
       </c>
       <c r="B210" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10330</v>
+        <v>8</v>
       </c>
       <c r="F210">
         <v>13.7278956</v>
       </c>
       <c r="G210">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" t="s">
-        <v>282</v>
+        <v>266</v>
       </c>
       <c r="B211" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C211" t="s">
+        <v>57</v>
+      </c>
+      <c r="D211" t="s">
+        <v>58</v>
+      </c>
+      <c r="E211">
+        <v>10110</v>
       </c>
       <c r="F211">
-        <v>13.7278956</v>
+        <v>13.71088</v>
       </c>
       <c r="G211">
-        <v>100.5241235</v>
+        <v>100.58919</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" t="s">
-        <v>283</v>
+        <v>267</v>
       </c>
       <c r="B212" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="F212">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G212">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" t="s">
-        <v>284</v>
+        <v>268</v>
       </c>
       <c r="B213" t="s">
-        <v>204</v>
+        <v>8</v>
+      </c>
+      <c r="C213" t="s">
+        <v>220</v>
+      </c>
+      <c r="D213" t="s">
+        <v>221</v>
+      </c>
+      <c r="E213">
+        <v>10500</v>
       </c>
       <c r="F213">
-        <v>14.882905</v>
+        <v>13.7278956</v>
       </c>
       <c r="G213">
-        <v>103.4937107</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" t="s">
-        <v>285</v>
+        <v>269</v>
       </c>
       <c r="B214" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F214">
         <v>13.7278956</v>
       </c>
       <c r="G214">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" t="s">
-        <v>286</v>
+        <v>270</v>
       </c>
       <c r="B215" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="F215">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G215">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" t="s">
-        <v>287</v>
+        <v>271</v>
       </c>
       <c r="B216" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C216" t="s">
+        <v>162</v>
+      </c>
+      <c r="D216" t="s">
+        <v>272</v>
+      </c>
+      <c r="E216">
+        <v>10240</v>
       </c>
       <c r="F216">
         <v>13.7278956</v>
       </c>
       <c r="G216">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" t="s">
-        <v>288</v>
+        <v>273</v>
       </c>
       <c r="B217" t="s">
-        <v>204</v>
+        <v>8</v>
       </c>
       <c r="F217">
-        <v>14.882905</v>
+        <v>13.7278956</v>
       </c>
       <c r="G217">
-        <v>103.4937107</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" t="s">
-        <v>289</v>
+        <v>274</v>
       </c>
       <c r="B218" t="s">
-        <v>53</v>
+        <v>275</v>
+      </c>
+      <c r="C218" t="s">
+        <v>276</v>
+      </c>
+      <c r="D218" t="s">
+        <v>277</v>
+      </c>
+      <c r="E218">
+        <v>62000</v>
       </c>
       <c r="F218">
-        <v>7.9810496</v>
+        <v>16.4827798</v>
       </c>
       <c r="G218">
-        <v>98.3638824</v>
+        <v>99.5226618</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" t="s">
-        <v>290</v>
+        <v>278</v>
       </c>
       <c r="B219" t="s">
-        <v>204</v>
+        <v>8</v>
+      </c>
+      <c r="C219" t="s">
+        <v>230</v>
+      </c>
+      <c r="D219" t="s">
+        <v>231</v>
+      </c>
+      <c r="E219">
+        <v>10120</v>
       </c>
       <c r="F219">
-        <v>14.882905</v>
+        <v>13.7278956</v>
       </c>
       <c r="G219">
-        <v>103.4937107</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" t="s">
-        <v>291</v>
+        <v>279</v>
       </c>
       <c r="B220" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C220" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="D220" t="s">
-        <v>221</v>
+        <v>114</v>
       </c>
       <c r="E220">
-        <v>10240</v>
+        <v>83110</v>
       </c>
       <c r="F220">
-        <v>13.752016</v>
+        <v>7.9810496</v>
       </c>
       <c r="G220">
-        <v>100.6413</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" t="s">
-        <v>292</v>
+        <v>280</v>
       </c>
       <c r="B221" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="C221" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D221" t="s">
-        <v>55</v>
+        <v>281</v>
       </c>
       <c r="E221">
-        <v>83110</v>
+        <v>10110</v>
       </c>
       <c r="F221">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G221">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" t="s">
-        <v>293</v>
+        <v>282</v>
       </c>
       <c r="B222" t="s">
-        <v>294</v>
+        <v>43</v>
+      </c>
+      <c r="C222" t="s">
+        <v>283</v>
+      </c>
+      <c r="D222" t="s">
+        <v>284</v>
+      </c>
+      <c r="E222">
+        <v>11000</v>
       </c>
       <c r="F222">
-        <v>15.6930072</v>
+        <v>13.8621125</v>
       </c>
       <c r="G222">
-        <v>100.1225595</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" t="s">
-        <v>295</v>
+        <v>285</v>
       </c>
       <c r="B223" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C223" t="s">
+        <v>230</v>
+      </c>
+      <c r="D223" t="s">
+        <v>231</v>
+      </c>
+      <c r="E223">
+        <v>10120</v>
       </c>
       <c r="F223">
         <v>13.7278956</v>
       </c>
       <c r="G223">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" t="s">
-        <v>296</v>
+        <v>286</v>
       </c>
       <c r="B224" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10400</v>
+        <v>14</v>
       </c>
       <c r="F224">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G224">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" t="s">
-        <v>297</v>
+        <v>287</v>
       </c>
       <c r="B225" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C225" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>299</v>
+        <v>29</v>
       </c>
       <c r="E225">
-        <v>10150</v>
+        <v>10900</v>
       </c>
       <c r="F225">
         <v>13.7278956</v>
       </c>
       <c r="G225">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" t="s">
-        <v>300</v>
+        <v>288</v>
       </c>
       <c r="B226" t="s">
-        <v>53</v>
+        <v>90</v>
       </c>
       <c r="C226" t="s">
-        <v>54</v>
+        <v>91</v>
+      </c>
+      <c r="D226" t="s">
+        <v>289</v>
       </c>
       <c r="E226">
-        <v>83110</v>
+        <v>20150</v>
       </c>
       <c r="F226">
-        <v>7.9810496</v>
+        <v>13.3611431</v>
       </c>
       <c r="G226">
-        <v>98.3638824</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" t="s">
-        <v>301</v>
+        <v>290</v>
       </c>
       <c r="B227" t="s">
-        <v>240</v>
-[...5 lines deleted...]
-        <v>66150</v>
+        <v>90</v>
       </c>
       <c r="F227">
-        <v>16.4429516</v>
+        <v>13.3611431</v>
       </c>
       <c r="G227">
-        <v>100.3482329</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" t="s">
-        <v>303</v>
+        <v>291</v>
       </c>
       <c r="B228" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>83110</v>
+        <v>292</v>
       </c>
       <c r="F228">
-        <v>7.9810496</v>
+        <v>16.4429516</v>
       </c>
       <c r="G228">
-        <v>98.3638824</v>
+        <v>100.3482329</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" t="s">
-        <v>304</v>
+        <v>293</v>
       </c>
       <c r="B229" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>21130</v>
+        <v>8</v>
       </c>
       <c r="F229">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G229">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" t="s">
-        <v>306</v>
+        <v>294</v>
       </c>
       <c r="B230" t="s">
-        <v>204</v>
+        <v>90</v>
       </c>
       <c r="C230" t="s">
-        <v>307</v>
+        <v>295</v>
+      </c>
+      <c r="D230" t="s">
+        <v>296</v>
       </c>
       <c r="E230">
-        <v>32150</v>
+        <v>20140</v>
       </c>
       <c r="F230">
-        <v>14.882905</v>
+        <v>13.3611431</v>
       </c>
       <c r="G230">
-        <v>103.4937107</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" t="s">
-        <v>308</v>
+        <v>297</v>
       </c>
       <c r="B231" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="C231" t="s">
-        <v>103</v>
+        <v>298</v>
       </c>
       <c r="E231">
-        <v>10110</v>
+        <v>24110</v>
       </c>
       <c r="F231">
-        <v>13.7278956</v>
+        <v>13.6904194</v>
       </c>
       <c r="G231">
-        <v>100.5241235</v>
+        <v>101.0779596</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="B232" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C232" t="s">
-        <v>40</v>
+        <v>113</v>
+      </c>
+      <c r="D232" t="s">
+        <v>114</v>
       </c>
       <c r="E232">
-        <v>10900</v>
+        <v>83110</v>
       </c>
       <c r="F232">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G232">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="B233" t="s">
         <v>8</v>
       </c>
       <c r="C233" t="s">
-        <v>311</v>
+        <v>95</v>
       </c>
       <c r="E233">
-        <v>10540</v>
+        <v>10260</v>
       </c>
       <c r="F233">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G233">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="B234" t="s">
-        <v>185</v>
+        <v>43</v>
       </c>
       <c r="C234" t="s">
-        <v>312</v>
+        <v>283</v>
       </c>
       <c r="E234">
-        <v>30210</v>
+        <v>11000</v>
       </c>
       <c r="F234">
-        <v>14.9798997</v>
+        <v>13.8621125</v>
       </c>
       <c r="G234">
-        <v>102.0977693</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="B235" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C235" t="s">
-        <v>81</v>
+        <v>230</v>
+      </c>
+      <c r="D235" t="s">
+        <v>231</v>
       </c>
       <c r="E235">
-        <v>10110</v>
+        <v>10120</v>
       </c>
       <c r="F235">
         <v>13.7278956</v>
       </c>
       <c r="G235">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" t="s">
-        <v>314</v>
+        <v>303</v>
       </c>
       <c r="B236" t="s">
-        <v>12</v>
+        <v>43</v>
+      </c>
+      <c r="C236" t="s">
+        <v>44</v>
+      </c>
+      <c r="D236" t="s">
+        <v>304</v>
+      </c>
+      <c r="E236">
+        <v>11120</v>
       </c>
       <c r="F236">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G236">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="B237" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="F237">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G237">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="B238" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C238" t="s">
-        <v>273</v>
+        <v>220</v>
+      </c>
+      <c r="D238" t="s">
+        <v>221</v>
       </c>
       <c r="E238">
-        <v>10260</v>
+        <v>10500</v>
       </c>
       <c r="F238">
         <v>13.7278956</v>
       </c>
       <c r="G238">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
       <c r="B239" t="s">
-        <v>142</v>
+        <v>308</v>
       </c>
       <c r="F239">
-        <v>13.8621125</v>
+        <v>14.9930017</v>
       </c>
       <c r="G239">
-        <v>100.5143528</v>
+        <v>103.1029191</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" t="s">
-        <v>318</v>
+        <v>309</v>
       </c>
       <c r="B240" t="s">
-        <v>120</v>
+        <v>147</v>
       </c>
       <c r="C240" t="s">
-        <v>319</v>
+        <v>310</v>
+      </c>
+      <c r="D240" t="s">
+        <v>310</v>
       </c>
       <c r="E240">
-        <v>21120</v>
+        <v>50230</v>
       </c>
       <c r="F240">
-        <v>12.6833115</v>
+        <v>18.6671181</v>
       </c>
       <c r="G240">
-        <v>101.2374295</v>
+        <v>98.9098776</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" t="s">
-        <v>320</v>
+        <v>311</v>
       </c>
       <c r="B241" t="s">
-        <v>321</v>
+        <v>14</v>
+      </c>
+      <c r="C241" t="s">
+        <v>113</v>
+      </c>
+      <c r="D241" t="s">
+        <v>114</v>
+      </c>
+      <c r="E241">
+        <v>83110</v>
       </c>
       <c r="F241">
-        <v>18.7756318</v>
+        <v>7.9810496</v>
       </c>
       <c r="G241">
-        <v>100.7730417</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="B242" t="s">
-        <v>185</v>
+        <v>8</v>
       </c>
       <c r="C242" t="s">
-        <v>323</v>
+        <v>220</v>
+      </c>
+      <c r="D242" t="s">
+        <v>221</v>
       </c>
       <c r="E242">
-        <v>30130</v>
+        <v>10500</v>
       </c>
       <c r="F242">
-        <v>14.9798997</v>
+        <v>13.7278956</v>
       </c>
       <c r="G242">
-        <v>102.0977693</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" t="s">
-        <v>324</v>
+        <v>313</v>
       </c>
       <c r="B243" t="s">
-        <v>294</v>
+        <v>314</v>
+      </c>
+      <c r="C243" t="s">
+        <v>315</v>
+      </c>
+      <c r="D243" t="s">
+        <v>316</v>
+      </c>
+      <c r="E243">
+        <v>52150</v>
       </c>
       <c r="F243">
-        <v>15.6930072</v>
+        <v>18.2888404</v>
       </c>
       <c r="G243">
-        <v>100.1225595</v>
+        <v>99.490874</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" t="s">
-        <v>325</v>
+        <v>317</v>
       </c>
       <c r="B244" t="s">
-        <v>326</v>
+        <v>8</v>
       </c>
       <c r="C244" t="s">
-        <v>327</v>
+        <v>230</v>
+      </c>
+      <c r="D244" t="s">
+        <v>231</v>
       </c>
       <c r="E244">
-        <v>26000</v>
+        <v>10120</v>
       </c>
       <c r="F244">
-        <v>14.2069466</v>
+        <v>13.7278956</v>
       </c>
       <c r="G244">
-        <v>101.2130511</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" t="s">
-        <v>328</v>
+        <v>318</v>
       </c>
       <c r="B245" t="s">
         <v>90</v>
       </c>
       <c r="C245" t="s">
-        <v>149</v>
+        <v>91</v>
+      </c>
+      <c r="D245" t="s">
+        <v>289</v>
       </c>
       <c r="E245">
-        <v>50000</v>
+        <v>20150</v>
       </c>
       <c r="F245">
-        <v>18.7877477</v>
+        <v>13.3611431</v>
       </c>
       <c r="G245">
-        <v>98.9931311</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" t="s">
-        <v>329</v>
+        <v>319</v>
       </c>
       <c r="B246" t="s">
-        <v>330</v>
-[...5 lines deleted...]
-        <v>72180</v>
+        <v>14</v>
       </c>
       <c r="F246">
-        <v>14.4744892</v>
+        <v>7.9810496</v>
       </c>
       <c r="G246">
-        <v>100.1177128</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" t="s">
-        <v>332</v>
+        <v>320</v>
       </c>
       <c r="B247" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10540</v>
+        <v>14</v>
       </c>
       <c r="F247">
-        <v>13.5990961</v>
+        <v>7.9810496</v>
       </c>
       <c r="G247">
-        <v>100.5998319</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" t="s">
-        <v>333</v>
+        <v>321</v>
       </c>
       <c r="B248" t="s">
-        <v>8</v>
+        <v>90</v>
       </c>
       <c r="C248" t="s">
-        <v>311</v>
+        <v>295</v>
+      </c>
+      <c r="D248" t="s">
+        <v>296</v>
       </c>
       <c r="E248">
-        <v>10540</v>
+        <v>20140</v>
       </c>
       <c r="F248">
-        <v>13.5990961</v>
+        <v>13.3611431</v>
       </c>
       <c r="G248">
-        <v>100.5998319</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" t="s">
-        <v>334</v>
+        <v>322</v>
       </c>
       <c r="B249" t="s">
-        <v>142</v>
+        <v>8</v>
       </c>
       <c r="C249" t="s">
-        <v>232</v>
+        <v>323</v>
+      </c>
+      <c r="D249" t="s">
+        <v>324</v>
       </c>
       <c r="E249">
-        <v>11000</v>
+        <v>10260</v>
       </c>
       <c r="F249">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G249">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" t="s">
-        <v>335</v>
+        <v>325</v>
       </c>
       <c r="B250" t="s">
-        <v>12</v>
+        <v>326</v>
       </c>
       <c r="C250" t="s">
-        <v>273</v>
+        <v>327</v>
+      </c>
+      <c r="D250" t="s">
+        <v>328</v>
       </c>
       <c r="E250">
-        <v>10260</v>
+        <v>82130</v>
       </c>
       <c r="F250">
-        <v>13.7278956</v>
+        <v>8.4407456</v>
       </c>
       <c r="G250">
-        <v>100.5241235</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
       <c r="B251" t="s">
         <v>8</v>
       </c>
       <c r="C251" t="s">
-        <v>311</v>
+        <v>330</v>
+      </c>
+      <c r="D251" t="s">
+        <v>331</v>
       </c>
       <c r="E251">
-        <v>10540</v>
+        <v>10330</v>
       </c>
       <c r="F251">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G251">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="B252" t="s">
         <v>8</v>
       </c>
-      <c r="C252" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F252">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G252">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="B253" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10400</v>
+        <v>8</v>
       </c>
       <c r="F253">
         <v>13.7278956</v>
       </c>
       <c r="G253">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="B254" t="s">
-        <v>341</v>
-[...5 lines deleted...]
-        <v>40000</v>
+        <v>255</v>
       </c>
       <c r="F254">
-        <v>16.4419355</v>
+        <v>14.882905</v>
       </c>
       <c r="G254">
-        <v>102.8359921</v>
+        <v>103.4937107</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" t="s">
-        <v>343</v>
+        <v>335</v>
       </c>
       <c r="B255" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F255">
         <v>13.7278956</v>
       </c>
       <c r="G255">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" t="s">
-        <v>344</v>
+        <v>336</v>
       </c>
       <c r="B256" t="s">
         <v>8</v>
       </c>
-      <c r="C256" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F256">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G256">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" t="s">
-        <v>345</v>
+        <v>337</v>
       </c>
       <c r="B257" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10120</v>
+        <v>8</v>
       </c>
       <c r="F257">
         <v>13.7278956</v>
       </c>
       <c r="G257">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" t="s">
-        <v>304</v>
+        <v>338</v>
       </c>
       <c r="B258" t="s">
-        <v>264</v>
-[...5 lines deleted...]
-        <v>52220</v>
+        <v>255</v>
       </c>
       <c r="F258">
-        <v>18.2888404</v>
+        <v>14.882905</v>
       </c>
       <c r="G258">
-        <v>99.490874</v>
+        <v>103.4937107</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" t="s">
-        <v>348</v>
+        <v>339</v>
       </c>
       <c r="B259" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>14</v>
       </c>
       <c r="F259">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G259">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" t="s">
-        <v>349</v>
+        <v>340</v>
       </c>
       <c r="B260" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10540</v>
+        <v>255</v>
       </c>
       <c r="F260">
-        <v>13.5990961</v>
+        <v>14.882905</v>
       </c>
       <c r="G260">
-        <v>100.5998319</v>
+        <v>103.4937107</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" t="s">
-        <v>350</v>
+        <v>341</v>
       </c>
       <c r="B261" t="s">
         <v>8</v>
       </c>
       <c r="C261" t="s">
-        <v>311</v>
+        <v>162</v>
+      </c>
+      <c r="D261" t="s">
+        <v>272</v>
       </c>
       <c r="E261">
-        <v>10540</v>
+        <v>10240</v>
       </c>
       <c r="F261">
-        <v>13.5990961</v>
+        <v>13.752016</v>
       </c>
       <c r="G261">
-        <v>100.5998319</v>
+        <v>100.6413</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" t="s">
-        <v>351</v>
+        <v>342</v>
       </c>
       <c r="B262" t="s">
-        <v>185</v>
+        <v>14</v>
       </c>
       <c r="C262" t="s">
-        <v>323</v>
+        <v>113</v>
+      </c>
+      <c r="D262" t="s">
+        <v>114</v>
       </c>
       <c r="E262">
-        <v>30130</v>
+        <v>83110</v>
       </c>
       <c r="F262">
-        <v>14.9798997</v>
+        <v>7.9810496</v>
       </c>
       <c r="G262">
-        <v>102.0977693</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="B263" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>344</v>
       </c>
       <c r="F263">
-        <v>13.7278956</v>
+        <v>15.6930072</v>
       </c>
       <c r="G263">
-        <v>100.5241235</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="B264" t="s">
         <v>8</v>
       </c>
-      <c r="C264" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F264">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G264">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" t="s">
-        <v>354</v>
+        <v>346</v>
       </c>
       <c r="B265" t="s">
-        <v>258</v>
+        <v>8</v>
       </c>
       <c r="C265" t="s">
-        <v>355</v>
+        <v>82</v>
       </c>
       <c r="D265" t="s">
-        <v>356</v>
+        <v>83</v>
       </c>
       <c r="E265">
-        <v>31110</v>
+        <v>10400</v>
       </c>
       <c r="F265">
-        <v>14.9930017</v>
+        <v>13.7278956</v>
       </c>
       <c r="G265">
-        <v>103.1029191</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" t="s">
-        <v>357</v>
+        <v>347</v>
       </c>
       <c r="B266" t="s">
-        <v>185</v>
+        <v>8</v>
       </c>
       <c r="C266" t="s">
-        <v>312</v>
+        <v>348</v>
+      </c>
+      <c r="D266" t="s">
+        <v>349</v>
       </c>
       <c r="E266">
-        <v>30210</v>
+        <v>10150</v>
       </c>
       <c r="F266">
-        <v>14.9798997</v>
+        <v>13.7278956</v>
       </c>
       <c r="G266">
-        <v>102.0977693</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" t="s">
-        <v>358</v>
+        <v>350</v>
       </c>
       <c r="B267" t="s">
-        <v>185</v>
+        <v>14</v>
       </c>
       <c r="C267" t="s">
-        <v>312</v>
+        <v>113</v>
       </c>
       <c r="E267">
-        <v>30210</v>
+        <v>83110</v>
       </c>
       <c r="F267">
-        <v>14.9798997</v>
+        <v>7.9810496</v>
       </c>
       <c r="G267">
-        <v>102.0977693</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" t="s">
-        <v>359</v>
+        <v>351</v>
       </c>
       <c r="B268" t="s">
-        <v>12</v>
+        <v>292</v>
       </c>
       <c r="C268" t="s">
-        <v>57</v>
+        <v>352</v>
       </c>
       <c r="E268">
-        <v>10310</v>
+        <v>66150</v>
       </c>
       <c r="F268">
-        <v>13.7278956</v>
+        <v>16.4429516</v>
       </c>
       <c r="G268">
-        <v>100.5241235</v>
+        <v>100.3482329</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="B269" t="s">
-        <v>276</v>
+        <v>14</v>
+      </c>
+      <c r="C269" t="s">
+        <v>113</v>
+      </c>
+      <c r="E269">
+        <v>83110</v>
       </c>
       <c r="F269">
-        <v>8.4407456</v>
+        <v>7.9810496</v>
       </c>
       <c r="G269">
-        <v>98.5193032</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="B270" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C270" t="s">
-        <v>77</v>
+        <v>355</v>
       </c>
       <c r="E270">
-        <v>10600</v>
+        <v>21130</v>
       </c>
       <c r="F270">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G270">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="B271" t="s">
-        <v>28</v>
+        <v>255</v>
       </c>
       <c r="C271" t="s">
-        <v>243</v>
+        <v>357</v>
       </c>
       <c r="E271">
-        <v>20140</v>
+        <v>32150</v>
       </c>
       <c r="F271">
-        <v>13.3611431</v>
+        <v>14.882905</v>
       </c>
       <c r="G271">
-        <v>100.9846717</v>
+        <v>103.4937107</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="B272" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C272" t="s">
+        <v>57</v>
+      </c>
+      <c r="E272">
+        <v>10110</v>
       </c>
       <c r="F272">
         <v>13.7278956</v>
       </c>
       <c r="G272">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="B273" t="s">
-        <v>365</v>
+        <v>8</v>
+      </c>
+      <c r="C273" t="s">
+        <v>29</v>
+      </c>
+      <c r="E273">
+        <v>10900</v>
       </c>
       <c r="F273">
-        <v>18.1445774</v>
+        <v>13.7278956</v>
       </c>
       <c r="G273">
-        <v>100.1402831</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="B274" t="s">
-        <v>367</v>
+        <v>75</v>
       </c>
       <c r="C274" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
       <c r="E274">
-        <v>42110</v>
+        <v>10540</v>
       </c>
       <c r="F274">
-        <v>17.4860232</v>
+        <v>13.5990961</v>
       </c>
       <c r="G274">
-        <v>101.7223002</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" t="s">
-        <v>369</v>
+        <v>354</v>
       </c>
       <c r="B275" t="s">
-        <v>12</v>
+        <v>67</v>
       </c>
       <c r="C275" t="s">
-        <v>18</v>
+        <v>362</v>
       </c>
       <c r="E275">
-        <v>10400</v>
+        <v>30210</v>
       </c>
       <c r="F275">
-        <v>13.7278956</v>
+        <v>14.9798997</v>
       </c>
       <c r="G275">
-        <v>100.5241235</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" t="s">
-        <v>370</v>
+        <v>363</v>
       </c>
       <c r="B276" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C276" t="s">
-        <v>346</v>
+        <v>33</v>
       </c>
       <c r="E276">
-        <v>10120</v>
+        <v>10110</v>
       </c>
       <c r="F276">
         <v>13.7278956</v>
       </c>
       <c r="G276">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="B277" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F277">
         <v>13.7278956</v>
       </c>
       <c r="G277">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" t="s">
-        <v>372</v>
+        <v>365</v>
       </c>
       <c r="B278" t="s">
         <v>8</v>
       </c>
-      <c r="C278" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F278">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G278">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
       <c r="B279" t="s">
-        <v>341</v>
+        <v>8</v>
       </c>
       <c r="C279" t="s">
-        <v>342</v>
+        <v>323</v>
       </c>
       <c r="E279">
-        <v>40000</v>
+        <v>10260</v>
       </c>
       <c r="F279">
-        <v>16.4419355</v>
+        <v>13.7278956</v>
       </c>
       <c r="G279">
-        <v>102.8359921</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" t="s">
-        <v>374</v>
+        <v>367</v>
       </c>
       <c r="B280" t="s">
-        <v>341</v>
-[...8 lines deleted...]
-        <v>40000</v>
+        <v>43</v>
       </c>
       <c r="F280">
-        <v>16.4419355</v>
+        <v>13.8621125</v>
       </c>
       <c r="G280">
-        <v>102.8359921</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="B281" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C281" t="s">
-        <v>273</v>
+        <v>369</v>
       </c>
       <c r="E281">
-        <v>10260</v>
+        <v>21120</v>
       </c>
       <c r="F281">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G281">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" t="s">
-        <v>377</v>
+        <v>370</v>
       </c>
       <c r="B282" t="s">
-        <v>378</v>
+        <v>371</v>
       </c>
       <c r="F282">
-        <v>6.4254607</v>
+        <v>18.7756318</v>
       </c>
       <c r="G282">
-        <v>101.8253143</v>
+        <v>100.7730417</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" t="s">
-        <v>379</v>
+        <v>372</v>
       </c>
       <c r="B283" t="s">
-        <v>12</v>
+        <v>67</v>
       </c>
       <c r="C283" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="E283">
-        <v>10600</v>
+        <v>30130</v>
       </c>
       <c r="F283">
-        <v>13.7278956</v>
+        <v>14.9798997</v>
       </c>
       <c r="G283">
-        <v>100.5241235</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
       <c r="B284" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10500</v>
+        <v>344</v>
       </c>
       <c r="F284">
-        <v>13.7278956</v>
+        <v>15.6930072</v>
       </c>
       <c r="G284">
-        <v>100.5241235</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" t="s">
-        <v>381</v>
+        <v>374</v>
       </c>
       <c r="B285" t="s">
-        <v>12</v>
+        <v>375</v>
       </c>
       <c r="C285" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>376</v>
       </c>
       <c r="E285">
-        <v>10500</v>
+        <v>26000</v>
       </c>
       <c r="F285">
-        <v>13.7278956</v>
+        <v>14.2069466</v>
       </c>
       <c r="G285">
-        <v>100.5241235</v>
+        <v>101.2130511</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="B286" t="s">
-        <v>53</v>
+        <v>147</v>
       </c>
       <c r="C286" t="s">
-        <v>54</v>
+        <v>202</v>
       </c>
       <c r="E286">
-        <v>83110</v>
+        <v>50000</v>
       </c>
       <c r="F286">
-        <v>7.9810496</v>
+        <v>18.7877477</v>
       </c>
       <c r="G286">
-        <v>98.3638824</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="B287" t="s">
-        <v>12</v>
+        <v>379</v>
       </c>
       <c r="C287" t="s">
-        <v>171</v>
+        <v>380</v>
       </c>
       <c r="E287">
-        <v>10300</v>
+        <v>72180</v>
       </c>
       <c r="F287">
-        <v>13.7278956</v>
+        <v>14.4744892</v>
       </c>
       <c r="G287">
-        <v>100.5241235</v>
+        <v>100.1177128</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="B288" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="C288" t="s">
-        <v>81</v>
+        <v>361</v>
       </c>
       <c r="E288">
-        <v>10110</v>
+        <v>10540</v>
       </c>
       <c r="F288">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G288">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="B289" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="C289" t="s">
-        <v>61</v>
+        <v>361</v>
       </c>
       <c r="E289">
-        <v>10220</v>
+        <v>10540</v>
       </c>
       <c r="F289">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G289">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="B290" t="s">
-        <v>387</v>
+        <v>43</v>
       </c>
       <c r="C290" t="s">
-        <v>388</v>
+        <v>283</v>
       </c>
       <c r="E290">
-        <v>91160</v>
+        <v>11000</v>
       </c>
       <c r="F290">
-        <v>6.6238158</v>
+        <v>13.8621125</v>
       </c>
       <c r="G290">
-        <v>100.0673744</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="B291" t="s">
         <v>8</v>
       </c>
+      <c r="C291" t="s">
+        <v>323</v>
+      </c>
+      <c r="E291">
+        <v>10260</v>
+      </c>
       <c r="F291">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G291">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="B292" t="s">
-        <v>391</v>
+        <v>75</v>
+      </c>
+      <c r="C292" t="s">
+        <v>361</v>
+      </c>
+      <c r="E292">
+        <v>10540</v>
       </c>
       <c r="F292">
-        <v>19.9071656</v>
+        <v>13.5990961</v>
       </c>
       <c r="G292">
-        <v>99.830955</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="B293" t="s">
-        <v>12</v>
+        <v>75</v>
+      </c>
+      <c r="C293" t="s">
+        <v>361</v>
+      </c>
+      <c r="E293">
+        <v>10540</v>
       </c>
       <c r="F293">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G293">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="B294" t="s">
-        <v>142</v>
+        <v>8</v>
+      </c>
+      <c r="C294" t="s">
+        <v>388</v>
+      </c>
+      <c r="E294">
+        <v>10400</v>
       </c>
       <c r="F294">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G294">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="B295" t="s">
-        <v>191</v>
+        <v>390</v>
       </c>
       <c r="C295" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="E295">
-        <v>73000</v>
+        <v>40000</v>
       </c>
       <c r="F295">
-        <v>13.8199206</v>
+        <v>16.4419355</v>
       </c>
       <c r="G295">
-        <v>100.0621676</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="B296" t="s">
-        <v>191</v>
-[...8 lines deleted...]
-        <v>73000</v>
+        <v>8</v>
       </c>
       <c r="F296">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G296">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="B297" t="s">
-        <v>142</v>
+        <v>75</v>
+      </c>
+      <c r="C297" t="s">
+        <v>361</v>
+      </c>
+      <c r="E297">
+        <v>10540</v>
       </c>
       <c r="F297">
-        <v>13.8621125</v>
+        <v>13.5990961</v>
       </c>
       <c r="G297">
-        <v>100.5143528</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="B298" t="s">
-        <v>142</v>
+        <v>8</v>
+      </c>
+      <c r="C298" t="s">
+        <v>395</v>
+      </c>
+      <c r="E298">
+        <v>10120</v>
       </c>
       <c r="F298">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G298">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" t="s">
-        <v>399</v>
+        <v>354</v>
       </c>
       <c r="B299" t="s">
-        <v>142</v>
+        <v>314</v>
+      </c>
+      <c r="C299" t="s">
+        <v>396</v>
+      </c>
+      <c r="E299">
+        <v>52220</v>
       </c>
       <c r="F299">
-        <v>13.8621125</v>
+        <v>18.2888404</v>
       </c>
       <c r="G299">
-        <v>100.5143528</v>
+        <v>99.490874</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="B300" t="s">
-        <v>142</v>
+        <v>8</v>
+      </c>
+      <c r="C300" t="s">
+        <v>33</v>
+      </c>
+      <c r="E300">
+        <v>10110</v>
       </c>
       <c r="F300">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G300">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="B301" t="s">
-        <v>191</v>
+        <v>75</v>
       </c>
       <c r="C301" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>361</v>
       </c>
       <c r="E301">
-        <v>73000</v>
+        <v>10540</v>
       </c>
       <c r="F301">
-        <v>13.8199206</v>
+        <v>13.5990961</v>
       </c>
       <c r="G301">
-        <v>100.0621676</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="B302" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="C302" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>361</v>
       </c>
       <c r="E302">
-        <v>10110</v>
+        <v>10540</v>
       </c>
       <c r="F302">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G302">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="B303" t="s">
-        <v>12</v>
+        <v>67</v>
       </c>
       <c r="C303" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="E303">
-        <v>10220</v>
+        <v>30130</v>
       </c>
       <c r="F303">
-        <v>13.7278956</v>
+        <v>14.9798997</v>
       </c>
       <c r="G303">
-        <v>100.5241235</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="B304" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C304" t="s">
-        <v>167</v>
+        <v>57</v>
       </c>
       <c r="E304">
-        <v>10500</v>
+        <v>10110</v>
       </c>
       <c r="F304">
         <v>13.7278956</v>
       </c>
       <c r="G304">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="B305" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="C305" t="s">
-        <v>346</v>
+        <v>361</v>
       </c>
       <c r="E305">
-        <v>10120</v>
+        <v>10540</v>
       </c>
       <c r="F305">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G305">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306" t="s">
+        <v>403</v>
+      </c>
+      <c r="B306" t="s">
+        <v>308</v>
+      </c>
+      <c r="C306" t="s">
+        <v>404</v>
+      </c>
+      <c r="D306" t="s">
         <v>405</v>
       </c>
-      <c r="B306" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E306">
-        <v>10220</v>
+        <v>31110</v>
       </c>
       <c r="F306">
-        <v>13.7278956</v>
+        <v>14.9930017</v>
       </c>
       <c r="G306">
-        <v>100.5241235</v>
+        <v>103.1029191</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307" t="s">
         <v>406</v>
       </c>
       <c r="B307" t="s">
-        <v>12</v>
+        <v>67</v>
       </c>
       <c r="C307" t="s">
-        <v>81</v>
+        <v>362</v>
       </c>
       <c r="E307">
-        <v>10110</v>
+        <v>30210</v>
       </c>
       <c r="F307">
-        <v>13.7278956</v>
+        <v>14.9798997</v>
       </c>
       <c r="G307">
-        <v>100.5241235</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308" t="s">
         <v>407</v>
       </c>
       <c r="B308" t="s">
-        <v>142</v>
+        <v>67</v>
+      </c>
+      <c r="C308" t="s">
+        <v>362</v>
+      </c>
+      <c r="E308">
+        <v>30210</v>
       </c>
       <c r="F308">
-        <v>13.8621125</v>
+        <v>14.9798997</v>
       </c>
       <c r="G308">
-        <v>100.5143528</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" t="s">
-        <v>394</v>
+        <v>408</v>
       </c>
       <c r="B309" t="s">
-        <v>191</v>
+        <v>8</v>
       </c>
       <c r="C309" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>116</v>
       </c>
       <c r="E309">
-        <v>73000</v>
+        <v>10310</v>
       </c>
       <c r="F309">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G309">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B310" t="s">
-        <v>191</v>
-[...8 lines deleted...]
-        <v>73000</v>
+        <v>326</v>
       </c>
       <c r="F310">
-        <v>13.8199206</v>
+        <v>8.4407456</v>
       </c>
       <c r="G310">
-        <v>100.0621676</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B311" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C311" t="s">
-        <v>61</v>
+        <v>135</v>
       </c>
       <c r="E311">
-        <v>10220</v>
+        <v>10600</v>
       </c>
       <c r="F311">
         <v>13.7278956</v>
       </c>
       <c r="G311">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B312" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="C312" t="s">
-        <v>61</v>
+        <v>295</v>
       </c>
       <c r="E312">
-        <v>10220</v>
+        <v>20140</v>
       </c>
       <c r="F312">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G312">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B313" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F313">
         <v>13.7278956</v>
       </c>
       <c r="G313">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B314" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10330</v>
+        <v>414</v>
       </c>
       <c r="F314">
-        <v>13.7278956</v>
+        <v>18.1445774</v>
       </c>
       <c r="G314">
-        <v>100.5241235</v>
+        <v>100.1402831</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="B315" t="s">
-        <v>12</v>
+        <v>416</v>
+      </c>
+      <c r="C315" t="s">
+        <v>417</v>
+      </c>
+      <c r="E315">
+        <v>42110</v>
       </c>
       <c r="F315">
-        <v>13.7278956</v>
+        <v>17.4860232</v>
       </c>
       <c r="G315">
-        <v>100.5241235</v>
+        <v>101.7223002</v>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="B316" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C316" t="s">
+        <v>82</v>
+      </c>
+      <c r="E316">
+        <v>10400</v>
       </c>
       <c r="F316">
         <v>13.7278956</v>
       </c>
       <c r="G316">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="B317" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C317" t="s">
+        <v>395</v>
+      </c>
+      <c r="E317">
+        <v>10120</v>
       </c>
       <c r="F317">
         <v>13.7278956</v>
       </c>
       <c r="G317">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="318" spans="1:7">
       <c r="A318" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="B318" t="s">
         <v>8</v>
       </c>
       <c r="F318">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G318">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="A319" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="B319" t="s">
-        <v>12</v>
+        <v>75</v>
+      </c>
+      <c r="C319" t="s">
+        <v>361</v>
+      </c>
+      <c r="D319" t="s">
+        <v>158</v>
+      </c>
+      <c r="E319">
+        <v>10540</v>
       </c>
       <c r="F319">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G319">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="A320" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="B320" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="C320" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>391</v>
       </c>
       <c r="E320">
-        <v>10500</v>
+        <v>40000</v>
       </c>
       <c r="F320">
-        <v>13.7278956</v>
+        <v>16.4419355</v>
       </c>
       <c r="G320">
-        <v>100.5241235</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="B321" t="s">
-        <v>191</v>
+        <v>390</v>
       </c>
       <c r="C321" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="D321" t="s">
-        <v>396</v>
+        <v>424</v>
       </c>
       <c r="E321">
-        <v>73000</v>
+        <v>40000</v>
       </c>
       <c r="F321">
-        <v>13.8199206</v>
+        <v>16.4419355</v>
       </c>
       <c r="G321">
-        <v>100.0621676</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="B322" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C322" t="s">
-        <v>94</v>
+        <v>323</v>
       </c>
       <c r="E322">
-        <v>10800</v>
+        <v>10260</v>
       </c>
       <c r="F322">
         <v>13.7278956</v>
       </c>
       <c r="G322">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="B323" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10130</v>
+        <v>427</v>
       </c>
       <c r="F323">
-        <v>13.5990961</v>
+        <v>6.4254607</v>
       </c>
       <c r="G323">
-        <v>100.5998319</v>
+        <v>101.8253143</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="B324" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="C324" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="E324">
-        <v>20150</v>
+        <v>10600</v>
       </c>
       <c r="F324">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G324">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="B325" t="s">
-        <v>424</v>
+        <v>8</v>
       </c>
       <c r="C325" t="s">
-        <v>425</v>
+        <v>220</v>
       </c>
       <c r="E325">
-        <v>77110</v>
+        <v>10500</v>
       </c>
       <c r="F325">
-        <v>11.812367</v>
+        <v>13.7278956</v>
       </c>
       <c r="G325">
-        <v>99.7973271</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="B326" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C326" t="s">
+        <v>220</v>
+      </c>
+      <c r="D326" t="s">
+        <v>221</v>
+      </c>
+      <c r="E326">
+        <v>10500</v>
       </c>
       <c r="F326">
         <v>13.7278956</v>
       </c>
       <c r="G326">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="B327" t="s">
-        <v>204</v>
+        <v>14</v>
+      </c>
+      <c r="C327" t="s">
+        <v>113</v>
+      </c>
+      <c r="E327">
+        <v>83110</v>
       </c>
       <c r="F327">
-        <v>14.882905</v>
+        <v>7.9810496</v>
       </c>
       <c r="G327">
-        <v>103.4937107</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="B328" t="s">
-        <v>240</v>
+        <v>8</v>
+      </c>
+      <c r="C328" t="s">
+        <v>224</v>
+      </c>
+      <c r="E328">
+        <v>10300</v>
       </c>
       <c r="F328">
-        <v>16.4429516</v>
+        <v>13.7278956</v>
       </c>
       <c r="G328">
-        <v>100.3482329</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="B329" t="s">
-        <v>204</v>
+        <v>8</v>
+      </c>
+      <c r="C329" t="s">
+        <v>33</v>
+      </c>
+      <c r="E329">
+        <v>10110</v>
       </c>
       <c r="F329">
-        <v>14.882905</v>
+        <v>13.7278956</v>
       </c>
       <c r="G329">
-        <v>103.4937107</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="B330" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C330" t="s">
+        <v>120</v>
+      </c>
+      <c r="E330">
+        <v>10220</v>
       </c>
       <c r="F330">
         <v>13.7278956</v>
       </c>
       <c r="G330">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="B331" t="s">
-        <v>12</v>
+        <v>436</v>
       </c>
       <c r="C331" t="s">
-        <v>77</v>
+        <v>437</v>
       </c>
       <c r="E331">
-        <v>10600</v>
+        <v>91160</v>
       </c>
       <c r="F331">
-        <v>13.7278956</v>
+        <v>6.6238158</v>
       </c>
       <c r="G331">
-        <v>100.5241235</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="B332" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="F332">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G332">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="B333" t="s">
-        <v>224</v>
-[...5 lines deleted...]
-        <v>62000</v>
+        <v>440</v>
       </c>
       <c r="F333">
-        <v>16.4827798</v>
+        <v>19.9071656</v>
       </c>
       <c r="G333">
-        <v>99.5226618</v>
+        <v>99.830955</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334" t="s">
-        <v>419</v>
+        <v>441</v>
       </c>
       <c r="B334" t="s">
-        <v>191</v>
-[...8 lines deleted...]
-        <v>73000</v>
+        <v>8</v>
       </c>
       <c r="F334">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G334">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="B335" t="s">
-        <v>391</v>
+        <v>43</v>
       </c>
       <c r="F335">
-        <v>19.9071656</v>
+        <v>13.8621125</v>
       </c>
       <c r="G335">
-        <v>99.830955</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="B336" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="C336" t="s">
-        <v>81</v>
+        <v>444</v>
+      </c>
+      <c r="D336" t="s">
+        <v>445</v>
       </c>
       <c r="E336">
-        <v>10110</v>
+        <v>73000</v>
       </c>
       <c r="F336">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G336">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="A337" t="s">
-        <v>436</v>
+        <v>443</v>
       </c>
       <c r="B337" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="C337" t="s">
-        <v>50</v>
+        <v>444</v>
+      </c>
+      <c r="D337" t="s">
+        <v>445</v>
       </c>
       <c r="E337">
-        <v>10600</v>
+        <v>73000</v>
       </c>
       <c r="F337">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G337">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="A338" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="B338" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10600</v>
+        <v>43</v>
       </c>
       <c r="F338">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G338">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339" t="s">
-        <v>438</v>
+        <v>447</v>
       </c>
       <c r="B339" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10160</v>
+        <v>43</v>
       </c>
       <c r="F339">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G339">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="A340" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="B340" t="s">
-        <v>12</v>
+        <v>43</v>
       </c>
       <c r="F340">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G340">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="A341" t="s">
-        <v>435</v>
+        <v>449</v>
       </c>
       <c r="B341" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>43</v>
       </c>
       <c r="F341">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G341">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="B342" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="C342" t="s">
-        <v>167</v>
+        <v>444</v>
+      </c>
+      <c r="D342" t="s">
+        <v>445</v>
       </c>
       <c r="E342">
-        <v>10500</v>
+        <v>73000</v>
       </c>
       <c r="F342">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G342">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="A343" t="s">
-        <v>442</v>
+        <v>450</v>
       </c>
       <c r="B343" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C343" t="s">
+        <v>57</v>
+      </c>
+      <c r="D343" t="s">
+        <v>262</v>
+      </c>
+      <c r="E343">
+        <v>10110</v>
       </c>
       <c r="F343">
         <v>13.7278956</v>
       </c>
       <c r="G343">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="A344" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="B344" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C344" t="s">
-        <v>167</v>
+        <v>120</v>
       </c>
       <c r="E344">
-        <v>10500</v>
+        <v>10220</v>
       </c>
       <c r="F344">
         <v>13.7278956</v>
       </c>
       <c r="G344">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="B345" t="s">
-        <v>120</v>
+        <v>8</v>
+      </c>
+      <c r="C345" t="s">
+        <v>220</v>
+      </c>
+      <c r="E345">
+        <v>10500</v>
       </c>
       <c r="F345">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G345">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="A346" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="B346" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="C346" t="s">
-        <v>446</v>
+        <v>395</v>
       </c>
       <c r="E346">
-        <v>76120</v>
+        <v>10120</v>
       </c>
       <c r="F346">
-        <v>13.1111601</v>
+        <v>13.7278956</v>
       </c>
       <c r="G346">
-        <v>99.9391307</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347" t="s">
-        <v>447</v>
+        <v>454</v>
       </c>
       <c r="B347" t="s">
-        <v>185</v>
+        <v>8</v>
+      </c>
+      <c r="C347" t="s">
+        <v>120</v>
+      </c>
+      <c r="E347">
+        <v>10220</v>
       </c>
       <c r="F347">
-        <v>14.9798997</v>
+        <v>13.7278956</v>
       </c>
       <c r="G347">
-        <v>102.0977693</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="A348" t="s">
-        <v>448</v>
+        <v>455</v>
       </c>
       <c r="B348" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C348" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="E348">
-        <v>10310</v>
+        <v>10110</v>
       </c>
       <c r="F348">
         <v>13.7278956</v>
       </c>
       <c r="G348">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="349" spans="1:7">
       <c r="A349" t="s">
-        <v>449</v>
+        <v>456</v>
       </c>
       <c r="B349" t="s">
-        <v>12</v>
+        <v>43</v>
       </c>
       <c r="F349">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G349">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="A350" t="s">
-        <v>450</v>
+        <v>443</v>
       </c>
       <c r="B350" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="C350" t="s">
-        <v>451</v>
+        <v>444</v>
+      </c>
+      <c r="D350" t="s">
+        <v>445</v>
       </c>
       <c r="E350">
-        <v>50310</v>
+        <v>73000</v>
       </c>
       <c r="F350">
-        <v>18.7877477</v>
+        <v>13.8199206</v>
       </c>
       <c r="G350">
-        <v>98.9931311</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="A351" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="B351" t="s">
-        <v>12</v>
+        <v>41</v>
+      </c>
+      <c r="C351" t="s">
+        <v>444</v>
+      </c>
+      <c r="D351" t="s">
+        <v>445</v>
+      </c>
+      <c r="E351">
+        <v>73000</v>
       </c>
       <c r="F351">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G351">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="352" spans="1:7">
       <c r="A352" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="B352" t="s">
-        <v>454</v>
+        <v>8</v>
       </c>
       <c r="C352" t="s">
-        <v>455</v>
+        <v>120</v>
       </c>
       <c r="E352">
-        <v>63110</v>
+        <v>10220</v>
       </c>
       <c r="F352">
-        <v>16.8839901</v>
+        <v>13.7278956</v>
       </c>
       <c r="G352">
-        <v>99.1258498</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="353" spans="1:7">
       <c r="A353" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="B353" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C353" t="s">
-        <v>177</v>
+        <v>120</v>
       </c>
       <c r="E353">
-        <v>10120</v>
+        <v>10220</v>
       </c>
       <c r="F353">
         <v>13.7278956</v>
       </c>
       <c r="G353">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="354" spans="1:7">
       <c r="A354" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="B354" t="s">
-        <v>28</v>
-[...8 lines deleted...]
-        <v>20150</v>
+        <v>8</v>
       </c>
       <c r="F354">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G354">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="A355" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="B355" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C355" t="s">
-        <v>459</v>
+        <v>330</v>
       </c>
       <c r="E355">
-        <v>10230</v>
+        <v>10330</v>
       </c>
       <c r="F355">
         <v>13.7278956</v>
       </c>
       <c r="G355">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="356" spans="1:7">
       <c r="A356" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="B356" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F356">
         <v>13.7278956</v>
       </c>
       <c r="G356">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="357" spans="1:7">
       <c r="A357" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="B357" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F357">
         <v>13.7278956</v>
       </c>
       <c r="G357">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="358" spans="1:7">
       <c r="A358" t="s">
-        <v>419</v>
+        <v>464</v>
       </c>
       <c r="B358" t="s">
-        <v>191</v>
-[...8 lines deleted...]
-        <v>73000</v>
+        <v>8</v>
       </c>
       <c r="F358">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G358">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="359" spans="1:7">
       <c r="A359" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="B359" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10230</v>
+        <v>75</v>
       </c>
       <c r="F359">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G359">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="360" spans="1:7">
       <c r="A360" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="B360" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>50000</v>
+        <v>8</v>
       </c>
       <c r="F360">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G360">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="361" spans="1:7">
       <c r="A361" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="B361" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="C361" t="s">
-        <v>29</v>
+        <v>220</v>
+      </c>
+      <c r="D361" t="s">
+        <v>221</v>
       </c>
       <c r="E361">
-        <v>20150</v>
+        <v>10500</v>
       </c>
       <c r="F361">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G361">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="A362" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="B362" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="C362" t="s">
-        <v>40</v>
+        <v>444</v>
+      </c>
+      <c r="D362" t="s">
+        <v>445</v>
       </c>
       <c r="E362">
-        <v>10900</v>
+        <v>73000</v>
       </c>
       <c r="F362">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G362">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="363" spans="1:7">
       <c r="A363" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="B363" t="s">
-        <v>191</v>
+        <v>8</v>
       </c>
       <c r="C363" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>151</v>
       </c>
       <c r="E363">
-        <v>73000</v>
+        <v>10800</v>
       </c>
       <c r="F363">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G363">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="364" spans="1:7">
       <c r="A364" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="B364" t="s">
-        <v>8</v>
+        <v>75</v>
       </c>
       <c r="C364" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="E364">
-        <v>10540</v>
+        <v>10130</v>
       </c>
       <c r="F364">
         <v>13.5990961</v>
       </c>
       <c r="G364">
         <v>100.5998319</v>
       </c>
     </row>
     <row r="365" spans="1:7">
       <c r="A365" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="B365" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="C365" t="s">
-        <v>273</v>
+        <v>91</v>
       </c>
       <c r="E365">
-        <v>10260</v>
+        <v>20150</v>
       </c>
       <c r="F365">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G365">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="366" spans="1:7">
       <c r="A366" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="B366" t="s">
-        <v>191</v>
+        <v>473</v>
       </c>
       <c r="C366" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>474</v>
       </c>
       <c r="E366">
-        <v>73000</v>
+        <v>77110</v>
       </c>
       <c r="F366">
-        <v>13.8199206</v>
+        <v>11.812367</v>
       </c>
       <c r="G366">
-        <v>100.0621676</v>
+        <v>99.7973271</v>
       </c>
     </row>
     <row r="367" spans="1:7">
       <c r="A367" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="B367" t="s">
-        <v>191</v>
-[...8 lines deleted...]
-        <v>73000</v>
+        <v>8</v>
       </c>
       <c r="F367">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G367">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="368" spans="1:7">
       <c r="A368" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="B368" t="s">
-        <v>246</v>
-[...8 lines deleted...]
-        <v>24120</v>
+        <v>255</v>
       </c>
       <c r="F368">
-        <v>13.6904194</v>
+        <v>14.882905</v>
       </c>
       <c r="G368">
-        <v>101.0779596</v>
+        <v>103.4937107</v>
       </c>
     </row>
     <row r="369" spans="1:7">
       <c r="A369" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="B369" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10240</v>
+        <v>292</v>
       </c>
       <c r="F369">
-        <v>13.7278956</v>
+        <v>16.4429516</v>
       </c>
       <c r="G369">
-        <v>100.5241235</v>
+        <v>100.3482329</v>
       </c>
     </row>
     <row r="370" spans="1:7">
       <c r="A370" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="B370" t="s">
-        <v>476</v>
-[...5 lines deleted...]
-        <v>74000</v>
+        <v>255</v>
       </c>
       <c r="F370">
-        <v>13.5475216</v>
+        <v>14.882905</v>
       </c>
       <c r="G370">
-        <v>100.2743956</v>
+        <v>103.4937107</v>
       </c>
     </row>
     <row r="371" spans="1:7">
       <c r="A371" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="B371" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="F371">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G371">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="372" spans="1:7">
       <c r="A372" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B372" t="s">
         <v>8</v>
       </c>
+      <c r="C372" t="s">
+        <v>135</v>
+      </c>
+      <c r="E372">
+        <v>10600</v>
+      </c>
       <c r="F372">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G372">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="373" spans="1:7">
       <c r="A373" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B373" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>8</v>
       </c>
       <c r="F373">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G373">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="374" spans="1:7">
       <c r="A374" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B374" t="s">
-        <v>120</v>
+        <v>275</v>
       </c>
       <c r="C374" t="s">
-        <v>482</v>
+        <v>276</v>
       </c>
       <c r="E374">
-        <v>21000</v>
+        <v>62000</v>
       </c>
       <c r="F374">
-        <v>12.6833115</v>
+        <v>16.4827798</v>
       </c>
       <c r="G374">
-        <v>101.2374295</v>
+        <v>99.5226618</v>
       </c>
     </row>
     <row r="375" spans="1:7">
       <c r="A375" t="s">
-        <v>483</v>
+        <v>468</v>
       </c>
       <c r="B375" t="s">
-        <v>387</v>
+        <v>41</v>
       </c>
       <c r="C375" t="s">
-        <v>484</v>
+        <v>444</v>
+      </c>
+      <c r="D375" t="s">
+        <v>445</v>
       </c>
       <c r="E375">
-        <v>91120</v>
+        <v>73000</v>
       </c>
       <c r="F375">
-        <v>6.6238158</v>
+        <v>13.8199206</v>
       </c>
       <c r="G375">
-        <v>100.0673744</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="376" spans="1:7">
       <c r="A376" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="B376" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10220</v>
+        <v>440</v>
       </c>
       <c r="F376">
-        <v>13.7278956</v>
+        <v>19.9071656</v>
       </c>
       <c r="G376">
-        <v>100.5241235</v>
+        <v>99.830955</v>
       </c>
     </row>
     <row r="377" spans="1:7">
       <c r="A377" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="B377" t="s">
-        <v>365</v>
+        <v>8</v>
       </c>
       <c r="C377" t="s">
-        <v>487</v>
+        <v>33</v>
       </c>
       <c r="E377">
-        <v>54000</v>
+        <v>10110</v>
       </c>
       <c r="F377">
-        <v>18.1445774</v>
+        <v>13.7278956</v>
       </c>
       <c r="G377">
-        <v>100.1402831</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="378" spans="1:7">
       <c r="A378" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B378" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C378" t="s">
-        <v>459</v>
+        <v>110</v>
       </c>
       <c r="E378">
-        <v>10230</v>
+        <v>10600</v>
       </c>
       <c r="F378">
         <v>13.7278956</v>
       </c>
       <c r="G378">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="379" spans="1:7">
       <c r="A379" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="B379" t="s">
-        <v>387</v>
+        <v>8</v>
       </c>
       <c r="C379" t="s">
-        <v>388</v>
+        <v>110</v>
       </c>
       <c r="E379">
-        <v>91160</v>
+        <v>10600</v>
       </c>
       <c r="F379">
-        <v>6.6238158</v>
+        <v>13.7278956</v>
       </c>
       <c r="G379">
-        <v>100.0673744</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="380" spans="1:7">
       <c r="A380" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="B380" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C380" t="s">
+        <v>488</v>
+      </c>
+      <c r="E380">
+        <v>10160</v>
       </c>
       <c r="F380">
         <v>13.7278956</v>
       </c>
       <c r="G380">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="381" spans="1:7">
       <c r="A381" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="B381" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>8</v>
       </c>
       <c r="F381">
         <v>13.7278956</v>
       </c>
       <c r="G381">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="382" spans="1:7">
       <c r="A382" t="s">
-        <v>492</v>
+        <v>484</v>
       </c>
       <c r="B382" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="C382" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E382">
-        <v>20150</v>
+        <v>10110</v>
       </c>
       <c r="F382">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G382">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="383" spans="1:7">
       <c r="A383" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="B383" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C383" t="s">
-        <v>40</v>
+        <v>220</v>
       </c>
       <c r="E383">
-        <v>10900</v>
+        <v>10500</v>
       </c>
       <c r="F383">
         <v>13.7278956</v>
       </c>
       <c r="G383">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="384" spans="1:7">
       <c r="A384" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="B384" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F384">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G384">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="385" spans="1:7">
       <c r="A385" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="B385" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C385" t="s">
-        <v>94</v>
+        <v>220</v>
       </c>
       <c r="E385">
-        <v>10800</v>
+        <v>10500</v>
       </c>
       <c r="F385">
         <v>13.7278956</v>
       </c>
       <c r="G385">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="386" spans="1:7">
       <c r="A386" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="B386" t="s">
-        <v>497</v>
-[...5 lines deleted...]
-        <v>34280</v>
+        <v>23</v>
       </c>
       <c r="F386">
-        <v>15.2286861</v>
+        <v>12.6833115</v>
       </c>
       <c r="G386">
-        <v>104.8564217</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="387" spans="1:7">
       <c r="A387" t="s">
-        <v>499</v>
+        <v>494</v>
       </c>
       <c r="B387" t="s">
-        <v>120</v>
+        <v>156</v>
       </c>
       <c r="C387" t="s">
-        <v>482</v>
+        <v>495</v>
       </c>
       <c r="E387">
-        <v>21000</v>
+        <v>76120</v>
       </c>
       <c r="F387">
-        <v>12.6833115</v>
+        <v>13.1111601</v>
       </c>
       <c r="G387">
-        <v>101.2374295</v>
+        <v>99.9391307</v>
       </c>
     </row>
     <row r="388" spans="1:7">
       <c r="A388" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="B388" t="s">
-        <v>195</v>
-[...5 lines deleted...]
-        <v>27160</v>
+        <v>67</v>
       </c>
       <c r="F388">
-        <v>13.824038</v>
+        <v>14.9798997</v>
       </c>
       <c r="G388">
-        <v>102.0645839</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="A389" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
       <c r="B389" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C389" t="s">
-        <v>61</v>
+        <v>116</v>
       </c>
       <c r="E389">
-        <v>10220</v>
+        <v>10310</v>
       </c>
       <c r="F389">
         <v>13.7278956</v>
       </c>
       <c r="G389">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="A390" t="s">
-        <v>503</v>
+        <v>498</v>
       </c>
       <c r="B390" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10230</v>
+        <v>8</v>
       </c>
       <c r="F390">
         <v>13.7278956</v>
       </c>
       <c r="G390">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="391" spans="1:7">
       <c r="A391" t="s">
-        <v>504</v>
+        <v>499</v>
       </c>
       <c r="B391" t="s">
-        <v>53</v>
+        <v>147</v>
       </c>
       <c r="C391" t="s">
-        <v>54</v>
+        <v>500</v>
       </c>
       <c r="E391">
-        <v>83110</v>
+        <v>50310</v>
       </c>
       <c r="F391">
-        <v>7.9810496</v>
+        <v>18.7877477</v>
       </c>
       <c r="G391">
-        <v>98.3638824</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="A392" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="B392" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10160</v>
+        <v>8</v>
       </c>
       <c r="F392">
         <v>13.7278956</v>
       </c>
       <c r="G392">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="393" spans="1:7">
       <c r="A393" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="B393" t="s">
-        <v>12</v>
+        <v>503</v>
       </c>
       <c r="C393" t="s">
-        <v>459</v>
+        <v>504</v>
       </c>
       <c r="E393">
-        <v>10230</v>
+        <v>63110</v>
       </c>
       <c r="F393">
-        <v>13.7278956</v>
+        <v>16.8839901</v>
       </c>
       <c r="G393">
-        <v>100.5241235</v>
+        <v>99.1258498</v>
       </c>
     </row>
     <row r="394" spans="1:7">
       <c r="A394" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="B394" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C394" t="s">
-        <v>81</v>
+        <v>230</v>
       </c>
       <c r="E394">
-        <v>10110</v>
+        <v>10120</v>
       </c>
       <c r="F394">
         <v>13.7278956</v>
       </c>
       <c r="G394">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="395" spans="1:7">
       <c r="A395" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="B395" t="s">
-        <v>28</v>
+        <v>90</v>
       </c>
       <c r="C395" t="s">
-        <v>29</v>
+        <v>91</v>
       </c>
       <c r="D395" t="s">
-        <v>29</v>
+        <v>92</v>
       </c>
       <c r="E395">
         <v>20150</v>
       </c>
       <c r="F395">
         <v>13.3611431</v>
       </c>
       <c r="G395">
         <v>100.9846717</v>
       </c>
     </row>
     <row r="396" spans="1:7">
       <c r="A396" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="B396" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C396" t="s">
+        <v>508</v>
+      </c>
+      <c r="E396">
+        <v>10230</v>
       </c>
       <c r="F396">
         <v>13.7278956</v>
       </c>
       <c r="G396">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="397" spans="1:7">
       <c r="A397" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="B397" t="s">
-        <v>28</v>
-[...8 lines deleted...]
-        <v>20150</v>
+        <v>8</v>
+      </c>
+      <c r="F397">
+        <v>13.7278956</v>
+      </c>
+      <c r="G397">
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="398" spans="1:7">
       <c r="A398" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="B398" t="s">
         <v>8</v>
       </c>
-      <c r="C398" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F398">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G398">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="399" spans="1:7">
       <c r="A399" t="s">
-        <v>512</v>
+        <v>468</v>
       </c>
       <c r="B399" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="C399" t="s">
-        <v>29</v>
+        <v>444</v>
       </c>
       <c r="D399" t="s">
-        <v>30</v>
+        <v>445</v>
       </c>
       <c r="E399">
-        <v>20150</v>
+        <v>73000</v>
       </c>
       <c r="F399">
-        <v>13.3611431</v>
+        <v>13.8199206</v>
       </c>
       <c r="G399">
-        <v>100.9846717</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="400" spans="1:7">
       <c r="A400" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="B400" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C400" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="E400">
-        <v>10170</v>
+        <v>10230</v>
       </c>
       <c r="F400">
         <v>13.7278956</v>
       </c>
       <c r="G400">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="401" spans="1:7">
       <c r="A401" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="B401" t="s">
-        <v>12</v>
+        <v>147</v>
       </c>
       <c r="C401" t="s">
-        <v>50</v>
+        <v>202</v>
       </c>
       <c r="E401">
-        <v>10600</v>
+        <v>50000</v>
       </c>
       <c r="F401">
-        <v>13.7278956</v>
+        <v>18.7877477</v>
       </c>
       <c r="G401">
-        <v>100.5241235</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="402" spans="1:7">
       <c r="A402" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="B402" t="s">
-        <v>8</v>
+        <v>90</v>
       </c>
       <c r="C402" t="s">
-        <v>311</v>
+        <v>91</v>
       </c>
       <c r="E402">
-        <v>10540</v>
+        <v>20150</v>
       </c>
       <c r="F402">
-        <v>13.5990961</v>
+        <v>13.3611431</v>
       </c>
       <c r="G402">
-        <v>100.5998319</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="403" spans="1:7">
       <c r="A403" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="B403" t="s">
         <v>8</v>
       </c>
       <c r="C403" t="s">
-        <v>311</v>
+        <v>29</v>
       </c>
       <c r="E403">
-        <v>10540</v>
+        <v>10900</v>
       </c>
       <c r="F403">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G403">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="404" spans="1:7">
       <c r="A404" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="B404" t="s">
-        <v>497</v>
+        <v>41</v>
       </c>
       <c r="C404" t="s">
-        <v>519</v>
+        <v>444</v>
+      </c>
+      <c r="D404" t="s">
+        <v>445</v>
       </c>
       <c r="E404">
-        <v>34000</v>
+        <v>73000</v>
       </c>
       <c r="F404">
-        <v>15.2286861</v>
+        <v>13.8199206</v>
       </c>
       <c r="G404">
-        <v>104.8564217</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="405" spans="1:7">
       <c r="A405" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="B405" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="C405" t="s">
-        <v>439</v>
+        <v>361</v>
+      </c>
+      <c r="D405" t="s">
+        <v>158</v>
       </c>
       <c r="E405">
-        <v>10160</v>
+        <v>10540</v>
       </c>
       <c r="F405">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G405">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="406" spans="1:7">
       <c r="A406" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="B406" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C406" t="s">
+        <v>323</v>
+      </c>
+      <c r="E406">
+        <v>10260</v>
       </c>
       <c r="F406">
         <v>13.7278956</v>
       </c>
       <c r="G406">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="407" spans="1:7">
       <c r="A407" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="B407" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="C407" t="s">
-        <v>103</v>
+        <v>444</v>
+      </c>
+      <c r="D407" t="s">
+        <v>445</v>
       </c>
       <c r="E407">
-        <v>10110</v>
+        <v>73000</v>
       </c>
       <c r="F407">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G407">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="408" spans="1:7">
       <c r="A408" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="B408" t="s">
-        <v>120</v>
+        <v>41</v>
       </c>
       <c r="C408" t="s">
-        <v>121</v>
+        <v>444</v>
+      </c>
+      <c r="D408" t="s">
+        <v>445</v>
       </c>
       <c r="E408">
-        <v>21180</v>
+        <v>73000</v>
       </c>
       <c r="F408">
-        <v>12.6833115</v>
+        <v>13.8199206</v>
       </c>
       <c r="G408">
-        <v>101.2374295</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="409" spans="1:7">
       <c r="A409" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="B409" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="C409" t="s">
-        <v>29</v>
+        <v>521</v>
+      </c>
+      <c r="D409" t="s">
+        <v>39</v>
       </c>
       <c r="E409">
-        <v>20150</v>
+        <v>24120</v>
       </c>
       <c r="F409">
-        <v>13.3611431</v>
+        <v>13.6904194</v>
       </c>
       <c r="G409">
-        <v>100.9846717</v>
+        <v>101.0779596</v>
       </c>
     </row>
     <row r="410" spans="1:7">
       <c r="A410" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="B410" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="C410" t="s">
-        <v>29</v>
+        <v>162</v>
       </c>
       <c r="E410">
-        <v>20150</v>
+        <v>10240</v>
       </c>
       <c r="F410">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G410">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="411" spans="1:7">
       <c r="A411" t="s">
-        <v>469</v>
+        <v>523</v>
       </c>
       <c r="B411" t="s">
-        <v>191</v>
+        <v>524</v>
       </c>
       <c r="C411" t="s">
-        <v>395</v>
+        <v>525</v>
       </c>
       <c r="E411">
-        <v>73000</v>
+        <v>74000</v>
       </c>
       <c r="F411">
-        <v>13.8199206</v>
+        <v>13.5475216</v>
       </c>
       <c r="G411">
-        <v>100.0621676</v>
+        <v>100.2743956</v>
       </c>
     </row>
     <row r="412" spans="1:7">
       <c r="A412" t="s">
         <v>526</v>
       </c>
       <c r="B412" t="s">
-        <v>191</v>
-[...8 lines deleted...]
-        <v>73000</v>
+        <v>14</v>
       </c>
       <c r="F412">
-        <v>13.8199206</v>
+        <v>7.9810496</v>
       </c>
       <c r="G412">
-        <v>100.0621676</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="413" spans="1:7">
       <c r="A413" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="B413" t="s">
-        <v>191</v>
-[...8 lines deleted...]
-        <v>73000</v>
+        <v>75</v>
       </c>
       <c r="F413">
-        <v>13.8199206</v>
+        <v>13.5990961</v>
       </c>
       <c r="G413">
-        <v>100.0621676</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="414" spans="1:7">
       <c r="A414" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B414" t="s">
-        <v>191</v>
+        <v>14</v>
+      </c>
+      <c r="D414" t="s">
+        <v>114</v>
       </c>
       <c r="F414">
-        <v>13.8199206</v>
+        <v>7.9810496</v>
       </c>
       <c r="G414">
-        <v>100.0621676</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="415" spans="1:7">
       <c r="A415" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="B415" t="s">
-        <v>12</v>
+        <v>23</v>
+      </c>
+      <c r="C415" t="s">
+        <v>24</v>
+      </c>
+      <c r="E415">
+        <v>21000</v>
       </c>
       <c r="F415">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G415">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="416" spans="1:7">
       <c r="A416" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B416" t="s">
-        <v>142</v>
+        <v>436</v>
       </c>
       <c r="C416" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="E416">
-        <v>11000</v>
+        <v>91120</v>
       </c>
       <c r="F416">
-        <v>13.8621125</v>
+        <v>6.6238158</v>
       </c>
       <c r="G416">
-        <v>100.5143528</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="417" spans="1:7">
       <c r="A417" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B417" t="s">
+        <v>8</v>
+      </c>
+      <c r="C417" t="s">
         <v>120</v>
       </c>
+      <c r="E417">
+        <v>10220</v>
+      </c>
       <c r="F417">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G417">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="418" spans="1:7">
       <c r="A418" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="B418" t="s">
-        <v>12</v>
+        <v>414</v>
+      </c>
+      <c r="C418" t="s">
+        <v>534</v>
+      </c>
+      <c r="E418">
+        <v>54000</v>
       </c>
       <c r="F418">
-        <v>13.7278956</v>
+        <v>18.1445774</v>
       </c>
       <c r="G418">
-        <v>100.5241235</v>
+        <v>100.1402831</v>
       </c>
     </row>
     <row r="419" spans="1:7">
       <c r="A419" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="B419" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C419" t="s">
+        <v>508</v>
+      </c>
+      <c r="E419">
+        <v>10230</v>
       </c>
       <c r="F419">
         <v>13.7278956</v>
       </c>
       <c r="G419">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="420" spans="1:7">
       <c r="A420" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="B420" t="s">
-        <v>8</v>
+        <v>436</v>
+      </c>
+      <c r="C420" t="s">
+        <v>437</v>
+      </c>
+      <c r="E420">
+        <v>91160</v>
       </c>
       <c r="F420">
-        <v>13.5990961</v>
+        <v>6.6238158</v>
       </c>
       <c r="G420">
-        <v>100.5998319</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="421" spans="1:7">
       <c r="A421" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="B421" t="s">
         <v>8</v>
       </c>
       <c r="F421">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G421">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="422" spans="1:7">
       <c r="A422" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="B422" t="s">
-        <v>53</v>
+        <v>8</v>
+      </c>
+      <c r="C422" t="s">
+        <v>57</v>
+      </c>
+      <c r="E422">
+        <v>10110</v>
       </c>
       <c r="F422">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G422">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="423" spans="1:7">
       <c r="A423" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="B423" t="s">
-        <v>12</v>
+        <v>90</v>
+      </c>
+      <c r="C423" t="s">
+        <v>91</v>
+      </c>
+      <c r="E423">
+        <v>20150</v>
       </c>
       <c r="F423">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G423">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="424" spans="1:7">
       <c r="A424" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="B424" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C424" t="s">
+        <v>29</v>
+      </c>
+      <c r="E424">
+        <v>10900</v>
       </c>
       <c r="F424">
         <v>13.7278956</v>
       </c>
       <c r="G424">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="425" spans="1:7">
       <c r="A425" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="B425" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="F425">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G425">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="426" spans="1:7">
       <c r="A426" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="B426" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C426" t="s">
+        <v>151</v>
+      </c>
+      <c r="E426">
+        <v>10800</v>
       </c>
       <c r="F426">
         <v>13.7278956</v>
       </c>
       <c r="G426">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="427" spans="1:7">
       <c r="A427" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="B427" t="s">
-        <v>12</v>
+        <v>544</v>
+      </c>
+      <c r="C427" t="s">
+        <v>545</v>
+      </c>
+      <c r="E427">
+        <v>34280</v>
       </c>
       <c r="F427">
-        <v>13.7278956</v>
+        <v>15.2286861</v>
       </c>
       <c r="G427">
-        <v>100.5241235</v>
+        <v>104.8564217</v>
       </c>
     </row>
     <row r="428" spans="1:7">
       <c r="A428" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="B428" t="s">
-        <v>12</v>
+        <v>23</v>
+      </c>
+      <c r="C428" t="s">
+        <v>24</v>
+      </c>
+      <c r="E428">
+        <v>21000</v>
       </c>
       <c r="F428">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G428">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="429" spans="1:7">
       <c r="A429" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="B429" t="s">
-        <v>544</v>
+        <v>246</v>
+      </c>
+      <c r="C429" t="s">
+        <v>548</v>
+      </c>
+      <c r="E429">
+        <v>27160</v>
       </c>
       <c r="F429">
-        <v>7.1756004</v>
+        <v>13.824038</v>
       </c>
       <c r="G429">
-        <v>100.614347</v>
+        <v>102.0645839</v>
       </c>
     </row>
     <row r="430" spans="1:7">
       <c r="A430" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="B430" t="s">
-        <v>191</v>
+        <v>8</v>
+      </c>
+      <c r="C430" t="s">
+        <v>120</v>
+      </c>
+      <c r="E430">
+        <v>10220</v>
       </c>
       <c r="F430">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G430">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="431" spans="1:7">
       <c r="A431" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
       <c r="B431" t="s">
-        <v>191</v>
+        <v>8</v>
+      </c>
+      <c r="C431" t="s">
+        <v>508</v>
+      </c>
+      <c r="E431">
+        <v>10230</v>
       </c>
       <c r="F431">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G431">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="432" spans="1:7">
       <c r="A432" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="B432" t="s">
-        <v>8</v>
+        <v>14</v>
+      </c>
+      <c r="C432" t="s">
+        <v>113</v>
+      </c>
+      <c r="E432">
+        <v>83110</v>
       </c>
       <c r="F432">
-        <v>13.5990961</v>
+        <v>7.9810496</v>
       </c>
       <c r="G432">
-        <v>100.5998319</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="433" spans="1:7">
       <c r="A433" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="B433" t="s">
-        <v>341</v>
+        <v>8</v>
+      </c>
+      <c r="C433" t="s">
+        <v>488</v>
+      </c>
+      <c r="E433">
+        <v>10160</v>
       </c>
       <c r="F433">
-        <v>16.4419355</v>
+        <v>13.7278956</v>
       </c>
       <c r="G433">
-        <v>102.8359921</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="434" spans="1:7">
       <c r="A434" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="B434" t="s">
-        <v>341</v>
+        <v>8</v>
+      </c>
+      <c r="C434" t="s">
+        <v>508</v>
+      </c>
+      <c r="E434">
+        <v>10230</v>
       </c>
       <c r="F434">
-        <v>16.4419355</v>
+        <v>13.7278956</v>
       </c>
       <c r="G434">
-        <v>102.8359921</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="435" spans="1:7">
       <c r="A435" t="s">
-        <v>547</v>
+        <v>554</v>
       </c>
       <c r="B435" t="s">
-        <v>341</v>
+        <v>8</v>
+      </c>
+      <c r="C435" t="s">
+        <v>33</v>
+      </c>
+      <c r="E435">
+        <v>10110</v>
       </c>
       <c r="F435">
-        <v>16.4419355</v>
+        <v>13.7278956</v>
       </c>
       <c r="G435">
-        <v>102.8359921</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="436" spans="1:7">
       <c r="A436" t="s">
-        <v>547</v>
+        <v>555</v>
       </c>
       <c r="B436" t="s">
-        <v>341</v>
+        <v>90</v>
+      </c>
+      <c r="C436" t="s">
+        <v>91</v>
+      </c>
+      <c r="D436" t="s">
+        <v>91</v>
+      </c>
+      <c r="E436">
+        <v>20150</v>
       </c>
       <c r="F436">
-        <v>16.4419355</v>
+        <v>13.3611431</v>
       </c>
       <c r="G436">
-        <v>102.8359921</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="437" spans="1:7">
       <c r="A437" t="s">
-        <v>547</v>
+        <v>556</v>
       </c>
       <c r="B437" t="s">
-        <v>341</v>
+        <v>8</v>
       </c>
       <c r="F437">
-        <v>16.4419355</v>
+        <v>13.7278956</v>
       </c>
       <c r="G437">
-        <v>102.8359921</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="438" spans="1:7">
       <c r="A438" t="s">
-        <v>548</v>
+        <v>557</v>
       </c>
       <c r="B438" t="s">
-        <v>191</v>
-[...5 lines deleted...]
-        <v>100.0621676</v>
+        <v>90</v>
+      </c>
+      <c r="C438" t="s">
+        <v>91</v>
+      </c>
+      <c r="D438" t="s">
+        <v>91</v>
+      </c>
+      <c r="E438">
+        <v>20150</v>
       </c>
     </row>
     <row r="439" spans="1:7">
       <c r="A439" t="s">
-        <v>549</v>
+        <v>558</v>
       </c>
       <c r="B439" t="s">
-        <v>341</v>
+        <v>75</v>
+      </c>
+      <c r="C439" t="s">
+        <v>361</v>
+      </c>
+      <c r="E439">
+        <v>10540</v>
       </c>
       <c r="F439">
-        <v>16.4419355</v>
+        <v>13.5990961</v>
       </c>
       <c r="G439">
-        <v>102.8359921</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="440" spans="1:7">
       <c r="A440" t="s">
-        <v>545</v>
+        <v>559</v>
       </c>
       <c r="B440" t="s">
-        <v>191</v>
+        <v>90</v>
+      </c>
+      <c r="C440" t="s">
+        <v>91</v>
+      </c>
+      <c r="D440" t="s">
+        <v>92</v>
+      </c>
+      <c r="E440">
+        <v>20150</v>
       </c>
       <c r="F440">
-        <v>13.8199206</v>
+        <v>13.3611431</v>
       </c>
       <c r="G440">
-        <v>100.0621676</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="441" spans="1:7">
       <c r="A441" t="s">
-        <v>550</v>
+        <v>560</v>
       </c>
       <c r="B441" t="s">
-        <v>191</v>
+        <v>8</v>
+      </c>
+      <c r="C441" t="s">
+        <v>561</v>
+      </c>
+      <c r="E441">
+        <v>10170</v>
       </c>
       <c r="F441">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G441">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="442" spans="1:7">
       <c r="A442" t="s">
-        <v>419</v>
+        <v>562</v>
       </c>
       <c r="B442" t="s">
-        <v>191</v>
+        <v>8</v>
+      </c>
+      <c r="C442" t="s">
+        <v>110</v>
+      </c>
+      <c r="E442">
+        <v>10600</v>
       </c>
       <c r="F442">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G442">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="443" spans="1:7">
       <c r="A443" t="s">
-        <v>551</v>
+        <v>563</v>
       </c>
       <c r="B443" t="s">
-        <v>191</v>
+        <v>75</v>
+      </c>
+      <c r="C443" t="s">
+        <v>361</v>
+      </c>
+      <c r="E443">
+        <v>10540</v>
       </c>
       <c r="F443">
-        <v>13.8199206</v>
+        <v>13.5990961</v>
       </c>
       <c r="G443">
-        <v>100.0621676</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="444" spans="1:7">
       <c r="A444" t="s">
-        <v>552</v>
+        <v>564</v>
       </c>
       <c r="B444" t="s">
-        <v>191</v>
+        <v>75</v>
+      </c>
+      <c r="C444" t="s">
+        <v>361</v>
+      </c>
+      <c r="E444">
+        <v>10540</v>
       </c>
       <c r="F444">
-        <v>13.8199206</v>
+        <v>13.5990961</v>
       </c>
       <c r="G444">
-        <v>100.0621676</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="445" spans="1:7">
       <c r="A445" t="s">
-        <v>553</v>
+        <v>565</v>
       </c>
       <c r="B445" t="s">
-        <v>191</v>
+        <v>544</v>
+      </c>
+      <c r="C445" t="s">
+        <v>566</v>
+      </c>
+      <c r="E445">
+        <v>34000</v>
       </c>
       <c r="F445">
-        <v>13.8199206</v>
+        <v>15.2286861</v>
       </c>
       <c r="G445">
-        <v>100.0621676</v>
+        <v>104.8564217</v>
       </c>
     </row>
     <row r="446" spans="1:7">
       <c r="A446" t="s">
-        <v>554</v>
+        <v>567</v>
       </c>
       <c r="B446" t="s">
-        <v>424</v>
+        <v>8</v>
+      </c>
+      <c r="C446" t="s">
+        <v>488</v>
+      </c>
+      <c r="E446">
+        <v>10160</v>
       </c>
       <c r="F446">
-        <v>11.812367</v>
+        <v>13.7278956</v>
       </c>
       <c r="G446">
-        <v>99.7973271</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="447" spans="1:7">
       <c r="A447" t="s">
-        <v>555</v>
+        <v>568</v>
       </c>
       <c r="B447" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F447">
         <v>13.7278956</v>
       </c>
       <c r="G447">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="448" spans="1:7">
       <c r="A448" t="s">
-        <v>556</v>
+        <v>569</v>
       </c>
       <c r="B448" t="s">
-        <v>557</v>
+        <v>8</v>
+      </c>
+      <c r="C448" t="s">
+        <v>57</v>
+      </c>
+      <c r="E448">
+        <v>10110</v>
       </c>
       <c r="F448">
-        <v>8.4303975</v>
+        <v>13.7278956</v>
       </c>
       <c r="G448">
-        <v>99.9631219</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="449" spans="1:7">
       <c r="A449" t="s">
-        <v>545</v>
+        <v>570</v>
       </c>
       <c r="B449" t="s">
-        <v>191</v>
+        <v>23</v>
+      </c>
+      <c r="C449" t="s">
+        <v>175</v>
+      </c>
+      <c r="E449">
+        <v>21180</v>
       </c>
       <c r="F449">
-        <v>13.8199206</v>
+        <v>12.6833115</v>
       </c>
       <c r="G449">
-        <v>100.0621676</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="450" spans="1:7">
       <c r="A450" t="s">
-        <v>558</v>
+        <v>571</v>
       </c>
       <c r="B450" t="s">
-        <v>191</v>
+        <v>90</v>
+      </c>
+      <c r="C450" t="s">
+        <v>91</v>
+      </c>
+      <c r="E450">
+        <v>20150</v>
       </c>
       <c r="F450">
-        <v>13.8199206</v>
+        <v>13.3611431</v>
       </c>
       <c r="G450">
-        <v>100.0621676</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="451" spans="1:7">
       <c r="A451" t="s">
-        <v>559</v>
+        <v>572</v>
       </c>
       <c r="B451" t="s">
-        <v>189</v>
+        <v>90</v>
+      </c>
+      <c r="C451" t="s">
+        <v>91</v>
+      </c>
+      <c r="E451">
+        <v>20150</v>
       </c>
       <c r="F451">
-        <v>15.8068173</v>
+        <v>13.3611431</v>
       </c>
       <c r="G451">
-        <v>102.0315027</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="452" spans="1:7">
       <c r="A452" t="s">
-        <v>560</v>
+        <v>518</v>
       </c>
       <c r="B452" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="C452" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>561</v>
+        <v>444</v>
       </c>
       <c r="E452">
-        <v>10900</v>
+        <v>73000</v>
       </c>
       <c r="F452">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G452">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="453" spans="1:7">
       <c r="A453" t="s">
-        <v>551</v>
+        <v>573</v>
       </c>
       <c r="B453" t="s">
-        <v>191</v>
+        <v>41</v>
+      </c>
+      <c r="C453" t="s">
+        <v>444</v>
+      </c>
+      <c r="D453" t="s">
+        <v>445</v>
+      </c>
+      <c r="E453">
+        <v>73000</v>
       </c>
       <c r="F453">
         <v>13.8199206</v>
       </c>
       <c r="G453">
         <v>100.0621676</v>
       </c>
     </row>
     <row r="454" spans="1:7">
       <c r="A454" t="s">
-        <v>562</v>
+        <v>573</v>
       </c>
       <c r="B454" t="s">
-        <v>185</v>
+        <v>41</v>
+      </c>
+      <c r="C454" t="s">
+        <v>444</v>
+      </c>
+      <c r="D454" t="s">
+        <v>445</v>
+      </c>
+      <c r="E454">
+        <v>73000</v>
       </c>
       <c r="F454">
-        <v>14.9798997</v>
+        <v>13.8199206</v>
       </c>
       <c r="G454">
-        <v>102.0977693</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="455" spans="1:7">
       <c r="A455" t="s">
-        <v>563</v>
+        <v>574</v>
       </c>
       <c r="B455" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="F455">
-        <v>13.3611431</v>
+        <v>13.8199206</v>
       </c>
       <c r="G455">
-        <v>100.9846717</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="456" spans="1:7">
       <c r="A456" t="s">
-        <v>564</v>
+        <v>575</v>
       </c>
       <c r="B456" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F456">
         <v>13.7278956</v>
       </c>
       <c r="G456">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="457" spans="1:7">
       <c r="A457" t="s">
-        <v>565</v>
+        <v>576</v>
       </c>
       <c r="B457" t="s">
-        <v>12</v>
+        <v>43</v>
+      </c>
+      <c r="C457" t="s">
+        <v>283</v>
+      </c>
+      <c r="D457" t="s">
+        <v>577</v>
+      </c>
+      <c r="E457">
+        <v>11000</v>
       </c>
       <c r="F457">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G457">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="458" spans="1:7">
       <c r="A458" t="s">
-        <v>566</v>
+        <v>578</v>
       </c>
       <c r="B458" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F458">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G458">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="459" spans="1:7">
       <c r="A459" t="s">
-        <v>567</v>
+        <v>579</v>
       </c>
       <c r="B459" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>10600</v>
+        <v>8</v>
       </c>
       <c r="F459">
         <v>13.7278956</v>
       </c>
       <c r="G459">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="460" spans="1:7">
       <c r="A460" t="s">
-        <v>419</v>
+        <v>580</v>
       </c>
       <c r="B460" t="s">
-        <v>191</v>
+        <v>8</v>
       </c>
       <c r="F460">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G460">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="461" spans="1:7">
       <c r="A461" t="s">
-        <v>419</v>
+        <v>581</v>
       </c>
       <c r="B461" t="s">
-        <v>191</v>
+        <v>75</v>
       </c>
       <c r="F461">
-        <v>13.8199206</v>
+        <v>13.5990961</v>
       </c>
       <c r="G461">
-        <v>100.0621676</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="462" spans="1:7">
       <c r="A462" t="s">
-        <v>568</v>
+        <v>582</v>
       </c>
       <c r="B462" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10400</v>
+        <v>75</v>
       </c>
       <c r="F462">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G462">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="463" spans="1:7">
       <c r="A463" t="s">
-        <v>569</v>
+        <v>583</v>
       </c>
       <c r="B463" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F463">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G463">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="464" spans="1:7">
       <c r="A464" t="s">
-        <v>570</v>
+        <v>584</v>
       </c>
       <c r="B464" t="s">
-        <v>294</v>
+        <v>8</v>
       </c>
       <c r="F464">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G464">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="465" spans="1:7">
       <c r="A465" t="s">
-        <v>571</v>
+        <v>585</v>
       </c>
       <c r="B465" t="s">
-        <v>572</v>
+        <v>8</v>
       </c>
       <c r="F465">
-        <v>9.9528702</v>
+        <v>13.7278956</v>
       </c>
       <c r="G465">
-        <v>98.6084641</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="466" spans="1:7">
       <c r="A466" t="s">
-        <v>573</v>
+        <v>586</v>
       </c>
       <c r="B466" t="s">
-        <v>142</v>
+        <v>8</v>
       </c>
       <c r="F466">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G466">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="467" spans="1:7">
       <c r="A467" t="s">
-        <v>574</v>
+        <v>587</v>
       </c>
       <c r="B467" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="F467">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G467">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="468" spans="1:7">
       <c r="A468" t="s">
-        <v>575</v>
+        <v>588</v>
       </c>
       <c r="B468" t="s">
-        <v>576</v>
+        <v>8</v>
       </c>
       <c r="F468">
-        <v>10.4930496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G468">
-        <v>99.1800199</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="469" spans="1:7">
       <c r="A469" t="s">
-        <v>577</v>
+        <v>589</v>
       </c>
       <c r="B469" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>10120</v>
+        <v>8</v>
       </c>
       <c r="F469">
         <v>13.7278956</v>
       </c>
       <c r="G469">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="470" spans="1:7">
       <c r="A470" t="s">
-        <v>578</v>
+        <v>590</v>
       </c>
       <c r="B470" t="s">
-        <v>387</v>
+        <v>591</v>
       </c>
       <c r="F470">
-        <v>6.6238158</v>
+        <v>7.1756004</v>
       </c>
       <c r="G470">
-        <v>100.0673744</v>
+        <v>100.614347</v>
       </c>
     </row>
     <row r="471" spans="1:7">
       <c r="A471" t="s">
-        <v>579</v>
+        <v>592</v>
       </c>
       <c r="B471" t="s">
-        <v>193</v>
+        <v>41</v>
       </c>
       <c r="F471">
-        <v>9.1382389</v>
+        <v>13.8199206</v>
       </c>
       <c r="G471">
-        <v>99.3217483</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="472" spans="1:7">
       <c r="A472" t="s">
-        <v>580</v>
+        <v>592</v>
       </c>
       <c r="B472" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="F472">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G472">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="473" spans="1:7">
       <c r="A473" t="s">
-        <v>581</v>
+        <v>593</v>
       </c>
       <c r="B473" t="s">
-        <v>28</v>
+        <v>75</v>
       </c>
       <c r="F473">
-        <v>13.3611431</v>
+        <v>13.5990961</v>
       </c>
       <c r="G473">
-        <v>100.9846717</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="474" spans="1:7">
       <c r="A474" t="s">
-        <v>582</v>
+        <v>594</v>
       </c>
       <c r="B474" t="s">
-        <v>53</v>
+        <v>390</v>
       </c>
       <c r="F474">
-        <v>7.9810496</v>
+        <v>16.4419355</v>
       </c>
       <c r="G474">
-        <v>98.3638824</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="475" spans="1:7">
       <c r="A475" t="s">
-        <v>583</v>
+        <v>594</v>
       </c>
       <c r="B475" t="s">
-        <v>120</v>
+        <v>390</v>
       </c>
       <c r="F475">
-        <v>12.6833115</v>
+        <v>16.4419355</v>
       </c>
       <c r="G475">
-        <v>101.2374295</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="476" spans="1:7">
       <c r="A476" t="s">
-        <v>584</v>
+        <v>594</v>
       </c>
       <c r="B476" t="s">
-        <v>294</v>
+        <v>390</v>
       </c>
       <c r="F476">
-        <v>15.6930072</v>
+        <v>16.4419355</v>
       </c>
       <c r="G476">
-        <v>100.1225595</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="477" spans="1:7">
       <c r="A477" t="s">
-        <v>585</v>
+        <v>594</v>
       </c>
       <c r="B477" t="s">
-        <v>544</v>
+        <v>390</v>
       </c>
       <c r="F477">
-        <v>7.1756004</v>
+        <v>16.4419355</v>
       </c>
       <c r="G477">
-        <v>100.614347</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="478" spans="1:7">
       <c r="A478" t="s">
-        <v>586</v>
+        <v>594</v>
       </c>
       <c r="B478" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="F478">
-        <v>13.7278956</v>
+        <v>16.4419355</v>
       </c>
       <c r="G478">
-        <v>100.5241235</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="479" spans="1:7">
       <c r="A479" t="s">
-        <v>587</v>
+        <v>595</v>
       </c>
       <c r="B479" t="s">
-        <v>341</v>
+        <v>41</v>
       </c>
       <c r="F479">
-        <v>16.4419355</v>
+        <v>13.8199206</v>
       </c>
       <c r="G479">
-        <v>102.8359921</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="480" spans="1:7">
       <c r="A480" t="s">
-        <v>588</v>
+        <v>596</v>
       </c>
       <c r="B480" t="s">
-        <v>53</v>
+        <v>390</v>
       </c>
       <c r="F480">
-        <v>7.9810496</v>
+        <v>16.4419355</v>
       </c>
       <c r="G480">
-        <v>98.3638824</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="481" spans="1:7">
       <c r="A481" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="B481" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="F481">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G481">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="482" spans="1:7">
       <c r="A482" t="s">
-        <v>590</v>
+        <v>597</v>
       </c>
       <c r="B482" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="F482">
-        <v>7.9810496</v>
+        <v>13.8199206</v>
       </c>
       <c r="G482">
-        <v>98.3638824</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="483" spans="1:7">
       <c r="A483" t="s">
-        <v>591</v>
+        <v>468</v>
       </c>
       <c r="B483" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="F483">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G483">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="484" spans="1:7">
       <c r="A484" t="s">
-        <v>592</v>
+        <v>598</v>
       </c>
       <c r="B484" t="s">
-        <v>424</v>
+        <v>41</v>
       </c>
       <c r="F484">
-        <v>11.812367</v>
+        <v>13.8199206</v>
       </c>
       <c r="G484">
-        <v>99.7973271</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="485" spans="1:7">
       <c r="A485" t="s">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="B485" t="s">
-        <v>544</v>
+        <v>41</v>
       </c>
       <c r="F485">
-        <v>7.1756004</v>
+        <v>13.8199206</v>
       </c>
       <c r="G485">
-        <v>100.614347</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="486" spans="1:7">
       <c r="A486" t="s">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="B486" t="s">
-        <v>185</v>
+        <v>41</v>
       </c>
       <c r="F486">
-        <v>14.9798997</v>
+        <v>13.8199206</v>
       </c>
       <c r="G486">
-        <v>102.0977693</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="487" spans="1:7">
       <c r="A487" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
       <c r="B487" t="s">
-        <v>294</v>
+        <v>473</v>
       </c>
       <c r="F487">
-        <v>15.6930072</v>
+        <v>11.812367</v>
       </c>
       <c r="G487">
-        <v>100.1225595</v>
+        <v>99.7973271</v>
       </c>
     </row>
     <row r="488" spans="1:7">
       <c r="A488" t="s">
-        <v>596</v>
+        <v>602</v>
       </c>
       <c r="B488" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F488">
         <v>13.7278956</v>
       </c>
       <c r="G488">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="489" spans="1:7">
       <c r="A489" t="s">
-        <v>597</v>
+        <v>603</v>
       </c>
       <c r="B489" t="s">
-        <v>12</v>
+        <v>604</v>
       </c>
       <c r="F489">
-        <v>13.7278956</v>
+        <v>8.4303975</v>
       </c>
       <c r="G489">
-        <v>100.5241235</v>
+        <v>99.9631219</v>
       </c>
     </row>
     <row r="490" spans="1:7">
       <c r="A490" t="s">
-        <v>598</v>
+        <v>592</v>
       </c>
       <c r="B490" t="s">
-        <v>599</v>
+        <v>41</v>
       </c>
       <c r="F490">
-        <v>16.542443</v>
+        <v>13.8199206</v>
       </c>
       <c r="G490">
-        <v>104.7209151</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="491" spans="1:7">
       <c r="A491" t="s">
-        <v>600</v>
+        <v>605</v>
       </c>
       <c r="B491" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="F491">
-        <v>13.3611431</v>
+        <v>13.8199206</v>
       </c>
       <c r="G491">
-        <v>100.9846717</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="492" spans="1:7">
       <c r="A492" t="s">
-        <v>601</v>
+        <v>606</v>
       </c>
       <c r="B492" t="s">
-        <v>12</v>
+        <v>241</v>
       </c>
       <c r="F492">
-        <v>13.7278956</v>
+        <v>15.8068173</v>
       </c>
       <c r="G492">
-        <v>100.5241235</v>
+        <v>102.0315027</v>
       </c>
     </row>
     <row r="493" spans="1:7">
       <c r="A493" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="B493" t="s">
-        <v>53</v>
+        <v>8</v>
+      </c>
+      <c r="C493" t="s">
+        <v>29</v>
+      </c>
+      <c r="D493" t="s">
+        <v>608</v>
+      </c>
+      <c r="E493">
+        <v>10900</v>
       </c>
       <c r="F493">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G493">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="494" spans="1:7">
       <c r="A494" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
       <c r="B494" t="s">
-        <v>120</v>
+        <v>41</v>
       </c>
       <c r="F494">
-        <v>12.6833115</v>
+        <v>13.8199206</v>
       </c>
       <c r="G494">
-        <v>101.2374295</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="495" spans="1:7">
       <c r="A495" t="s">
-        <v>604</v>
+        <v>609</v>
       </c>
       <c r="B495" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="F495">
-        <v>7.9810496</v>
+        <v>14.9798997</v>
       </c>
       <c r="G495">
-        <v>98.3638824</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="496" spans="1:7">
       <c r="A496" t="s">
-        <v>605</v>
+        <v>610</v>
       </c>
       <c r="B496" t="s">
-        <v>53</v>
+        <v>90</v>
       </c>
       <c r="F496">
-        <v>7.9810496</v>
+        <v>13.3611431</v>
       </c>
       <c r="G496">
-        <v>98.3638824</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="497" spans="1:7">
       <c r="A497" t="s">
-        <v>606</v>
+        <v>611</v>
       </c>
       <c r="B497" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F497">
         <v>13.7278956</v>
       </c>
       <c r="G497">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="498" spans="1:7">
       <c r="A498" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="B498" t="s">
-        <v>240</v>
+        <v>8</v>
       </c>
       <c r="F498">
-        <v>16.4429516</v>
+        <v>13.7278956</v>
       </c>
       <c r="G498">
-        <v>100.3482329</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="499" spans="1:7">
       <c r="A499" t="s">
-        <v>608</v>
+        <v>613</v>
       </c>
       <c r="B499" t="s">
-        <v>609</v>
+        <v>8</v>
       </c>
       <c r="F499">
-        <v>14.0208391</v>
+        <v>13.7278956</v>
       </c>
       <c r="G499">
-        <v>100.5250276</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="500" spans="1:7">
       <c r="A500" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="B500" t="s">
-        <v>191</v>
+        <v>8</v>
+      </c>
+      <c r="E500">
+        <v>10600</v>
       </c>
       <c r="F500">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G500">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="501" spans="1:7">
       <c r="A501" t="s">
-        <v>611</v>
+        <v>468</v>
       </c>
       <c r="B501" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="F501">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G501">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="502" spans="1:7">
       <c r="A502" t="s">
-        <v>612</v>
+        <v>468</v>
       </c>
       <c r="B502" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="F502">
-        <v>7.9810496</v>
+        <v>13.8199206</v>
       </c>
       <c r="G502">
-        <v>98.3638824</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="503" spans="1:7">
       <c r="A503" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="B503" t="s">
-        <v>53</v>
+        <v>8</v>
+      </c>
+      <c r="C503" t="s">
+        <v>19</v>
+      </c>
+      <c r="D503" t="s">
+        <v>20</v>
+      </c>
+      <c r="E503">
+        <v>10400</v>
       </c>
       <c r="F503">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G503">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="504" spans="1:7">
       <c r="A504" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="B504" t="s">
-        <v>615</v>
-[...8 lines deleted...]
-        <v>67260</v>
+        <v>8</v>
       </c>
       <c r="F504">
-        <v>16.4189807</v>
+        <v>13.7278956</v>
       </c>
       <c r="G504">
-        <v>101.1550926</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="505" spans="1:7">
       <c r="A505" t="s">
-        <v>272</v>
+        <v>617</v>
       </c>
       <c r="B505" t="s">
-        <v>12</v>
+        <v>344</v>
       </c>
       <c r="F505">
-        <v>13.7278956</v>
+        <v>15.6930072</v>
       </c>
       <c r="G505">
-        <v>100.5241235</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="506" spans="1:7">
       <c r="A506" t="s">
         <v>618</v>
       </c>
       <c r="B506" t="s">
-        <v>12</v>
+        <v>619</v>
       </c>
       <c r="F506">
-        <v>13.7278956</v>
+        <v>9.9528702</v>
       </c>
       <c r="G506">
-        <v>100.5241235</v>
+        <v>98.6084641</v>
       </c>
     </row>
     <row r="507" spans="1:7">
       <c r="A507" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="B507" t="s">
-        <v>12</v>
+        <v>43</v>
       </c>
       <c r="F507">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G507">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="508" spans="1:7">
       <c r="A508" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="B508" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="F508">
-        <v>12.6833115</v>
+        <v>7.9810496</v>
       </c>
       <c r="G508">
-        <v>101.2374295</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="509" spans="1:7">
       <c r="A509" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="B509" t="s">
-        <v>294</v>
+        <v>623</v>
       </c>
       <c r="F509">
-        <v>15.6930072</v>
+        <v>10.4930496</v>
       </c>
       <c r="G509">
-        <v>100.1225595</v>
+        <v>99.1800199</v>
       </c>
     </row>
     <row r="510" spans="1:7">
       <c r="A510" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="B510" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="E510">
+        <v>10120</v>
       </c>
       <c r="F510">
         <v>13.7278956</v>
       </c>
       <c r="G510">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="511" spans="1:7">
       <c r="A511" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="B511" t="s">
-        <v>193</v>
+        <v>436</v>
       </c>
       <c r="F511">
-        <v>9.1382389</v>
+        <v>6.6238158</v>
       </c>
       <c r="G511">
-        <v>99.3217483</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="512" spans="1:7">
       <c r="A512" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="B512" t="s">
-        <v>12</v>
+        <v>244</v>
       </c>
       <c r="F512">
-        <v>13.7278956</v>
+        <v>9.1382389</v>
       </c>
       <c r="G512">
-        <v>100.5241235</v>
+        <v>99.3217483</v>
       </c>
     </row>
     <row r="513" spans="1:7">
       <c r="A513" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="B513" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F513">
         <v>13.7278956</v>
       </c>
       <c r="G513">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="514" spans="1:7">
       <c r="A514" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="B514" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="F514">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G514">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="515" spans="1:7">
       <c r="A515" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="B515" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="F515">
         <v>7.9810496</v>
       </c>
       <c r="G515">
         <v>98.3638824</v>
       </c>
     </row>
     <row r="516" spans="1:7">
       <c r="A516" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="B516" t="s">
-        <v>191</v>
+        <v>23</v>
       </c>
       <c r="F516">
-        <v>13.8199206</v>
+        <v>12.6833115</v>
       </c>
       <c r="G516">
-        <v>100.0621676</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="517" spans="1:7">
       <c r="A517" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="B517" t="s">
-        <v>12</v>
+        <v>344</v>
       </c>
       <c r="F517">
-        <v>13.7278956</v>
+        <v>15.6930072</v>
       </c>
       <c r="G517">
-        <v>100.5241235</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="518" spans="1:7">
       <c r="A518" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="B518" t="s">
-        <v>240</v>
+        <v>591</v>
       </c>
       <c r="F518">
-        <v>16.4429516</v>
+        <v>7.1756004</v>
       </c>
       <c r="G518">
-        <v>100.3482329</v>
+        <v>100.614347</v>
       </c>
     </row>
     <row r="519" spans="1:7">
       <c r="A519" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B519" t="s">
         <v>8</v>
       </c>
       <c r="F519">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G519">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="520" spans="1:7">
       <c r="A520" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="B520" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="F520">
-        <v>13.7278956</v>
+        <v>16.4419355</v>
       </c>
       <c r="G520">
-        <v>100.5241235</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="521" spans="1:7">
       <c r="A521" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="B521" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>14</v>
       </c>
       <c r="F521">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G521">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="522" spans="1:7">
       <c r="A522" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="B522" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F522">
         <v>13.7278956</v>
       </c>
       <c r="G522">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="523" spans="1:7">
       <c r="A523" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="B523" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>10110</v>
+        <v>14</v>
       </c>
       <c r="F523">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G523">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="524" spans="1:7">
       <c r="A524" t="s">
-        <v>413</v>
+        <v>638</v>
       </c>
       <c r="B524" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>8</v>
       </c>
       <c r="F524">
         <v>13.7278956</v>
       </c>
       <c r="G524">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="525" spans="1:7">
       <c r="A525" t="s">
-        <v>563</v>
+        <v>639</v>
       </c>
       <c r="B525" t="s">
-        <v>28</v>
+        <v>473</v>
       </c>
       <c r="F525">
-        <v>13.3611431</v>
+        <v>11.812367</v>
       </c>
       <c r="G525">
-        <v>100.9846717</v>
+        <v>99.7973271</v>
       </c>
     </row>
     <row r="526" spans="1:7">
       <c r="A526" t="s">
-        <v>636</v>
+        <v>640</v>
       </c>
       <c r="B526" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>591</v>
       </c>
       <c r="F526">
-        <v>13.7278956</v>
+        <v>7.1756004</v>
       </c>
       <c r="G526">
-        <v>100.5241235</v>
+        <v>100.614347</v>
       </c>
     </row>
     <row r="527" spans="1:7">
       <c r="A527" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B527" t="s">
-        <v>12</v>
+        <v>67</v>
       </c>
       <c r="F527">
-        <v>13.7278956</v>
+        <v>14.9798997</v>
       </c>
       <c r="G527">
-        <v>100.5241235</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="528" spans="1:7">
       <c r="A528" t="s">
-        <v>637</v>
+        <v>642</v>
       </c>
       <c r="B528" t="s">
-        <v>12</v>
+        <v>344</v>
       </c>
       <c r="F528">
-        <v>13.7278956</v>
+        <v>15.6930072</v>
       </c>
       <c r="G528">
-        <v>100.5241235</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="529" spans="1:7">
       <c r="A529" t="s">
-        <v>637</v>
+        <v>643</v>
       </c>
       <c r="B529" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F529">
         <v>13.7278956</v>
       </c>
       <c r="G529">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="530" spans="1:7">
       <c r="A530" t="s">
-        <v>638</v>
+        <v>644</v>
       </c>
       <c r="B530" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F530">
         <v>13.7278956</v>
       </c>
       <c r="G530">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="531" spans="1:7">
       <c r="A531" t="s">
-        <v>639</v>
+        <v>645</v>
       </c>
       <c r="B531" t="s">
-        <v>12</v>
+        <v>646</v>
       </c>
       <c r="F531">
-        <v>13.7278956</v>
+        <v>16.542443</v>
       </c>
       <c r="G531">
-        <v>100.5241235</v>
+        <v>104.7209151</v>
       </c>
     </row>
     <row r="532" spans="1:7">
       <c r="A532" t="s">
-        <v>640</v>
+        <v>647</v>
       </c>
       <c r="B532" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="F532">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G532">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="533" spans="1:7">
       <c r="A533" t="s">
-        <v>641</v>
+        <v>648</v>
       </c>
       <c r="B533" t="s">
-        <v>191</v>
+        <v>8</v>
       </c>
       <c r="F533">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G533">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="534" spans="1:7">
       <c r="A534" t="s">
-        <v>642</v>
+        <v>649</v>
       </c>
       <c r="B534" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F534">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G534">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="535" spans="1:7">
       <c r="A535" t="s">
-        <v>643</v>
+        <v>650</v>
       </c>
       <c r="B535" t="s">
-        <v>191</v>
+        <v>23</v>
       </c>
       <c r="F535">
-        <v>13.8199206</v>
+        <v>12.6833115</v>
       </c>
       <c r="G535">
-        <v>100.0621676</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="536" spans="1:7">
       <c r="A536" t="s">
-        <v>644</v>
+        <v>651</v>
       </c>
       <c r="B536" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F536">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G536">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="537" spans="1:7">
       <c r="A537" t="s">
-        <v>645</v>
+        <v>652</v>
       </c>
       <c r="B537" t="s">
-        <v>191</v>
+        <v>14</v>
       </c>
       <c r="F537">
-        <v>13.8199206</v>
+        <v>7.9810496</v>
       </c>
       <c r="G537">
-        <v>100.0621676</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="538" spans="1:7">
       <c r="A538" t="s">
-        <v>646</v>
+        <v>653</v>
       </c>
       <c r="B538" t="s">
-        <v>191</v>
+        <v>8</v>
       </c>
       <c r="F538">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G538">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="539" spans="1:7">
       <c r="A539" t="s">
-        <v>647</v>
+        <v>654</v>
       </c>
       <c r="B539" t="s">
-        <v>12</v>
+        <v>292</v>
       </c>
       <c r="F539">
-        <v>13.7278956</v>
+        <v>16.4429516</v>
       </c>
       <c r="G539">
-        <v>100.5241235</v>
+        <v>100.3482329</v>
       </c>
     </row>
     <row r="540" spans="1:7">
       <c r="A540" t="s">
-        <v>646</v>
+        <v>655</v>
       </c>
       <c r="B540" t="s">
-        <v>191</v>
+        <v>656</v>
       </c>
       <c r="F540">
-        <v>13.8199206</v>
+        <v>14.0208391</v>
       </c>
       <c r="G540">
-        <v>100.0621676</v>
+        <v>100.5250276</v>
       </c>
     </row>
     <row r="541" spans="1:7">
       <c r="A541" t="s">
-        <v>648</v>
+        <v>657</v>
       </c>
       <c r="B541" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="F541">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G541">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="542" spans="1:7">
       <c r="A542" t="s">
-        <v>646</v>
+        <v>658</v>
       </c>
       <c r="B542" t="s">
-        <v>191</v>
+        <v>8</v>
       </c>
       <c r="F542">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G542">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="543" spans="1:7">
       <c r="A543" t="s">
-        <v>649</v>
+        <v>659</v>
       </c>
       <c r="B543" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F543">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G543">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="544" spans="1:7">
       <c r="A544" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="B544" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F544">
-        <v>13.3611431</v>
+        <v>7.9810496</v>
       </c>
       <c r="G544">
-        <v>100.9846717</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="545" spans="1:7">
       <c r="A545" t="s">
-        <v>650</v>
+        <v>661</v>
       </c>
       <c r="B545" t="s">
-        <v>12</v>
+        <v>662</v>
+      </c>
+      <c r="C545" t="s">
+        <v>663</v>
+      </c>
+      <c r="D545" t="s">
+        <v>664</v>
+      </c>
+      <c r="E545">
+        <v>67260</v>
       </c>
       <c r="F545">
-        <v>13.7278956</v>
+        <v>16.4189807</v>
       </c>
       <c r="G545">
-        <v>100.5241235</v>
+        <v>101.1550926</v>
       </c>
     </row>
     <row r="546" spans="1:7">
       <c r="A546" t="s">
-        <v>651</v>
+        <v>322</v>
       </c>
       <c r="B546" t="s">
-        <v>258</v>
+        <v>8</v>
       </c>
       <c r="F546">
-        <v>14.9930017</v>
+        <v>13.7278956</v>
       </c>
       <c r="G546">
-        <v>103.1029191</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="547" spans="1:7">
       <c r="A547" t="s">
-        <v>652</v>
+        <v>665</v>
       </c>
       <c r="B547" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="F547">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G547">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="548" spans="1:7">
       <c r="A548" t="s">
-        <v>653</v>
+        <v>666</v>
       </c>
       <c r="B548" t="s">
-        <v>276</v>
+        <v>8</v>
       </c>
       <c r="F548">
-        <v>8.4407456</v>
+        <v>13.7278956</v>
       </c>
       <c r="G548">
-        <v>98.5193032</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="549" spans="1:7">
       <c r="A549" t="s">
-        <v>654</v>
+        <v>667</v>
       </c>
       <c r="B549" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F549">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G549">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="550" spans="1:7">
       <c r="A550" t="s">
-        <v>655</v>
+        <v>668</v>
       </c>
       <c r="B550" t="s">
-        <v>12</v>
+        <v>344</v>
       </c>
       <c r="F550">
-        <v>13.7278956</v>
+        <v>15.6930072</v>
       </c>
       <c r="G550">
-        <v>100.5241235</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="551" spans="1:7">
       <c r="A551" t="s">
-        <v>656</v>
+        <v>669</v>
       </c>
       <c r="B551" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="F551">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G551">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="552" spans="1:7">
       <c r="A552" t="s">
-        <v>657</v>
+        <v>670</v>
       </c>
       <c r="B552" t="s">
-        <v>658</v>
+        <v>244</v>
       </c>
       <c r="F552">
-        <v>14.5289154</v>
+        <v>9.1382389</v>
       </c>
       <c r="G552">
-        <v>100.9101421</v>
+        <v>99.3217483</v>
       </c>
     </row>
     <row r="553" spans="1:7">
       <c r="A553" t="s">
-        <v>659</v>
+        <v>671</v>
       </c>
       <c r="B553" t="s">
-        <v>341</v>
-[...8 lines deleted...]
-        <v>40000</v>
+        <v>8</v>
       </c>
       <c r="F553">
-        <v>16.461777</v>
+        <v>13.7278956</v>
       </c>
       <c r="G553">
-        <v>102.83011</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="554" spans="1:7">
       <c r="A554" t="s">
-        <v>660</v>
+        <v>672</v>
       </c>
       <c r="B554" t="s">
-        <v>294</v>
+        <v>8</v>
       </c>
       <c r="F554">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G554">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="555" spans="1:7">
       <c r="A555" t="s">
-        <v>661</v>
+        <v>673</v>
       </c>
       <c r="B555" t="s">
-        <v>294</v>
+        <v>8</v>
       </c>
       <c r="F555">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G555">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="556" spans="1:7">
       <c r="A556" t="s">
-        <v>662</v>
+        <v>674</v>
       </c>
       <c r="B556" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="F556">
-        <v>13.8621125</v>
+        <v>7.9810496</v>
       </c>
       <c r="G556">
-        <v>100.5143528</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="557" spans="1:7">
       <c r="A557" t="s">
-        <v>663</v>
+        <v>675</v>
       </c>
       <c r="B557" t="s">
-        <v>189</v>
+        <v>41</v>
       </c>
       <c r="F557">
-        <v>15.8068173</v>
+        <v>13.8199206</v>
       </c>
       <c r="G557">
-        <v>102.0315027</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="558" spans="1:7">
       <c r="A558" t="s">
-        <v>664</v>
+        <v>676</v>
       </c>
       <c r="B558" t="s">
-        <v>341</v>
-[...8 lines deleted...]
-        <v>40000</v>
+        <v>8</v>
       </c>
       <c r="F558">
-        <v>16.461716</v>
+        <v>13.7278956</v>
       </c>
       <c r="G558">
-        <v>102.83039</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="559" spans="1:7">
       <c r="A559" t="s">
-        <v>665</v>
+        <v>677</v>
       </c>
       <c r="B559" t="s">
-        <v>276</v>
+        <v>292</v>
       </c>
       <c r="F559">
-        <v>8.4407456</v>
+        <v>16.4429516</v>
       </c>
       <c r="G559">
-        <v>98.5193032</v>
+        <v>100.3482329</v>
       </c>
     </row>
     <row r="560" spans="1:7">
       <c r="A560" t="s">
-        <v>666</v>
+        <v>678</v>
       </c>
       <c r="B560" t="s">
-        <v>294</v>
+        <v>75</v>
       </c>
       <c r="F560">
-        <v>15.6930072</v>
+        <v>13.5990961</v>
       </c>
       <c r="G560">
-        <v>100.1225595</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="561" spans="1:7">
       <c r="A561" t="s">
-        <v>667</v>
+        <v>679</v>
       </c>
       <c r="B561" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F561">
         <v>13.7278956</v>
       </c>
       <c r="G561">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="562" spans="1:7">
       <c r="A562" t="s">
-        <v>668</v>
+        <v>680</v>
       </c>
       <c r="B562" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C562" t="s">
+        <v>33</v>
+      </c>
+      <c r="E562">
+        <v>10110</v>
       </c>
       <c r="F562">
         <v>13.7278956</v>
       </c>
       <c r="G562">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="563" spans="1:7">
       <c r="A563" t="s">
-        <v>669</v>
+        <v>681</v>
       </c>
       <c r="B563" t="s">
-        <v>258</v>
+        <v>8</v>
       </c>
       <c r="F563">
-        <v>14.9930017</v>
+        <v>13.7278956</v>
       </c>
       <c r="G563">
-        <v>103.1029191</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="564" spans="1:7">
       <c r="A564" t="s">
-        <v>670</v>
+        <v>682</v>
       </c>
       <c r="B564" t="s">
-        <v>671</v>
+        <v>8</v>
+      </c>
+      <c r="E564">
+        <v>10110</v>
       </c>
       <c r="F564">
-        <v>8.0862997</v>
+        <v>13.7278956</v>
       </c>
       <c r="G564">
-        <v>98.9062835</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="565" spans="1:7">
       <c r="A565" t="s">
-        <v>672</v>
+        <v>462</v>
       </c>
       <c r="B565" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C565" t="s">
-        <v>107</v>
+        <v>57</v>
       </c>
       <c r="D565" t="s">
-        <v>221</v>
+        <v>58</v>
       </c>
       <c r="E565">
-        <v>10240</v>
+        <v>10110</v>
       </c>
       <c r="F565">
         <v>13.7278956</v>
       </c>
       <c r="G565">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="566" spans="1:7">
       <c r="A566" t="s">
-        <v>673</v>
+        <v>610</v>
       </c>
       <c r="B566" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="F566">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G566">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="567" spans="1:7">
       <c r="A567" t="s">
-        <v>674</v>
+        <v>683</v>
       </c>
       <c r="B567" t="s">
-        <v>191</v>
+        <v>8</v>
+      </c>
+      <c r="C567" t="s">
+        <v>57</v>
+      </c>
+      <c r="D567" t="s">
+        <v>58</v>
+      </c>
+      <c r="E567">
+        <v>10110</v>
       </c>
       <c r="F567">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G567">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="568" spans="1:7">
       <c r="A568" t="s">
-        <v>657</v>
+        <v>684</v>
       </c>
       <c r="B568" t="s">
-        <v>658</v>
+        <v>8</v>
       </c>
       <c r="F568">
-        <v>14.5289154</v>
+        <v>13.7278956</v>
       </c>
       <c r="G568">
-        <v>100.9101421</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="569" spans="1:7">
       <c r="A569" t="s">
-        <v>657</v>
+        <v>684</v>
       </c>
       <c r="B569" t="s">
-        <v>658</v>
+        <v>8</v>
       </c>
       <c r="F569">
-        <v>14.5289154</v>
+        <v>13.7278956</v>
       </c>
       <c r="G569">
-        <v>100.9101421</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="570" spans="1:7">
       <c r="A570" t="s">
-        <v>675</v>
+        <v>684</v>
       </c>
       <c r="B570" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F570">
         <v>13.7278956</v>
       </c>
       <c r="G570">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="571" spans="1:7">
       <c r="A571" t="s">
-        <v>674</v>
+        <v>685</v>
       </c>
       <c r="B571" t="s">
-        <v>191</v>
+        <v>8</v>
       </c>
       <c r="F571">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G571">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="572" spans="1:7">
       <c r="A572" t="s">
-        <v>676</v>
+        <v>686</v>
       </c>
       <c r="B572" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F572">
         <v>13.7278956</v>
       </c>
       <c r="G572">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="573" spans="1:7">
       <c r="A573" t="s">
-        <v>677</v>
+        <v>687</v>
       </c>
       <c r="B573" t="s">
-        <v>246</v>
+        <v>8</v>
       </c>
       <c r="F573">
-        <v>13.6904194</v>
+        <v>13.7278956</v>
       </c>
       <c r="G573">
-        <v>101.0779596</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="574" spans="1:7">
       <c r="A574" t="s">
-        <v>678</v>
+        <v>688</v>
       </c>
       <c r="B574" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="F574">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G574">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="575" spans="1:7">
       <c r="A575" t="s">
-        <v>679</v>
+        <v>689</v>
       </c>
       <c r="B575" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F575">
         <v>13.7278956</v>
       </c>
       <c r="G575">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="576" spans="1:7">
       <c r="A576" t="s">
-        <v>680</v>
+        <v>690</v>
       </c>
       <c r="B576" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="F576">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G576">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="577" spans="1:7">
       <c r="A577" t="s">
-        <v>681</v>
+        <v>691</v>
       </c>
       <c r="B577" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F577">
         <v>13.7278956</v>
       </c>
       <c r="G577">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="578" spans="1:7">
       <c r="A578" t="s">
-        <v>567</v>
+        <v>692</v>
       </c>
       <c r="B578" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="F578">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G578">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="579" spans="1:7">
       <c r="A579" t="s">
-        <v>682</v>
+        <v>693</v>
       </c>
       <c r="B579" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="F579">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G579">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="580" spans="1:7">
       <c r="A580" t="s">
-        <v>683</v>
+        <v>694</v>
       </c>
       <c r="B580" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F580">
         <v>13.7278956</v>
       </c>
       <c r="G580">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="581" spans="1:7">
       <c r="A581" t="s">
-        <v>684</v>
+        <v>693</v>
       </c>
       <c r="B581" t="s">
-        <v>609</v>
+        <v>41</v>
       </c>
       <c r="F581">
-        <v>14.0208391</v>
+        <v>13.8199206</v>
       </c>
       <c r="G581">
-        <v>100.5250276</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="582" spans="1:7">
       <c r="A582" t="s">
-        <v>685</v>
+        <v>695</v>
       </c>
       <c r="B582" t="s">
-        <v>658</v>
+        <v>8</v>
       </c>
       <c r="F582">
-        <v>14.5289154</v>
+        <v>13.7278956</v>
       </c>
       <c r="G582">
-        <v>100.9101421</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="583" spans="1:7">
       <c r="A583" t="s">
-        <v>686</v>
+        <v>693</v>
       </c>
       <c r="B583" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="F583">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G583">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="584" spans="1:7">
       <c r="A584" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
       <c r="B584" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F584">
         <v>13.7278956</v>
       </c>
       <c r="G584">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="585" spans="1:7">
       <c r="A585" t="s">
-        <v>688</v>
+        <v>610</v>
       </c>
       <c r="B585" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="F585">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G585">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="586" spans="1:7">
       <c r="A586" t="s">
-        <v>689</v>
+        <v>697</v>
       </c>
       <c r="B586" t="s">
-        <v>142</v>
+        <v>8</v>
       </c>
       <c r="F586">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G586">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="587" spans="1:7">
       <c r="A587" t="s">
-        <v>690</v>
+        <v>698</v>
       </c>
       <c r="B587" t="s">
-        <v>576</v>
+        <v>308</v>
       </c>
       <c r="F587">
-        <v>10.4930496</v>
+        <v>14.9930017</v>
       </c>
       <c r="G587">
-        <v>99.1800199</v>
+        <v>103.1029191</v>
       </c>
     </row>
     <row r="588" spans="1:7">
       <c r="A588" t="s">
-        <v>691</v>
+        <v>699</v>
       </c>
       <c r="B588" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F588">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G588">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="589" spans="1:7">
       <c r="A589" t="s">
-        <v>692</v>
+        <v>700</v>
       </c>
       <c r="B589" t="s">
-        <v>424</v>
+        <v>326</v>
       </c>
       <c r="F589">
-        <v>11.812367</v>
+        <v>8.4407456</v>
       </c>
       <c r="G589">
-        <v>99.7973271</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="590" spans="1:7">
       <c r="A590" t="s">
-        <v>693</v>
+        <v>701</v>
       </c>
       <c r="B590" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F590">
         <v>13.7278956</v>
       </c>
       <c r="G590">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="591" spans="1:7">
       <c r="A591" t="s">
-        <v>694</v>
+        <v>702</v>
       </c>
       <c r="B591" t="s">
-        <v>658</v>
+        <v>8</v>
       </c>
       <c r="F591">
-        <v>14.5289154</v>
+        <v>13.7278956</v>
       </c>
       <c r="G591">
-        <v>100.9101421</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="592" spans="1:7">
       <c r="A592" t="s">
-        <v>695</v>
+        <v>703</v>
       </c>
       <c r="B592" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F592">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G592">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="593" spans="1:7">
       <c r="A593" t="s">
-        <v>696</v>
+        <v>704</v>
       </c>
       <c r="B593" t="s">
-        <v>191</v>
+        <v>705</v>
       </c>
       <c r="F593">
-        <v>13.8199206</v>
+        <v>14.5289154</v>
       </c>
       <c r="G593">
-        <v>100.0621676</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="594" spans="1:7">
       <c r="A594" t="s">
-        <v>697</v>
+        <v>706</v>
       </c>
       <c r="B594" t="s">
-        <v>12</v>
+        <v>390</v>
+      </c>
+      <c r="C594" t="s">
+        <v>391</v>
+      </c>
+      <c r="D594" t="s">
+        <v>424</v>
+      </c>
+      <c r="E594">
+        <v>40000</v>
       </c>
       <c r="F594">
-        <v>13.7278956</v>
+        <v>16.461777</v>
       </c>
       <c r="G594">
-        <v>100.5241235</v>
+        <v>102.83011</v>
       </c>
     </row>
     <row r="595" spans="1:7">
       <c r="A595" t="s">
-        <v>698</v>
+        <v>707</v>
       </c>
       <c r="B595" t="s">
-        <v>191</v>
+        <v>344</v>
       </c>
       <c r="F595">
-        <v>13.8199206</v>
+        <v>15.6930072</v>
       </c>
       <c r="G595">
-        <v>100.0621676</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="596" spans="1:7">
       <c r="A596" t="s">
-        <v>699</v>
+        <v>708</v>
       </c>
       <c r="B596" t="s">
-        <v>142</v>
+        <v>344</v>
       </c>
       <c r="F596">
-        <v>13.8621125</v>
+        <v>15.6930072</v>
       </c>
       <c r="G596">
-        <v>100.5143528</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="597" spans="1:7">
       <c r="A597" t="s">
-        <v>700</v>
+        <v>709</v>
       </c>
       <c r="B597" t="s">
-        <v>191</v>
+        <v>43</v>
       </c>
       <c r="F597">
-        <v>13.8199206</v>
+        <v>13.8621125</v>
       </c>
       <c r="G597">
-        <v>100.0621676</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="598" spans="1:7">
       <c r="A598" t="s">
-        <v>701</v>
+        <v>710</v>
       </c>
       <c r="B598" t="s">
-        <v>387</v>
+        <v>241</v>
       </c>
       <c r="F598">
-        <v>6.6238158</v>
+        <v>15.8068173</v>
       </c>
       <c r="G598">
-        <v>100.0673744</v>
+        <v>102.0315027</v>
       </c>
     </row>
     <row r="599" spans="1:7">
       <c r="A599" t="s">
-        <v>702</v>
+        <v>711</v>
       </c>
       <c r="B599" t="s">
-        <v>12</v>
+        <v>390</v>
+      </c>
+      <c r="C599" t="s">
+        <v>391</v>
+      </c>
+      <c r="D599" t="s">
+        <v>424</v>
+      </c>
+      <c r="E599">
+        <v>40000</v>
       </c>
       <c r="F599">
-        <v>13.7278956</v>
+        <v>16.461716</v>
       </c>
       <c r="G599">
-        <v>100.5241235</v>
+        <v>102.83039</v>
       </c>
     </row>
     <row r="600" spans="1:7">
       <c r="A600" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
       <c r="B600" t="s">
-        <v>12</v>
+        <v>326</v>
       </c>
       <c r="F600">
-        <v>13.7278956</v>
+        <v>8.4407456</v>
       </c>
       <c r="G600">
-        <v>100.5241235</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="601" spans="1:7">
       <c r="A601" t="s">
-        <v>704</v>
+        <v>713</v>
       </c>
       <c r="B601" t="s">
-        <v>12</v>
+        <v>344</v>
       </c>
       <c r="F601">
-        <v>13.7278956</v>
+        <v>15.6930072</v>
       </c>
       <c r="G601">
-        <v>100.5241235</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="602" spans="1:7">
       <c r="A602" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="B602" t="s">
-        <v>191</v>
+        <v>8</v>
       </c>
       <c r="F602">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G602">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="603" spans="1:7">
       <c r="A603" t="s">
-        <v>706</v>
+        <v>715</v>
       </c>
       <c r="B603" t="s">
-        <v>90</v>
+        <v>8</v>
       </c>
       <c r="F603">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G603">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="604" spans="1:7">
       <c r="A604" t="s">
-        <v>707</v>
+        <v>716</v>
       </c>
       <c r="B604" t="s">
-        <v>557</v>
+        <v>308</v>
       </c>
       <c r="F604">
-        <v>8.4303975</v>
+        <v>14.9930017</v>
       </c>
       <c r="G604">
-        <v>99.9631219</v>
+        <v>103.1029191</v>
       </c>
     </row>
     <row r="605" spans="1:7">
       <c r="A605" t="s">
-        <v>708</v>
+        <v>717</v>
       </c>
       <c r="B605" t="s">
-        <v>120</v>
+        <v>718</v>
       </c>
       <c r="F605">
-        <v>12.6833115</v>
+        <v>8.0862997</v>
       </c>
       <c r="G605">
-        <v>101.2374295</v>
+        <v>98.9062835</v>
       </c>
     </row>
     <row r="606" spans="1:7">
       <c r="A606" t="s">
-        <v>709</v>
+        <v>719</v>
       </c>
       <c r="B606" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C606" t="s">
+        <v>162</v>
+      </c>
+      <c r="D606" t="s">
+        <v>272</v>
+      </c>
+      <c r="E606">
+        <v>10240</v>
       </c>
       <c r="F606">
         <v>13.7278956</v>
       </c>
       <c r="G606">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="607" spans="1:7">
       <c r="A607" t="s">
-        <v>710</v>
+        <v>720</v>
       </c>
       <c r="B607" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F607">
         <v>13.7278956</v>
       </c>
       <c r="G607">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="608" spans="1:7">
       <c r="A608" t="s">
-        <v>711</v>
+        <v>721</v>
       </c>
       <c r="B608" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="F608">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G608">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="609" spans="1:7">
       <c r="A609" t="s">
-        <v>712</v>
+        <v>704</v>
       </c>
       <c r="B609" t="s">
-        <v>191</v>
+        <v>705</v>
       </c>
       <c r="F609">
-        <v>13.8199206</v>
+        <v>14.5289154</v>
       </c>
       <c r="G609">
-        <v>100.0621676</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="610" spans="1:7">
       <c r="A610" t="s">
-        <v>713</v>
+        <v>704</v>
       </c>
       <c r="B610" t="s">
-        <v>12</v>
+        <v>705</v>
       </c>
       <c r="F610">
-        <v>13.7278956</v>
+        <v>14.5289154</v>
       </c>
       <c r="G610">
-        <v>100.5241235</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="611" spans="1:7">
       <c r="A611" t="s">
-        <v>714</v>
+        <v>722</v>
       </c>
       <c r="B611" t="s">
-        <v>191</v>
+        <v>8</v>
       </c>
       <c r="F611">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G611">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="612" spans="1:7">
       <c r="A612" t="s">
-        <v>715</v>
+        <v>721</v>
       </c>
       <c r="B612" t="s">
-        <v>191</v>
+        <v>41</v>
       </c>
       <c r="F612">
         <v>13.8199206</v>
       </c>
       <c r="G612">
         <v>100.0621676</v>
       </c>
     </row>
     <row r="613" spans="1:7">
       <c r="A613" t="s">
-        <v>716</v>
+        <v>723</v>
       </c>
       <c r="B613" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F613">
         <v>13.7278956</v>
       </c>
       <c r="G613">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="614" spans="1:7">
       <c r="A614" t="s">
-        <v>717</v>
+        <v>724</v>
       </c>
       <c r="B614" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="F614">
-        <v>7.9810496</v>
+        <v>13.6904194</v>
       </c>
       <c r="G614">
-        <v>98.3638824</v>
+        <v>101.0779596</v>
       </c>
     </row>
     <row r="615" spans="1:7">
       <c r="A615" t="s">
-        <v>718</v>
+        <v>725</v>
       </c>
       <c r="B615" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F615">
         <v>13.7278956</v>
       </c>
       <c r="G615">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="616" spans="1:7">
       <c r="A616" t="s">
-        <v>719</v>
+        <v>726</v>
       </c>
       <c r="B616" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F616">
         <v>13.7278956</v>
       </c>
       <c r="G616">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="617" spans="1:7">
       <c r="A617" t="s">
-        <v>720</v>
+        <v>727</v>
       </c>
       <c r="B617" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F617">
         <v>13.7278956</v>
       </c>
       <c r="G617">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="618" spans="1:7">
       <c r="A618" t="s">
-        <v>721</v>
+        <v>728</v>
       </c>
       <c r="B618" t="s">
-        <v>387</v>
+        <v>8</v>
       </c>
       <c r="F618">
-        <v>6.6238158</v>
+        <v>13.7278956</v>
       </c>
       <c r="G618">
-        <v>100.0673744</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="619" spans="1:7">
       <c r="A619" t="s">
-        <v>722</v>
+        <v>614</v>
       </c>
       <c r="B619" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F619">
         <v>13.7278956</v>
       </c>
       <c r="G619">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="620" spans="1:7">
       <c r="A620" t="s">
-        <v>723</v>
+        <v>729</v>
       </c>
       <c r="B620" t="s">
-        <v>191</v>
+        <v>8</v>
       </c>
       <c r="F620">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G620">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="621" spans="1:7">
       <c r="A621" t="s">
-        <v>724</v>
+        <v>730</v>
       </c>
       <c r="B621" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="F621">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G621">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="622" spans="1:7">
       <c r="A622" t="s">
-        <v>724</v>
+        <v>731</v>
       </c>
       <c r="B622" t="s">
-        <v>53</v>
+        <v>656</v>
       </c>
       <c r="F622">
-        <v>7.9810496</v>
+        <v>14.0208391</v>
       </c>
       <c r="G622">
-        <v>98.3638824</v>
+        <v>100.5250276</v>
       </c>
     </row>
     <row r="623" spans="1:7">
       <c r="A623" t="s">
-        <v>725</v>
+        <v>732</v>
       </c>
       <c r="B623" t="s">
-        <v>12</v>
+        <v>705</v>
       </c>
       <c r="F623">
-        <v>13.7278956</v>
+        <v>14.5289154</v>
       </c>
       <c r="G623">
-        <v>100.5241235</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="624" spans="1:7">
       <c r="A624" t="s">
-        <v>726</v>
+        <v>733</v>
       </c>
       <c r="B624" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F624">
         <v>13.7278956</v>
       </c>
       <c r="G624">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="625" spans="1:7">
       <c r="A625" t="s">
-        <v>727</v>
+        <v>734</v>
       </c>
       <c r="B625" t="s">
-        <v>387</v>
+        <v>8</v>
       </c>
       <c r="F625">
-        <v>6.6238158</v>
+        <v>13.7278956</v>
       </c>
       <c r="G625">
-        <v>100.0673744</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="626" spans="1:7">
       <c r="A626" t="s">
-        <v>728</v>
+        <v>735</v>
       </c>
       <c r="B626" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="F626">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G626">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="627" spans="1:7">
       <c r="A627" t="s">
-        <v>729</v>
+        <v>736</v>
       </c>
       <c r="B627" t="s">
-        <v>189</v>
+        <v>43</v>
       </c>
       <c r="F627">
-        <v>15.8068173</v>
+        <v>13.8621125</v>
       </c>
       <c r="G627">
-        <v>102.0315027</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="628" spans="1:7">
       <c r="A628" t="s">
-        <v>730</v>
+        <v>737</v>
       </c>
       <c r="B628" t="s">
-        <v>12</v>
+        <v>623</v>
       </c>
       <c r="F628">
-        <v>13.7278956</v>
+        <v>10.4930496</v>
       </c>
       <c r="G628">
-        <v>100.5241235</v>
+        <v>99.1800199</v>
       </c>
     </row>
     <row r="629" spans="1:7">
       <c r="A629" t="s">
-        <v>731</v>
+        <v>738</v>
       </c>
       <c r="B629" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="F629">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G629">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="630" spans="1:7">
       <c r="A630" t="s">
-        <v>732</v>
+        <v>739</v>
       </c>
       <c r="B630" t="s">
-        <v>191</v>
+        <v>473</v>
       </c>
       <c r="F630">
-        <v>13.8199206</v>
+        <v>11.812367</v>
       </c>
       <c r="G630">
-        <v>100.0621676</v>
+        <v>99.7973271</v>
       </c>
     </row>
     <row r="631" spans="1:7">
       <c r="A631" t="s">
-        <v>733</v>
+        <v>740</v>
       </c>
       <c r="B631" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F631">
         <v>13.7278956</v>
       </c>
       <c r="G631">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="632" spans="1:7">
       <c r="A632" t="s">
-        <v>734</v>
+        <v>741</v>
       </c>
       <c r="B632" t="s">
-        <v>12</v>
+        <v>705</v>
       </c>
       <c r="F632">
-        <v>13.7278956</v>
+        <v>14.5289154</v>
       </c>
       <c r="G632">
-        <v>100.5241235</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="633" spans="1:7">
       <c r="A633" t="s">
-        <v>735</v>
+        <v>742</v>
       </c>
       <c r="B633" t="s">
-        <v>191</v>
+        <v>8</v>
       </c>
       <c r="F633">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G633">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="634" spans="1:7">
       <c r="A634" t="s">
-        <v>698</v>
+        <v>743</v>
       </c>
       <c r="B634" t="s">
-        <v>191</v>
+        <v>41</v>
       </c>
       <c r="F634">
         <v>13.8199206</v>
       </c>
       <c r="G634">
         <v>100.0621676</v>
       </c>
     </row>
     <row r="635" spans="1:7">
       <c r="A635" t="s">
-        <v>726</v>
+        <v>744</v>
       </c>
       <c r="B635" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F635">
         <v>13.7278956</v>
       </c>
       <c r="G635">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="636" spans="1:7">
       <c r="A636" t="s">
-        <v>698</v>
+        <v>745</v>
       </c>
       <c r="B636" t="s">
-        <v>191</v>
+        <v>41</v>
       </c>
       <c r="F636">
         <v>13.8199206</v>
       </c>
       <c r="G636">
         <v>100.0621676</v>
       </c>
     </row>
     <row r="637" spans="1:7">
       <c r="A637" t="s">
-        <v>698</v>
+        <v>746</v>
       </c>
       <c r="B637" t="s">
-        <v>191</v>
+        <v>43</v>
       </c>
       <c r="F637">
-        <v>13.8199206</v>
+        <v>13.8621125</v>
       </c>
       <c r="G637">
-        <v>100.0621676</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="638" spans="1:7">
       <c r="A638" t="s">
-        <v>736</v>
+        <v>747</v>
       </c>
       <c r="B638" t="s">
-        <v>191</v>
+        <v>41</v>
       </c>
       <c r="F638">
         <v>13.8199206</v>
       </c>
       <c r="G638">
         <v>100.0621676</v>
       </c>
     </row>
     <row r="639" spans="1:7">
       <c r="A639" t="s">
-        <v>737</v>
+        <v>748</v>
       </c>
       <c r="B639" t="s">
-        <v>191</v>
+        <v>436</v>
       </c>
       <c r="F639">
-        <v>13.8199206</v>
+        <v>6.6238158</v>
       </c>
       <c r="G639">
-        <v>100.0621676</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="640" spans="1:7">
       <c r="A640" t="s">
-        <v>738</v>
+        <v>749</v>
       </c>
       <c r="B640" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F640">
         <v>13.7278956</v>
       </c>
       <c r="G640">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="641" spans="1:7">
       <c r="A641" t="s">
-        <v>739</v>
+        <v>750</v>
       </c>
       <c r="B641" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="F641">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G641">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="642" spans="1:7">
       <c r="A642" t="s">
-        <v>740</v>
+        <v>751</v>
       </c>
       <c r="B642" t="s">
-        <v>741</v>
+        <v>8</v>
       </c>
       <c r="F642">
-        <v>14.7995081</v>
+        <v>13.7278956</v>
       </c>
       <c r="G642">
-        <v>100.6533706</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="643" spans="1:7">
       <c r="A643" t="s">
-        <v>742</v>
+        <v>752</v>
       </c>
       <c r="B643" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="F643">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G643">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="644" spans="1:7">
       <c r="A644" t="s">
-        <v>743</v>
+        <v>753</v>
       </c>
       <c r="B644" t="s">
-        <v>12</v>
+        <v>147</v>
       </c>
       <c r="F644">
-        <v>13.7278956</v>
+        <v>18.7877477</v>
       </c>
       <c r="G644">
-        <v>100.5241235</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="645" spans="1:7">
       <c r="A645" t="s">
-        <v>744</v>
+        <v>754</v>
       </c>
       <c r="B645" t="s">
-        <v>191</v>
+        <v>604</v>
       </c>
       <c r="F645">
-        <v>13.8199206</v>
+        <v>8.4303975</v>
       </c>
       <c r="G645">
-        <v>100.0621676</v>
+        <v>99.9631219</v>
       </c>
     </row>
     <row r="646" spans="1:7">
       <c r="A646" t="s">
-        <v>745</v>
+        <v>755</v>
       </c>
       <c r="B646" t="s">
-        <v>330</v>
+        <v>23</v>
       </c>
       <c r="F646">
-        <v>14.4744892</v>
+        <v>12.6833115</v>
       </c>
       <c r="G646">
-        <v>100.1177128</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="647" spans="1:7">
       <c r="A647" t="s">
-        <v>76</v>
+        <v>756</v>
       </c>
       <c r="B647" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F647">
         <v>13.7278956</v>
       </c>
       <c r="G647">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="648" spans="1:7">
       <c r="A648" t="s">
-        <v>746</v>
+        <v>757</v>
       </c>
       <c r="B648" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F648">
         <v>13.7278956</v>
       </c>
       <c r="G648">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="649" spans="1:7">
       <c r="A649" t="s">
-        <v>747</v>
+        <v>758</v>
       </c>
       <c r="B649" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F649">
         <v>13.7278956</v>
       </c>
       <c r="G649">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="650" spans="1:7">
       <c r="A650" t="s">
-        <v>748</v>
+        <v>759</v>
       </c>
       <c r="B650" t="s">
-        <v>191</v>
+        <v>41</v>
       </c>
       <c r="F650">
         <v>13.8199206</v>
       </c>
       <c r="G650">
         <v>100.0621676</v>
       </c>
     </row>
     <row r="651" spans="1:7">
       <c r="A651" t="s">
-        <v>749</v>
+        <v>760</v>
       </c>
       <c r="B651" t="s">
-        <v>750</v>
+        <v>8</v>
       </c>
       <c r="F651">
-        <v>15.3835001</v>
+        <v>13.7278956</v>
       </c>
       <c r="G651">
-        <v>100.0245527</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="652" spans="1:7">
       <c r="A652" t="s">
-        <v>670</v>
+        <v>761</v>
       </c>
       <c r="B652" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="F652">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G652">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="653" spans="1:7">
       <c r="A653" t="s">
-        <v>550</v>
+        <v>762</v>
       </c>
       <c r="B653" t="s">
-        <v>191</v>
+        <v>41</v>
       </c>
       <c r="F653">
         <v>13.8199206</v>
       </c>
       <c r="G653">
         <v>100.0621676</v>
       </c>
     </row>
     <row r="654" spans="1:7">
       <c r="A654" t="s">
-        <v>751</v>
+        <v>763</v>
       </c>
       <c r="B654" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F654">
         <v>13.7278956</v>
       </c>
       <c r="G654">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="655" spans="1:7">
       <c r="A655" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="B655" t="s">
-        <v>191</v>
+        <v>14</v>
       </c>
       <c r="F655">
-        <v>13.8199206</v>
+        <v>7.9810496</v>
       </c>
       <c r="G655">
-        <v>100.0621676</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="656" spans="1:7">
       <c r="A656" t="s">
-        <v>753</v>
+        <v>765</v>
       </c>
       <c r="B656" t="s">
-        <v>90</v>
+        <v>8</v>
       </c>
       <c r="F656">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G656">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="657" spans="1:7">
       <c r="A657" t="s">
-        <v>754</v>
+        <v>766</v>
       </c>
       <c r="B657" t="s">
-        <v>191</v>
+        <v>8</v>
       </c>
       <c r="F657">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G657">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="658" spans="1:7">
       <c r="A658" t="s">
-        <v>755</v>
+        <v>767</v>
       </c>
       <c r="B658" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F658">
         <v>13.7278956</v>
       </c>
       <c r="G658">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="659" spans="1:7">
       <c r="A659" t="s">
-        <v>756</v>
+        <v>768</v>
       </c>
       <c r="B659" t="s">
-        <v>191</v>
+        <v>436</v>
       </c>
       <c r="F659">
-        <v>13.8199206</v>
+        <v>6.6238158</v>
       </c>
       <c r="G659">
-        <v>100.0621676</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="660" spans="1:7">
       <c r="A660" t="s">
-        <v>757</v>
+        <v>769</v>
       </c>
       <c r="B660" t="s">
-        <v>658</v>
+        <v>8</v>
       </c>
       <c r="F660">
-        <v>14.5289154</v>
+        <v>13.7278956</v>
       </c>
       <c r="G660">
-        <v>100.9101421</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="661" spans="1:7">
       <c r="A661" t="s">
-        <v>733</v>
+        <v>770</v>
       </c>
       <c r="B661" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="F661">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G661">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="662" spans="1:7">
       <c r="A662" t="s">
-        <v>758</v>
+        <v>771</v>
       </c>
       <c r="B662" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F662">
-        <v>13.3611431</v>
+        <v>7.9810496</v>
       </c>
       <c r="G662">
-        <v>100.9846717</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="663" spans="1:7">
       <c r="A663" t="s">
-        <v>759</v>
+        <v>771</v>
       </c>
       <c r="B663" t="s">
-        <v>387</v>
+        <v>14</v>
       </c>
       <c r="F663">
-        <v>6.6238158</v>
+        <v>7.9810496</v>
       </c>
       <c r="G663">
-        <v>100.0673744</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="664" spans="1:7">
       <c r="A664" t="s">
-        <v>726</v>
+        <v>772</v>
       </c>
       <c r="B664" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F664">
         <v>13.7278956</v>
       </c>
       <c r="G664">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="665" spans="1:7">
       <c r="A665" t="s">
-        <v>760</v>
+        <v>773</v>
       </c>
       <c r="B665" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F665">
         <v>13.7278956</v>
       </c>
       <c r="G665">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="666" spans="1:7">
       <c r="A666" t="s">
-        <v>761</v>
+        <v>774</v>
       </c>
       <c r="B666" t="s">
-        <v>12</v>
+        <v>436</v>
       </c>
       <c r="F666">
-        <v>13.7278956</v>
+        <v>6.6238158</v>
       </c>
       <c r="G666">
-        <v>100.5241235</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="667" spans="1:7">
       <c r="A667" t="s">
-        <v>762</v>
+        <v>775</v>
       </c>
       <c r="B667" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F667">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G667">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="668" spans="1:7">
       <c r="A668" t="s">
-        <v>763</v>
+        <v>776</v>
       </c>
       <c r="B668" t="s">
-        <v>191</v>
+        <v>241</v>
       </c>
       <c r="F668">
-        <v>13.8199206</v>
+        <v>15.8068173</v>
       </c>
       <c r="G668">
-        <v>100.0621676</v>
+        <v>102.0315027</v>
       </c>
     </row>
     <row r="669" spans="1:7">
       <c r="A669" t="s">
-        <v>764</v>
+        <v>777</v>
       </c>
       <c r="B669" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F669">
         <v>13.7278956</v>
       </c>
       <c r="G669">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="670" spans="1:7">
       <c r="A670" t="s">
-        <v>719</v>
+        <v>778</v>
       </c>
       <c r="B670" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F670">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G670">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="671" spans="1:7">
       <c r="A671" t="s">
-        <v>765</v>
+        <v>779</v>
       </c>
       <c r="B671" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="F671">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G671">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="672" spans="1:7">
       <c r="A672" t="s">
-        <v>766</v>
+        <v>780</v>
       </c>
       <c r="B672" t="s">
-        <v>191</v>
+        <v>8</v>
       </c>
       <c r="F672">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G672">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="673" spans="1:7">
       <c r="A673" t="s">
-        <v>767</v>
+        <v>781</v>
       </c>
       <c r="B673" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F673">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G673">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="674" spans="1:7">
       <c r="A674" t="s">
-        <v>768</v>
+        <v>782</v>
       </c>
       <c r="B674" t="s">
-        <v>658</v>
+        <v>41</v>
       </c>
       <c r="F674">
-        <v>14.5289154</v>
+        <v>13.8199206</v>
       </c>
       <c r="G674">
-        <v>100.9101421</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="675" spans="1:7">
       <c r="A675" t="s">
-        <v>666</v>
+        <v>745</v>
       </c>
       <c r="B675" t="s">
-        <v>294</v>
+        <v>41</v>
       </c>
       <c r="F675">
-        <v>15.6930072</v>
+        <v>13.8199206</v>
       </c>
       <c r="G675">
-        <v>100.1225595</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="676" spans="1:7">
       <c r="A676" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="B676" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F676">
         <v>13.7278956</v>
       </c>
       <c r="G676">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="677" spans="1:7">
       <c r="A677" t="s">
-        <v>770</v>
+        <v>745</v>
       </c>
       <c r="B677" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="F677">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G677">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="678" spans="1:7">
       <c r="A678" t="s">
-        <v>771</v>
+        <v>745</v>
       </c>
       <c r="B678" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="F678">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G678">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="679" spans="1:7">
       <c r="A679" t="s">
-        <v>772</v>
+        <v>783</v>
       </c>
       <c r="B679" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="F679">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G679">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="680" spans="1:7">
       <c r="A680" t="s">
-        <v>773</v>
+        <v>784</v>
       </c>
       <c r="B680" t="s">
-        <v>191</v>
+        <v>41</v>
       </c>
       <c r="F680">
         <v>13.8199206</v>
       </c>
       <c r="G680">
         <v>100.0621676</v>
       </c>
     </row>
     <row r="681" spans="1:7">
       <c r="A681" t="s">
-        <v>719</v>
+        <v>785</v>
       </c>
       <c r="B681" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F681">
         <v>13.7278956</v>
       </c>
       <c r="G681">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="682" spans="1:7">
       <c r="A682" t="s">
-        <v>774</v>
+        <v>786</v>
       </c>
       <c r="B682" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F682">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G682">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="683" spans="1:7">
       <c r="A683" t="s">
-        <v>775</v>
+        <v>787</v>
       </c>
       <c r="B683" t="s">
-        <v>12</v>
+        <v>788</v>
       </c>
       <c r="F683">
-        <v>13.7278956</v>
+        <v>14.7995081</v>
       </c>
       <c r="G683">
-        <v>100.5241235</v>
+        <v>100.6533706</v>
       </c>
     </row>
     <row r="684" spans="1:7">
       <c r="A684" t="s">
-        <v>776</v>
+        <v>789</v>
       </c>
       <c r="B684" t="s">
-        <v>777</v>
+        <v>8</v>
       </c>
       <c r="F684">
-        <v>14.3532128</v>
+        <v>13.7278956</v>
       </c>
       <c r="G684">
-        <v>100.5689599</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="685" spans="1:7">
       <c r="A685" t="s">
-        <v>778</v>
+        <v>790</v>
       </c>
       <c r="B685" t="s">
-        <v>424</v>
+        <v>8</v>
       </c>
       <c r="F685">
-        <v>11.812367</v>
+        <v>13.7278956</v>
       </c>
       <c r="G685">
-        <v>99.7973271</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="686" spans="1:7">
       <c r="A686" t="s">
-        <v>779</v>
+        <v>791</v>
       </c>
       <c r="B686" t="s">
-        <v>750</v>
+        <v>41</v>
       </c>
       <c r="F686">
-        <v>15.3835001</v>
+        <v>13.8199206</v>
       </c>
       <c r="G686">
-        <v>100.0245527</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="687" spans="1:7">
       <c r="A687" t="s">
-        <v>780</v>
+        <v>792</v>
       </c>
       <c r="B687" t="s">
-        <v>191</v>
+        <v>379</v>
       </c>
       <c r="F687">
-        <v>13.8199206</v>
+        <v>14.4744892</v>
       </c>
       <c r="G687">
-        <v>100.0621676</v>
+        <v>100.1177128</v>
       </c>
     </row>
     <row r="688" spans="1:7">
       <c r="A688" t="s">
-        <v>781</v>
+        <v>134</v>
       </c>
       <c r="B688" t="s">
-        <v>782</v>
+        <v>8</v>
       </c>
       <c r="F688">
-        <v>17.8782803</v>
+        <v>13.7278956</v>
       </c>
       <c r="G688">
-        <v>102.7412638</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="689" spans="1:7">
       <c r="A689" t="s">
-        <v>783</v>
+        <v>793</v>
       </c>
       <c r="B689" t="s">
-        <v>784</v>
+        <v>8</v>
       </c>
       <c r="F689">
-        <v>14.0509704</v>
+        <v>13.7278956</v>
       </c>
       <c r="G689">
-        <v>101.3727439</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="690" spans="1:7">
       <c r="A690" t="s">
-        <v>785</v>
+        <v>794</v>
       </c>
       <c r="B690" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F690">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G690">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="691" spans="1:7">
       <c r="A691" t="s">
-        <v>786</v>
+        <v>795</v>
       </c>
       <c r="B691" t="s">
-        <v>609</v>
+        <v>41</v>
       </c>
       <c r="F691">
-        <v>14.0208391</v>
+        <v>13.8199206</v>
       </c>
       <c r="G691">
-        <v>100.5250276</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="692" spans="1:7">
       <c r="A692" t="s">
-        <v>721</v>
+        <v>796</v>
       </c>
       <c r="B692" t="s">
-        <v>387</v>
+        <v>797</v>
       </c>
       <c r="F692">
-        <v>6.6238158</v>
+        <v>15.3835001</v>
       </c>
       <c r="G692">
-        <v>100.0673744</v>
+        <v>100.0245527</v>
       </c>
     </row>
     <row r="693" spans="1:7">
       <c r="A693" t="s">
-        <v>761</v>
+        <v>717</v>
       </c>
       <c r="B693" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F693">
         <v>13.7278956</v>
       </c>
       <c r="G693">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="694" spans="1:7">
       <c r="A694" t="s">
-        <v>787</v>
+        <v>597</v>
       </c>
       <c r="B694" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="F694">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G694">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="695" spans="1:7">
       <c r="A695" t="s">
-        <v>788</v>
+        <v>798</v>
       </c>
       <c r="B695" t="s">
-        <v>120</v>
+        <v>8</v>
       </c>
       <c r="F695">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G695">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="696" spans="1:7">
       <c r="A696" t="s">
-        <v>726</v>
+        <v>799</v>
       </c>
       <c r="B696" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="F696">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G696">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="697" spans="1:7">
       <c r="A697" t="s">
-        <v>789</v>
+        <v>800</v>
       </c>
       <c r="B697" t="s">
-        <v>12</v>
+        <v>147</v>
       </c>
       <c r="F697">
-        <v>13.7278956</v>
+        <v>18.7877477</v>
       </c>
       <c r="G697">
-        <v>100.5241235</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="698" spans="1:7">
       <c r="A698" t="s">
-        <v>790</v>
+        <v>801</v>
       </c>
       <c r="B698" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="F698">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G698">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="699" spans="1:7">
       <c r="A699" t="s">
-        <v>791</v>
+        <v>802</v>
       </c>
       <c r="B699" t="s">
-        <v>120</v>
+        <v>8</v>
       </c>
       <c r="F699">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G699">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="700" spans="1:7">
       <c r="A700" t="s">
-        <v>792</v>
+        <v>803</v>
       </c>
       <c r="B700" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="F700">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G700">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="701" spans="1:7">
       <c r="A701" t="s">
-        <v>793</v>
+        <v>804</v>
       </c>
       <c r="B701" t="s">
-        <v>12</v>
+        <v>705</v>
       </c>
       <c r="F701">
-        <v>13.7278956</v>
+        <v>14.5289154</v>
       </c>
       <c r="G701">
-        <v>100.5241235</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="702" spans="1:7">
       <c r="A702" t="s">
-        <v>794</v>
+        <v>780</v>
       </c>
       <c r="B702" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="F702">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G702">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="703" spans="1:7">
       <c r="A703" t="s">
-        <v>795</v>
+        <v>805</v>
       </c>
       <c r="B703" t="s">
-        <v>142</v>
+        <v>90</v>
       </c>
       <c r="F703">
-        <v>13.8621125</v>
+        <v>13.3611431</v>
       </c>
       <c r="G703">
-        <v>100.5143528</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="704" spans="1:7">
       <c r="A704" t="s">
-        <v>796</v>
+        <v>806</v>
       </c>
       <c r="B704" t="s">
-        <v>12</v>
+        <v>436</v>
       </c>
       <c r="F704">
-        <v>13.7278956</v>
+        <v>6.6238158</v>
       </c>
       <c r="G704">
-        <v>100.5241235</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="705" spans="1:7">
       <c r="A705" t="s">
-        <v>797</v>
+        <v>773</v>
       </c>
       <c r="B705" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F705">
         <v>13.7278956</v>
       </c>
       <c r="G705">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="706" spans="1:7">
       <c r="A706" t="s">
-        <v>798</v>
+        <v>807</v>
       </c>
       <c r="B706" t="s">
-        <v>576</v>
+        <v>8</v>
       </c>
       <c r="F706">
-        <v>10.4930496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G706">
-        <v>99.1800199</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="707" spans="1:7">
       <c r="A707" t="s">
-        <v>799</v>
+        <v>808</v>
       </c>
       <c r="B707" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F707">
         <v>13.7278956</v>
       </c>
       <c r="G707">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="708" spans="1:7">
       <c r="A708" t="s">
-        <v>800</v>
+        <v>809</v>
       </c>
       <c r="B708" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F708">
         <v>13.7278956</v>
       </c>
       <c r="G708">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="709" spans="1:7">
       <c r="A709" t="s">
-        <v>801</v>
+        <v>810</v>
       </c>
       <c r="B709" t="s">
-        <v>185</v>
+        <v>41</v>
       </c>
       <c r="F709">
-        <v>14.9798997</v>
+        <v>13.8199206</v>
       </c>
       <c r="G709">
-        <v>102.0977693</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="710" spans="1:7">
       <c r="A710" t="s">
-        <v>802</v>
+        <v>811</v>
       </c>
       <c r="B710" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F710">
         <v>13.7278956</v>
       </c>
       <c r="G710">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="711" spans="1:7">
       <c r="A711" t="s">
-        <v>803</v>
+        <v>766</v>
       </c>
       <c r="B711" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F711">
         <v>13.7278956</v>
       </c>
       <c r="G711">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="712" spans="1:7">
       <c r="A712" t="s">
-        <v>804</v>
+        <v>812</v>
       </c>
       <c r="B712" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F712">
         <v>13.7278956</v>
       </c>
       <c r="G712">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="713" spans="1:7">
       <c r="A713" t="s">
-        <v>805</v>
+        <v>813</v>
       </c>
       <c r="B713" t="s">
-        <v>341</v>
+        <v>41</v>
       </c>
       <c r="F713">
-        <v>16.4419355</v>
+        <v>13.8199206</v>
       </c>
       <c r="G713">
-        <v>102.8359921</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="714" spans="1:7">
       <c r="A714" t="s">
-        <v>806</v>
+        <v>814</v>
       </c>
       <c r="B714" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="F714">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G714">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="715" spans="1:7">
       <c r="A715" t="s">
-        <v>807</v>
+        <v>815</v>
       </c>
       <c r="B715" t="s">
-        <v>12</v>
+        <v>705</v>
       </c>
       <c r="F715">
-        <v>13.7278956</v>
+        <v>14.5289154</v>
       </c>
       <c r="G715">
-        <v>100.5241235</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="716" spans="1:7">
       <c r="A716" t="s">
-        <v>808</v>
+        <v>713</v>
       </c>
       <c r="B716" t="s">
-        <v>246</v>
+        <v>344</v>
       </c>
       <c r="F716">
-        <v>13.6904194</v>
+        <v>15.6930072</v>
       </c>
       <c r="G716">
-        <v>101.0779596</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="717" spans="1:7">
       <c r="A717" t="s">
-        <v>809</v>
+        <v>816</v>
       </c>
       <c r="B717" t="s">
-        <v>810</v>
+        <v>8</v>
       </c>
       <c r="F717">
-        <v>14.0227797</v>
+        <v>13.7278956</v>
       </c>
       <c r="G717">
-        <v>99.5328115</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="718" spans="1:7">
       <c r="A718" t="s">
-        <v>811</v>
+        <v>817</v>
       </c>
       <c r="B718" t="s">
-        <v>810</v>
+        <v>8</v>
       </c>
       <c r="F718">
-        <v>14.0227797</v>
+        <v>13.7278956</v>
       </c>
       <c r="G718">
-        <v>99.5328115</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="719" spans="1:7">
       <c r="A719" t="s">
-        <v>812</v>
+        <v>818</v>
       </c>
       <c r="B719" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10900</v>
+        <v>8</v>
       </c>
       <c r="F719">
         <v>13.7278956</v>
       </c>
       <c r="G719">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="720" spans="1:7">
       <c r="A720" t="s">
-        <v>813</v>
+        <v>819</v>
       </c>
       <c r="B720" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10160</v>
+        <v>8</v>
       </c>
       <c r="F720">
         <v>13.7278956</v>
       </c>
       <c r="G720">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="721" spans="1:7">
       <c r="A721" t="s">
-        <v>815</v>
+        <v>820</v>
       </c>
       <c r="B721" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10600</v>
+        <v>41</v>
       </c>
       <c r="F721">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G721">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="722" spans="1:7">
       <c r="A722" t="s">
-        <v>816</v>
+        <v>766</v>
       </c>
       <c r="B722" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F722">
         <v>13.7278956</v>
       </c>
       <c r="G722">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="723" spans="1:7">
       <c r="A723" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="B723" t="s">
-        <v>658</v>
-[...5 lines deleted...]
-        <v>18170</v>
+        <v>8</v>
       </c>
       <c r="F723">
-        <v>14.5289154</v>
+        <v>13.7278956</v>
       </c>
       <c r="G723">
-        <v>100.9101421</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="724" spans="1:7">
       <c r="A724" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="B724" t="s">
-        <v>454</v>
-[...5 lines deleted...]
-        <v>63120</v>
+        <v>8</v>
       </c>
       <c r="F724">
-        <v>16.8839901</v>
+        <v>13.7278956</v>
       </c>
       <c r="G724">
-        <v>99.1258498</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="725" spans="1:7">
       <c r="A725" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="B725" t="s">
-        <v>341</v>
-[...5 lines deleted...]
-        <v>40000</v>
+        <v>824</v>
       </c>
       <c r="F725">
-        <v>16.4419355</v>
+        <v>14.3532128</v>
       </c>
       <c r="G725">
-        <v>102.8359921</v>
+        <v>100.5689599</v>
       </c>
     </row>
     <row r="726" spans="1:7">
       <c r="A726" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="B726" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>83000</v>
+        <v>473</v>
       </c>
       <c r="F726">
-        <v>7.9810496</v>
+        <v>11.812367</v>
       </c>
       <c r="G726">
-        <v>98.3638824</v>
+        <v>99.7973271</v>
       </c>
     </row>
     <row r="727" spans="1:7">
       <c r="A727" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="B727" t="s">
-        <v>387</v>
-[...5 lines deleted...]
-        <v>91160</v>
+        <v>797</v>
       </c>
       <c r="F727">
-        <v>6.6238158</v>
+        <v>15.3835001</v>
       </c>
       <c r="G727">
-        <v>100.0673744</v>
+        <v>100.0245527</v>
       </c>
     </row>
     <row r="728" spans="1:7">
       <c r="A728" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="B728" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>41</v>
       </c>
       <c r="F728">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G728">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="729" spans="1:7">
       <c r="A729" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B729" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10210</v>
+        <v>829</v>
       </c>
       <c r="F729">
-        <v>13.7278956</v>
+        <v>17.8782803</v>
       </c>
       <c r="G729">
-        <v>100.5241235</v>
+        <v>102.7412638</v>
       </c>
     </row>
     <row r="730" spans="1:7">
       <c r="A730" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="B730" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10240</v>
+        <v>831</v>
       </c>
       <c r="F730">
-        <v>13.7278956</v>
+        <v>14.0509704</v>
       </c>
       <c r="G730">
-        <v>100.5241235</v>
+        <v>101.3727439</v>
       </c>
     </row>
     <row r="731" spans="1:7">
       <c r="A731" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="B731" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>83110</v>
+        <v>90</v>
       </c>
       <c r="F731">
-        <v>7.9810496</v>
+        <v>13.3611431</v>
       </c>
       <c r="G731">
-        <v>98.3638824</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="732" spans="1:7">
       <c r="A732" t="s">
-        <v>412</v>
+        <v>833</v>
       </c>
       <c r="B732" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10330</v>
+        <v>656</v>
       </c>
       <c r="F732">
-        <v>13.7278956</v>
+        <v>14.0208391</v>
       </c>
       <c r="G732">
-        <v>100.5241235</v>
+        <v>100.5250276</v>
       </c>
     </row>
     <row r="733" spans="1:7">
       <c r="A733" t="s">
-        <v>831</v>
+        <v>768</v>
       </c>
       <c r="B733" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10600</v>
+        <v>436</v>
       </c>
       <c r="F733">
-        <v>13.7278956</v>
+        <v>6.6238158</v>
       </c>
       <c r="G733">
-        <v>100.5241235</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="734" spans="1:7">
       <c r="A734" t="s">
-        <v>832</v>
+        <v>808</v>
       </c>
       <c r="B734" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F734">
         <v>13.7278956</v>
       </c>
       <c r="G734">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="735" spans="1:7">
       <c r="A735" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="B735" t="s">
-        <v>810</v>
-[...5 lines deleted...]
-        <v>71110</v>
+        <v>8</v>
       </c>
       <c r="F735">
-        <v>14.0227797</v>
+        <v>13.7278956</v>
       </c>
       <c r="G735">
-        <v>99.5328115</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="736" spans="1:7">
       <c r="A736" t="s">
         <v>835</v>
       </c>
       <c r="B736" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>23</v>
       </c>
       <c r="F736">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G736">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="737" spans="1:7">
       <c r="A737" t="s">
-        <v>836</v>
+        <v>773</v>
       </c>
       <c r="B737" t="s">
-        <v>837</v>
-[...5 lines deleted...]
-        <v>45190</v>
+        <v>8</v>
       </c>
       <c r="F737">
-        <v>16.0538196</v>
+        <v>13.7278956</v>
       </c>
       <c r="G737">
-        <v>103.6520036</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="738" spans="1:7">
       <c r="A738" t="s">
-        <v>839</v>
+        <v>836</v>
       </c>
       <c r="B738" t="s">
-        <v>609</v>
-[...8 lines deleted...]
-        <v>12120</v>
+        <v>8</v>
       </c>
       <c r="F738">
-        <v>14.0208391</v>
+        <v>13.7278956</v>
       </c>
       <c r="G738">
-        <v>100.5250276</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="739" spans="1:7">
       <c r="A739" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="B739" t="s">
-        <v>658</v>
-[...8 lines deleted...]
-        <v>18170</v>
+        <v>8</v>
       </c>
       <c r="F739">
-        <v>14.5289154</v>
+        <v>13.7278956</v>
       </c>
       <c r="G739">
-        <v>100.9101421</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="740" spans="1:7">
       <c r="A740" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="B740" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>23</v>
       </c>
       <c r="F740">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G740">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="741" spans="1:7">
       <c r="A741" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
       <c r="B741" t="s">
-        <v>120</v>
-[...8 lines deleted...]
-        <v>21140</v>
+        <v>8</v>
       </c>
       <c r="F741">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G741">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="742" spans="1:7">
       <c r="A742" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="B742" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>8</v>
       </c>
       <c r="F742">
         <v>13.7278956</v>
       </c>
       <c r="G742">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="743" spans="1:7">
       <c r="A743" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="B743" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>14</v>
       </c>
       <c r="F743">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G743">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="744" spans="1:7">
       <c r="A744" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="B744" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10600</v>
+        <v>43</v>
       </c>
       <c r="F744">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G744">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="745" spans="1:7">
       <c r="A745" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="B745" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>21180</v>
+        <v>8</v>
       </c>
       <c r="F745">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G745">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="746" spans="1:7">
       <c r="A746" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
       <c r="B746" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10600</v>
+        <v>8</v>
       </c>
       <c r="F746">
         <v>13.7278956</v>
       </c>
       <c r="G746">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="747" spans="1:7">
       <c r="A747" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="B747" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10210</v>
+        <v>623</v>
       </c>
       <c r="F747">
-        <v>13.7278956</v>
+        <v>10.4930496</v>
       </c>
       <c r="G747">
-        <v>100.5241235</v>
+        <v>99.1800199</v>
       </c>
     </row>
     <row r="748" spans="1:7">
       <c r="A748" t="s">
-        <v>852</v>
+        <v>846</v>
       </c>
       <c r="B748" t="s">
-        <v>750</v>
-[...5 lines deleted...]
-        <v>61000</v>
+        <v>8</v>
       </c>
       <c r="F748">
-        <v>15.3835001</v>
+        <v>13.7278956</v>
       </c>
       <c r="G748">
-        <v>100.0245527</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="749" spans="1:7">
       <c r="A749" t="s">
-        <v>852</v>
+        <v>847</v>
       </c>
       <c r="B749" t="s">
-        <v>750</v>
-[...5 lines deleted...]
-        <v>61000</v>
+        <v>8</v>
       </c>
       <c r="F749">
-        <v>15.3835001</v>
+        <v>13.7278956</v>
       </c>
       <c r="G749">
-        <v>100.0245527</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="750" spans="1:7">
       <c r="A750" t="s">
-        <v>854</v>
+        <v>848</v>
       </c>
       <c r="B750" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10210</v>
+        <v>67</v>
       </c>
       <c r="F750">
-        <v>13.7278956</v>
+        <v>14.9798997</v>
       </c>
       <c r="G750">
-        <v>100.5241235</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="751" spans="1:7">
       <c r="A751" t="s">
-        <v>855</v>
+        <v>849</v>
       </c>
       <c r="B751" t="s">
-        <v>276</v>
-[...8 lines deleted...]
-        <v>82130</v>
+        <v>8</v>
       </c>
       <c r="F751">
-        <v>8.4407456</v>
+        <v>13.7278956</v>
       </c>
       <c r="G751">
-        <v>98.5193032</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="752" spans="1:7">
       <c r="A752" t="s">
-        <v>857</v>
+        <v>850</v>
       </c>
       <c r="B752" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10800</v>
+        <v>8</v>
       </c>
       <c r="F752">
         <v>13.7278956</v>
       </c>
       <c r="G752">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="753" spans="1:7">
       <c r="A753" t="s">
-        <v>858</v>
+        <v>851</v>
       </c>
       <c r="B753" t="s">
-        <v>810</v>
-[...5 lines deleted...]
-        <v>71110</v>
+        <v>8</v>
       </c>
       <c r="F753">
-        <v>14.0227797</v>
+        <v>13.7278956</v>
       </c>
       <c r="G753">
-        <v>99.5328115</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="754" spans="1:7">
       <c r="A754" t="s">
-        <v>859</v>
+        <v>852</v>
       </c>
       <c r="B754" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10260</v>
+        <v>390</v>
       </c>
       <c r="F754">
-        <v>13.7278956</v>
+        <v>16.4419355</v>
       </c>
       <c r="G754">
-        <v>100.5241235</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="755" spans="1:7">
       <c r="A755" t="s">
-        <v>860</v>
+        <v>853</v>
       </c>
       <c r="B755" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10500</v>
+        <v>8</v>
       </c>
       <c r="F755">
         <v>13.7278956</v>
       </c>
       <c r="G755">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="756" spans="1:7">
       <c r="A756" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="B756" t="s">
         <v>8</v>
       </c>
-      <c r="C756" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F756">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G756">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="757" spans="1:7">
       <c r="A757" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
       <c r="B757" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10500</v>
+        <v>38</v>
       </c>
       <c r="F757">
-        <v>13.7278956</v>
+        <v>13.6904194</v>
       </c>
       <c r="G757">
-        <v>100.5241235</v>
+        <v>101.0779596</v>
       </c>
     </row>
     <row r="758" spans="1:7">
       <c r="A758" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="B758" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10540</v>
+        <v>61</v>
       </c>
       <c r="F758">
-        <v>13.5990961</v>
+        <v>14.0227797</v>
       </c>
       <c r="G758">
-        <v>100.5998319</v>
+        <v>99.5328115</v>
       </c>
     </row>
     <row r="759" spans="1:7">
       <c r="A759" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="B759" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>20180</v>
+        <v>61</v>
       </c>
       <c r="F759">
-        <v>13.3611431</v>
+        <v>14.0227797</v>
       </c>
       <c r="G759">
-        <v>100.9846717</v>
+        <v>99.5328115</v>
       </c>
     </row>
     <row r="760" spans="1:7">
       <c r="A760" t="s">
-        <v>867</v>
+        <v>858</v>
       </c>
       <c r="B760" t="s">
-        <v>142</v>
+        <v>8</v>
       </c>
       <c r="C760" t="s">
-        <v>232</v>
+        <v>29</v>
       </c>
       <c r="D760" t="s">
-        <v>868</v>
+        <v>30</v>
       </c>
       <c r="E760">
-        <v>11000</v>
+        <v>10900</v>
       </c>
       <c r="F760">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G760">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="761" spans="1:7">
       <c r="A761" t="s">
-        <v>869</v>
+        <v>859</v>
       </c>
       <c r="B761" t="s">
         <v>8</v>
       </c>
       <c r="C761" t="s">
-        <v>311</v>
+        <v>488</v>
+      </c>
+      <c r="D761" t="s">
+        <v>860</v>
       </c>
       <c r="E761">
-        <v>10540</v>
+        <v>10160</v>
       </c>
       <c r="F761">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G761">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="762" spans="1:7">
       <c r="A762" t="s">
-        <v>870</v>
+        <v>861</v>
       </c>
       <c r="B762" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C762" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>135</v>
       </c>
       <c r="E762">
-        <v>10900</v>
+        <v>10600</v>
       </c>
       <c r="F762">
         <v>13.7278956</v>
       </c>
       <c r="G762">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="763" spans="1:7">
       <c r="A763" t="s">
-        <v>871</v>
+        <v>862</v>
       </c>
       <c r="B763" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10120</v>
+        <v>8</v>
       </c>
       <c r="F763">
         <v>13.7278956</v>
       </c>
       <c r="G763">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="764" spans="1:7">
       <c r="A764" t="s">
+        <v>863</v>
+      </c>
+      <c r="B764" t="s">
+        <v>705</v>
+      </c>
+      <c r="C764" t="s">
         <v>864</v>
       </c>
-      <c r="B764" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E764">
-        <v>10540</v>
+        <v>18170</v>
       </c>
       <c r="F764">
-        <v>13.5990961</v>
+        <v>14.5289154</v>
       </c>
       <c r="G764">
-        <v>100.5998319</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="765" spans="1:7">
       <c r="A765" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="B765" t="s">
-        <v>276</v>
+        <v>503</v>
+      </c>
+      <c r="C765" t="s">
+        <v>866</v>
+      </c>
+      <c r="E765">
+        <v>63120</v>
       </c>
       <c r="F765">
-        <v>8.4407456</v>
+        <v>16.8839901</v>
       </c>
       <c r="G765">
-        <v>98.5193032</v>
+        <v>99.1258498</v>
       </c>
     </row>
     <row r="766" spans="1:7">
       <c r="A766" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="B766" t="s">
-        <v>454</v>
+        <v>390</v>
+      </c>
+      <c r="C766" t="s">
+        <v>391</v>
+      </c>
+      <c r="E766">
+        <v>40000</v>
       </c>
       <c r="F766">
-        <v>16.8839901</v>
+        <v>16.4419355</v>
       </c>
       <c r="G766">
-        <v>99.1258498</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="767" spans="1:7">
       <c r="A767" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
       <c r="B767" t="s">
-        <v>195</v>
+        <v>14</v>
       </c>
       <c r="C767" t="s">
-        <v>501</v>
+        <v>869</v>
       </c>
       <c r="E767">
-        <v>27160</v>
+        <v>83000</v>
       </c>
       <c r="F767">
-        <v>13.824038</v>
+        <v>7.9810496</v>
       </c>
       <c r="G767">
-        <v>102.0645839</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="768" spans="1:7">
       <c r="A768" t="s">
-        <v>876</v>
+        <v>870</v>
       </c>
       <c r="B768" t="s">
-        <v>276</v>
+        <v>436</v>
       </c>
       <c r="C768" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>437</v>
       </c>
       <c r="E768">
-        <v>82130</v>
+        <v>91160</v>
       </c>
       <c r="F768">
-        <v>8.4407456</v>
+        <v>6.6238158</v>
       </c>
       <c r="G768">
-        <v>98.5193032</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="769" spans="1:7">
       <c r="A769" t="s">
-        <v>877</v>
+        <v>871</v>
       </c>
       <c r="B769" t="s">
-        <v>53</v>
+        <v>8</v>
+      </c>
+      <c r="C769" t="s">
+        <v>33</v>
+      </c>
+      <c r="E769">
+        <v>10110</v>
       </c>
       <c r="F769">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G769">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="770" spans="1:7">
       <c r="A770" t="s">
-        <v>878</v>
+        <v>872</v>
       </c>
       <c r="B770" t="s">
-        <v>276</v>
+        <v>8</v>
       </c>
       <c r="C770" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>873</v>
       </c>
       <c r="E770">
-        <v>82130</v>
+        <v>10210</v>
       </c>
       <c r="F770">
-        <v>8.4407456</v>
+        <v>13.7278956</v>
       </c>
       <c r="G770">
-        <v>98.5193032</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="771" spans="1:7">
       <c r="A771" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
       <c r="B771" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C771" t="s">
-        <v>273</v>
+        <v>875</v>
       </c>
       <c r="E771">
-        <v>10260</v>
+        <v>10240</v>
       </c>
       <c r="F771">
         <v>13.7278956</v>
       </c>
       <c r="G771">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="772" spans="1:7">
       <c r="A772" t="s">
-        <v>880</v>
+        <v>876</v>
       </c>
       <c r="B772" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C772" t="s">
-        <v>273</v>
+        <v>113</v>
       </c>
       <c r="E772">
-        <v>10260</v>
+        <v>83110</v>
       </c>
       <c r="F772">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G772">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="773" spans="1:7">
       <c r="A773" t="s">
-        <v>881</v>
+        <v>461</v>
       </c>
       <c r="B773" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C773" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>882</v>
+        <v>330</v>
       </c>
       <c r="E773">
-        <v>10110</v>
+        <v>10330</v>
       </c>
       <c r="F773">
         <v>13.7278956</v>
       </c>
       <c r="G773">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="774" spans="1:7">
       <c r="A774" t="s">
-        <v>883</v>
+        <v>877</v>
       </c>
       <c r="B774" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="C774" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>135</v>
       </c>
       <c r="E774">
-        <v>83110</v>
+        <v>10600</v>
       </c>
       <c r="F774">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G774">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="775" spans="1:7">
       <c r="A775" t="s">
-        <v>884</v>
+        <v>878</v>
       </c>
       <c r="B775" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10210</v>
+        <v>8</v>
       </c>
       <c r="F775">
         <v>13.7278956</v>
       </c>
       <c r="G775">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="776" spans="1:7">
       <c r="A776" t="s">
-        <v>887</v>
+        <v>879</v>
       </c>
       <c r="B776" t="s">
-        <v>12</v>
+        <v>61</v>
       </c>
       <c r="C776" t="s">
-        <v>298</v>
+        <v>62</v>
       </c>
       <c r="E776">
-        <v>10150</v>
+        <v>71110</v>
       </c>
       <c r="F776">
-        <v>13.7278956</v>
+        <v>14.0227797</v>
       </c>
       <c r="G776">
-        <v>100.5241235</v>
+        <v>99.5328115</v>
       </c>
     </row>
     <row r="777" spans="1:7">
       <c r="A777" t="s">
-        <v>888</v>
+        <v>880</v>
       </c>
       <c r="B777" t="s">
-        <v>810</v>
+        <v>8</v>
       </c>
       <c r="C777" t="s">
-        <v>889</v>
+        <v>57</v>
       </c>
       <c r="E777">
-        <v>71160</v>
+        <v>10110</v>
       </c>
       <c r="F777">
-        <v>14.0227797</v>
+        <v>13.7278956</v>
       </c>
       <c r="G777">
-        <v>99.5328115</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="778" spans="1:7">
       <c r="A778" t="s">
-        <v>890</v>
+        <v>881</v>
       </c>
       <c r="B778" t="s">
-        <v>12</v>
+        <v>882</v>
       </c>
       <c r="C778" t="s">
-        <v>77</v>
+        <v>883</v>
       </c>
       <c r="E778">
-        <v>10600</v>
+        <v>45190</v>
       </c>
       <c r="F778">
-        <v>13.7278956</v>
+        <v>16.0538196</v>
       </c>
       <c r="G778">
-        <v>100.5241235</v>
+        <v>103.6520036</v>
       </c>
     </row>
     <row r="779" spans="1:7">
       <c r="A779" t="s">
-        <v>891</v>
+        <v>884</v>
       </c>
       <c r="B779" t="s">
-        <v>12</v>
+        <v>656</v>
       </c>
       <c r="C779" t="s">
-        <v>439</v>
+        <v>885</v>
       </c>
       <c r="D779" t="s">
-        <v>274</v>
+        <v>886</v>
       </c>
       <c r="E779">
-        <v>10160</v>
+        <v>12120</v>
       </c>
       <c r="F779">
-        <v>13.7278956</v>
+        <v>14.0208391</v>
       </c>
       <c r="G779">
-        <v>100.5241235</v>
+        <v>100.5250276</v>
       </c>
     </row>
     <row r="780" spans="1:7">
       <c r="A780" t="s">
-        <v>892</v>
+        <v>887</v>
       </c>
       <c r="B780" t="s">
-        <v>12</v>
+        <v>705</v>
       </c>
       <c r="C780" t="s">
-        <v>94</v>
+        <v>864</v>
       </c>
       <c r="D780" t="s">
-        <v>893</v>
+        <v>864</v>
       </c>
       <c r="E780">
-        <v>10800</v>
+        <v>18170</v>
       </c>
       <c r="F780">
-        <v>13.7278956</v>
+        <v>14.5289154</v>
       </c>
       <c r="G780">
-        <v>100.5241235</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="781" spans="1:7">
       <c r="A781" t="s">
-        <v>894</v>
+        <v>888</v>
       </c>
       <c r="B781" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C781" t="s">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="D781" t="s">
-        <v>19</v>
+        <v>281</v>
       </c>
       <c r="E781">
-        <v>10400</v>
+        <v>10110</v>
       </c>
       <c r="F781">
         <v>13.7278956</v>
       </c>
       <c r="G781">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="782" spans="1:7">
       <c r="A782" t="s">
-        <v>895</v>
+        <v>889</v>
       </c>
       <c r="B782" t="s">
-        <v>195</v>
+        <v>23</v>
       </c>
       <c r="C782" t="s">
-        <v>501</v>
+        <v>890</v>
+      </c>
+      <c r="D782" t="s">
+        <v>890</v>
       </c>
       <c r="E782">
-        <v>27160</v>
+        <v>21140</v>
       </c>
       <c r="F782">
-        <v>13.824038</v>
+        <v>12.6833115</v>
       </c>
       <c r="G782">
-        <v>102.0645839</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="783" spans="1:7">
       <c r="A783" t="s">
-        <v>896</v>
+        <v>891</v>
       </c>
       <c r="B783" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C783" t="s">
         <v>33</v>
       </c>
-      <c r="D783" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E783">
-        <v>10260</v>
+        <v>10110</v>
       </c>
       <c r="F783">
         <v>13.7278956</v>
       </c>
       <c r="G783">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="784" spans="1:7">
       <c r="A784" t="s">
-        <v>898</v>
+        <v>892</v>
       </c>
       <c r="B784" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C784" t="s">
         <v>33</v>
       </c>
-      <c r="D784" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E784">
-        <v>10260</v>
+        <v>10110</v>
       </c>
       <c r="F784">
         <v>13.7278956</v>
       </c>
       <c r="G784">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="785" spans="1:7">
       <c r="A785" t="s">
-        <v>899</v>
+        <v>893</v>
       </c>
       <c r="B785" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C785" t="s">
-        <v>33</v>
+        <v>135</v>
       </c>
       <c r="D785" t="s">
-        <v>897</v>
+        <v>136</v>
       </c>
       <c r="E785">
-        <v>10260</v>
+        <v>10600</v>
       </c>
       <c r="F785">
         <v>13.7278956</v>
       </c>
       <c r="G785">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="786" spans="1:7">
       <c r="A786" t="s">
-        <v>900</v>
+        <v>894</v>
       </c>
       <c r="B786" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C786" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>299</v>
+        <v>175</v>
       </c>
       <c r="E786">
-        <v>10150</v>
+        <v>21180</v>
       </c>
       <c r="F786">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G786">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="787" spans="1:7">
       <c r="A787" t="s">
-        <v>901</v>
+        <v>895</v>
       </c>
       <c r="B787" t="s">
-        <v>142</v>
+        <v>8</v>
       </c>
       <c r="C787" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>902</v>
+        <v>135</v>
       </c>
       <c r="E787">
-        <v>11000</v>
+        <v>10600</v>
       </c>
       <c r="F787">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G787">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="788" spans="1:7">
       <c r="A788" t="s">
-        <v>903</v>
+        <v>896</v>
       </c>
       <c r="B788" t="s">
-        <v>557</v>
+        <v>8</v>
+      </c>
+      <c r="C788" t="s">
+        <v>873</v>
+      </c>
+      <c r="E788">
+        <v>10210</v>
       </c>
       <c r="F788">
-        <v>8.4303975</v>
+        <v>13.7278956</v>
       </c>
       <c r="G788">
-        <v>99.9631219</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="789" spans="1:7">
       <c r="A789" t="s">
-        <v>904</v>
+        <v>897</v>
       </c>
       <c r="B789" t="s">
-        <v>12</v>
+        <v>797</v>
+      </c>
+      <c r="C789" t="s">
+        <v>898</v>
+      </c>
+      <c r="E789">
+        <v>61000</v>
       </c>
       <c r="F789">
-        <v>13.7278956</v>
+        <v>15.3835001</v>
       </c>
       <c r="G789">
-        <v>100.5241235</v>
+        <v>100.0245527</v>
       </c>
     </row>
     <row r="790" spans="1:7">
       <c r="A790" t="s">
-        <v>905</v>
+        <v>897</v>
       </c>
       <c r="B790" t="s">
-        <v>12</v>
+        <v>797</v>
+      </c>
+      <c r="C790" t="s">
+        <v>898</v>
+      </c>
+      <c r="E790">
+        <v>61000</v>
       </c>
       <c r="F790">
-        <v>13.7278956</v>
+        <v>15.3835001</v>
       </c>
       <c r="G790">
-        <v>100.5241235</v>
+        <v>100.0245527</v>
       </c>
     </row>
     <row r="791" spans="1:7">
       <c r="A791" t="s">
-        <v>906</v>
+        <v>899</v>
       </c>
       <c r="B791" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="C791" t="s">
-        <v>866</v>
-[...2 lines deleted...]
-        <v>907</v>
+        <v>873</v>
       </c>
       <c r="E791">
-        <v>20180</v>
+        <v>10210</v>
       </c>
       <c r="F791">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G791">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="792" spans="1:7">
       <c r="A792" t="s">
-        <v>908</v>
+        <v>900</v>
       </c>
       <c r="B792" t="s">
-        <v>12</v>
+        <v>326</v>
       </c>
       <c r="C792" t="s">
-        <v>298</v>
+        <v>327</v>
       </c>
       <c r="D792" t="s">
-        <v>299</v>
+        <v>901</v>
       </c>
       <c r="E792">
-        <v>10150</v>
+        <v>82130</v>
       </c>
       <c r="F792">
-        <v>13.7278956</v>
+        <v>8.4407456</v>
       </c>
       <c r="G792">
-        <v>100.5241235</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="793" spans="1:7">
       <c r="A793" t="s">
-        <v>909</v>
+        <v>902</v>
       </c>
       <c r="B793" t="s">
-        <v>195</v>
+        <v>8</v>
+      </c>
+      <c r="C793" t="s">
+        <v>151</v>
+      </c>
+      <c r="E793">
+        <v>10800</v>
       </c>
       <c r="F793">
-        <v>13.824038</v>
+        <v>13.7278956</v>
       </c>
       <c r="G793">
-        <v>102.0645839</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="794" spans="1:7">
       <c r="A794" t="s">
-        <v>910</v>
+        <v>903</v>
       </c>
       <c r="B794" t="s">
-        <v>276</v>
+        <v>61</v>
       </c>
       <c r="C794" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>62</v>
       </c>
       <c r="E794">
-        <v>82130</v>
+        <v>71110</v>
       </c>
       <c r="F794">
-        <v>8.4407456</v>
+        <v>14.0227797</v>
       </c>
       <c r="G794">
-        <v>98.5193032</v>
+        <v>99.5328115</v>
       </c>
     </row>
     <row r="795" spans="1:7">
       <c r="A795" t="s">
-        <v>911</v>
+        <v>904</v>
       </c>
       <c r="B795" t="s">
         <v>8</v>
       </c>
+      <c r="C795" t="s">
+        <v>323</v>
+      </c>
+      <c r="D795" t="s">
+        <v>324</v>
+      </c>
+      <c r="E795">
+        <v>10260</v>
+      </c>
       <c r="F795">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G795">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="796" spans="1:7">
       <c r="A796" t="s">
-        <v>912</v>
+        <v>905</v>
       </c>
       <c r="B796" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C796" t="s">
-        <v>872</v>
+        <v>220</v>
       </c>
       <c r="D796" t="s">
-        <v>913</v>
+        <v>906</v>
       </c>
       <c r="E796">
-        <v>10120</v>
+        <v>10500</v>
       </c>
       <c r="F796">
         <v>13.7278956</v>
       </c>
       <c r="G796">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="797" spans="1:7">
       <c r="A797" t="s">
+        <v>907</v>
+      </c>
+      <c r="B797" t="s">
+        <v>75</v>
+      </c>
+      <c r="C797" t="s">
         <v>76</v>
       </c>
-      <c r="B797" t="s">
-[...2 lines deleted...]
-      <c r="C797" t="s">
+      <c r="D797" t="s">
         <v>77</v>
       </c>
-      <c r="D797" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E797">
-        <v>10600</v>
+        <v>10270</v>
       </c>
       <c r="F797">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G797">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="798" spans="1:7">
       <c r="A798" t="s">
-        <v>914</v>
+        <v>908</v>
       </c>
       <c r="B798" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C798" t="s">
-        <v>827</v>
+        <v>220</v>
       </c>
       <c r="D798" t="s">
-        <v>915</v>
+        <v>906</v>
       </c>
       <c r="E798">
-        <v>10210</v>
+        <v>10500</v>
       </c>
       <c r="F798">
         <v>13.7278956</v>
       </c>
       <c r="G798">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="799" spans="1:7">
       <c r="A799" t="s">
-        <v>916</v>
+        <v>909</v>
       </c>
       <c r="B799" t="s">
-        <v>576</v>
+        <v>75</v>
       </c>
       <c r="C799" t="s">
-        <v>917</v>
+        <v>361</v>
       </c>
       <c r="E799">
-        <v>86180</v>
+        <v>10540</v>
       </c>
       <c r="F799">
-        <v>10.4930496</v>
+        <v>13.5990961</v>
       </c>
       <c r="G799">
-        <v>99.1800199</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="800" spans="1:7">
       <c r="A800" t="s">
-        <v>918</v>
+        <v>910</v>
       </c>
       <c r="B800" t="s">
-        <v>12</v>
+        <v>90</v>
+      </c>
+      <c r="C800" t="s">
+        <v>911</v>
+      </c>
+      <c r="E800">
+        <v>20180</v>
       </c>
       <c r="F800">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G800">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="801" spans="1:7">
       <c r="A801" t="s">
-        <v>918</v>
+        <v>912</v>
       </c>
       <c r="B801" t="s">
-        <v>12</v>
+        <v>43</v>
+      </c>
+      <c r="C801" t="s">
+        <v>283</v>
+      </c>
+      <c r="D801" t="s">
+        <v>913</v>
+      </c>
+      <c r="E801">
+        <v>11000</v>
       </c>
       <c r="F801">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G801">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="802" spans="1:7">
       <c r="A802" t="s">
-        <v>919</v>
+        <v>914</v>
       </c>
       <c r="B802" t="s">
-        <v>12</v>
+        <v>75</v>
+      </c>
+      <c r="C802" t="s">
+        <v>361</v>
+      </c>
+      <c r="E802">
+        <v>10540</v>
       </c>
       <c r="F802">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G802">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="803" spans="1:7">
       <c r="A803" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="B803" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C803" t="s">
+        <v>29</v>
+      </c>
+      <c r="D803" t="s">
+        <v>30</v>
+      </c>
+      <c r="E803">
+        <v>10900</v>
       </c>
       <c r="F803">
         <v>13.7278956</v>
       </c>
       <c r="G803">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="804" spans="1:7">
       <c r="A804" t="s">
-        <v>921</v>
+        <v>916</v>
       </c>
       <c r="B804" t="s">
-        <v>204</v>
+        <v>8</v>
+      </c>
+      <c r="C804" t="s">
+        <v>917</v>
+      </c>
+      <c r="E804">
+        <v>10120</v>
       </c>
       <c r="F804">
-        <v>14.882905</v>
+        <v>13.7278956</v>
       </c>
       <c r="G804">
-        <v>103.4937107</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="805" spans="1:7">
       <c r="A805" t="s">
-        <v>922</v>
+        <v>909</v>
       </c>
       <c r="B805" t="s">
-        <v>12</v>
+        <v>75</v>
+      </c>
+      <c r="C805" t="s">
+        <v>361</v>
+      </c>
+      <c r="E805">
+        <v>10540</v>
       </c>
       <c r="F805">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G805">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="806" spans="1:7">
       <c r="A806" t="s">
-        <v>923</v>
+        <v>918</v>
       </c>
       <c r="B806" t="s">
-        <v>810</v>
+        <v>326</v>
       </c>
       <c r="F806">
-        <v>14.0227797</v>
+        <v>8.4407456</v>
       </c>
       <c r="G806">
-        <v>99.5328115</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="807" spans="1:7">
       <c r="A807" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="B807" t="s">
-        <v>12</v>
+        <v>503</v>
       </c>
       <c r="F807">
-        <v>13.7278956</v>
+        <v>16.8839901</v>
       </c>
       <c r="G807">
-        <v>100.5241235</v>
+        <v>99.1258498</v>
       </c>
     </row>
     <row r="808" spans="1:7">
       <c r="A808" t="s">
-        <v>925</v>
+        <v>920</v>
       </c>
       <c r="B808" t="s">
-        <v>12</v>
+        <v>246</v>
+      </c>
+      <c r="C808" t="s">
+        <v>548</v>
+      </c>
+      <c r="E808">
+        <v>27160</v>
       </c>
       <c r="F808">
-        <v>13.7278956</v>
+        <v>13.824038</v>
       </c>
       <c r="G808">
-        <v>100.5241235</v>
+        <v>102.0645839</v>
       </c>
     </row>
     <row r="809" spans="1:7">
       <c r="A809" t="s">
-        <v>926</v>
+        <v>921</v>
       </c>
       <c r="B809" t="s">
-        <v>53</v>
+        <v>326</v>
+      </c>
+      <c r="C809" t="s">
+        <v>327</v>
+      </c>
+      <c r="D809" t="s">
+        <v>328</v>
+      </c>
+      <c r="E809">
+        <v>82130</v>
       </c>
       <c r="F809">
-        <v>7.9810496</v>
+        <v>8.4407456</v>
       </c>
       <c r="G809">
-        <v>98.3638824</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="810" spans="1:7">
       <c r="A810" t="s">
-        <v>927</v>
+        <v>922</v>
       </c>
       <c r="B810" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F810">
-        <v>13.3611431</v>
+        <v>7.9810496</v>
       </c>
       <c r="G810">
-        <v>100.9846717</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="811" spans="1:7">
       <c r="A811" t="s">
-        <v>928</v>
+        <v>923</v>
       </c>
       <c r="B811" t="s">
-        <v>12</v>
+        <v>326</v>
+      </c>
+      <c r="C811" t="s">
+        <v>327</v>
+      </c>
+      <c r="D811" t="s">
+        <v>328</v>
+      </c>
+      <c r="E811">
+        <v>82130</v>
       </c>
       <c r="F811">
-        <v>13.7278956</v>
+        <v>8.4407456</v>
       </c>
       <c r="G811">
-        <v>100.5241235</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="812" spans="1:7">
       <c r="A812" t="s">
-        <v>929</v>
+        <v>924</v>
       </c>
       <c r="B812" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C812" t="s">
+        <v>323</v>
+      </c>
+      <c r="E812">
+        <v>10260</v>
       </c>
       <c r="F812">
         <v>13.7278956</v>
       </c>
       <c r="G812">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="813" spans="1:7">
       <c r="A813" t="s">
-        <v>930</v>
+        <v>925</v>
       </c>
       <c r="B813" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C813" t="s">
+        <v>323</v>
+      </c>
+      <c r="E813">
+        <v>10260</v>
       </c>
       <c r="F813">
         <v>13.7278956</v>
       </c>
       <c r="G813">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="814" spans="1:7">
       <c r="A814" t="s">
-        <v>931</v>
+        <v>926</v>
       </c>
       <c r="B814" t="s">
         <v>8</v>
       </c>
+      <c r="C814" t="s">
+        <v>33</v>
+      </c>
+      <c r="D814" t="s">
+        <v>927</v>
+      </c>
+      <c r="E814">
+        <v>10110</v>
+      </c>
       <c r="F814">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G814">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="815" spans="1:7">
       <c r="A815" t="s">
-        <v>932</v>
+        <v>928</v>
       </c>
       <c r="B815" t="s">
-        <v>12</v>
+        <v>14</v>
+      </c>
+      <c r="C815" t="s">
+        <v>113</v>
+      </c>
+      <c r="D815" t="s">
+        <v>114</v>
+      </c>
+      <c r="E815">
+        <v>83110</v>
       </c>
       <c r="F815">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G815">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="816" spans="1:7">
       <c r="A816" t="s">
-        <v>933</v>
+        <v>929</v>
       </c>
       <c r="B816" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C816" t="s">
+        <v>930</v>
+      </c>
+      <c r="D816" t="s">
+        <v>931</v>
+      </c>
+      <c r="E816">
+        <v>10210</v>
       </c>
       <c r="F816">
         <v>13.7278956</v>
       </c>
       <c r="G816">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="817" spans="1:7">
       <c r="A817" t="s">
-        <v>934</v>
+        <v>932</v>
       </c>
       <c r="B817" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C817" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>935</v>
+        <v>348</v>
       </c>
       <c r="E817">
-        <v>10110</v>
+        <v>10150</v>
       </c>
       <c r="F817">
         <v>13.7278956</v>
       </c>
       <c r="G817">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="818" spans="1:7">
       <c r="A818" t="s">
-        <v>936</v>
+        <v>933</v>
       </c>
       <c r="B818" t="s">
-        <v>12</v>
+        <v>61</v>
       </c>
       <c r="C818" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>934</v>
       </c>
       <c r="E818">
-        <v>10260</v>
+        <v>71160</v>
       </c>
       <c r="F818">
-        <v>13.7278956</v>
+        <v>14.0227797</v>
       </c>
       <c r="G818">
-        <v>100.5241235</v>
+        <v>99.5328115</v>
       </c>
     </row>
     <row r="819" spans="1:7">
       <c r="A819" t="s">
-        <v>937</v>
+        <v>935</v>
       </c>
       <c r="B819" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C819" t="s">
-        <v>872</v>
-[...2 lines deleted...]
-        <v>913</v>
+        <v>135</v>
       </c>
       <c r="E819">
-        <v>10120</v>
+        <v>10600</v>
       </c>
       <c r="F819">
         <v>13.7278956</v>
       </c>
       <c r="G819">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="820" spans="1:7">
       <c r="A820" t="s">
-        <v>938</v>
+        <v>936</v>
       </c>
       <c r="B820" t="s">
         <v>8</v>
       </c>
+      <c r="C820" t="s">
+        <v>488</v>
+      </c>
+      <c r="D820" t="s">
+        <v>324</v>
+      </c>
+      <c r="E820">
+        <v>10160</v>
+      </c>
       <c r="F820">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G820">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="821" spans="1:7">
       <c r="A821" t="s">
-        <v>939</v>
+        <v>937</v>
       </c>
       <c r="B821" t="s">
         <v>8</v>
       </c>
+      <c r="C821" t="s">
+        <v>151</v>
+      </c>
+      <c r="D821" t="s">
+        <v>938</v>
+      </c>
+      <c r="E821">
+        <v>10800</v>
+      </c>
       <c r="F821">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G821">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="822" spans="1:7">
       <c r="A822" t="s">
-        <v>940</v>
+        <v>939</v>
       </c>
       <c r="B822" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C822" t="s">
+        <v>82</v>
+      </c>
+      <c r="D822" t="s">
+        <v>83</v>
+      </c>
+      <c r="E822">
+        <v>10400</v>
       </c>
       <c r="F822">
         <v>13.7278956</v>
       </c>
       <c r="G822">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="823" spans="1:7">
       <c r="A823" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B823" t="s">
-        <v>224</v>
+        <v>246</v>
+      </c>
+      <c r="C823" t="s">
+        <v>548</v>
+      </c>
+      <c r="E823">
+        <v>27160</v>
       </c>
       <c r="F823">
-        <v>16.4827798</v>
+        <v>13.824038</v>
       </c>
       <c r="G823">
-        <v>99.5226618</v>
+        <v>102.0645839</v>
       </c>
     </row>
     <row r="824" spans="1:7">
       <c r="A824" t="s">
+        <v>941</v>
+      </c>
+      <c r="B824" t="s">
+        <v>8</v>
+      </c>
+      <c r="C824" t="s">
+        <v>95</v>
+      </c>
+      <c r="D824" t="s">
         <v>942</v>
       </c>
-      <c r="B824" t="s">
-        <v>12</v>
+      <c r="E824">
+        <v>10260</v>
       </c>
       <c r="F824">
         <v>13.7278956</v>
       </c>
       <c r="G824">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="825" spans="1:7">
       <c r="A825" t="s">
         <v>943</v>
       </c>
       <c r="B825" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C825" t="s">
-        <v>944</v>
+        <v>95</v>
+      </c>
+      <c r="D825" t="s">
+        <v>942</v>
       </c>
       <c r="E825">
-        <v>10600</v>
+        <v>10260</v>
       </c>
       <c r="F825">
         <v>13.7278956</v>
       </c>
       <c r="G825">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="826" spans="1:7">
       <c r="A826" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="B826" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C826" t="s">
+        <v>95</v>
+      </c>
+      <c r="D826" t="s">
+        <v>942</v>
+      </c>
+      <c r="E826">
+        <v>10260</v>
       </c>
       <c r="F826">
         <v>13.7278956</v>
       </c>
       <c r="G826">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="827" spans="1:7">
       <c r="A827" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B827" t="s">
-        <v>321</v>
+        <v>8</v>
+      </c>
+      <c r="C827" t="s">
+        <v>348</v>
+      </c>
+      <c r="D827" t="s">
+        <v>349</v>
+      </c>
+      <c r="E827">
+        <v>10150</v>
       </c>
       <c r="F827">
-        <v>18.7756318</v>
+        <v>13.7278956</v>
       </c>
       <c r="G827">
-        <v>100.7730417</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="828" spans="1:7">
       <c r="A828" t="s">
+        <v>946</v>
+      </c>
+      <c r="B828" t="s">
+        <v>43</v>
+      </c>
+      <c r="C828" t="s">
+        <v>283</v>
+      </c>
+      <c r="D828" t="s">
         <v>947</v>
       </c>
-      <c r="B828" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E828">
-        <v>83120</v>
+        <v>11000</v>
       </c>
       <c r="F828">
-        <v>7.9810496</v>
+        <v>13.8621125</v>
       </c>
       <c r="G828">
-        <v>98.3638824</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="829" spans="1:7">
       <c r="A829" t="s">
-        <v>949</v>
+        <v>948</v>
       </c>
       <c r="B829" t="s">
-        <v>53</v>
+        <v>604</v>
       </c>
       <c r="F829">
-        <v>7.9810496</v>
+        <v>8.4303975</v>
       </c>
       <c r="G829">
-        <v>98.3638824</v>
+        <v>99.9631219</v>
       </c>
     </row>
     <row r="830" spans="1:7">
       <c r="A830" t="s">
-        <v>950</v>
+        <v>949</v>
       </c>
       <c r="B830" t="s">
         <v>8</v>
       </c>
-      <c r="C830" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F830">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G830">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="831" spans="1:7">
       <c r="A831" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="B831" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>8</v>
       </c>
       <c r="F831">
         <v>13.7278956</v>
       </c>
       <c r="G831">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="832" spans="1:7">
       <c r="A832" t="s">
+        <v>951</v>
+      </c>
+      <c r="B832" t="s">
+        <v>90</v>
+      </c>
+      <c r="C832" t="s">
+        <v>911</v>
+      </c>
+      <c r="D832" t="s">
         <v>952</v>
       </c>
-      <c r="B832" t="s">
-        <v>321</v>
+      <c r="E832">
+        <v>20180</v>
       </c>
       <c r="F832">
-        <v>18.7756318</v>
+        <v>13.3611431</v>
       </c>
       <c r="G832">
-        <v>100.7730417</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="833" spans="1:7">
       <c r="A833" t="s">
         <v>953</v>
       </c>
       <c r="B833" t="s">
-        <v>28</v>
+        <v>8</v>
+      </c>
+      <c r="C833" t="s">
+        <v>348</v>
+      </c>
+      <c r="D833" t="s">
+        <v>349</v>
+      </c>
+      <c r="E833">
+        <v>10150</v>
       </c>
       <c r="F833">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G833">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="834" spans="1:7">
       <c r="A834" t="s">
         <v>954</v>
       </c>
       <c r="B834" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="F834">
-        <v>13.7278956</v>
+        <v>13.824038</v>
       </c>
       <c r="G834">
-        <v>100.5241235</v>
+        <v>102.0645839</v>
       </c>
     </row>
     <row r="835" spans="1:7">
       <c r="A835" t="s">
         <v>955</v>
       </c>
       <c r="B835" t="s">
-        <v>8</v>
+        <v>326</v>
+      </c>
+      <c r="C835" t="s">
+        <v>327</v>
+      </c>
+      <c r="D835" t="s">
+        <v>328</v>
+      </c>
+      <c r="E835">
+        <v>82130</v>
       </c>
       <c r="F835">
-        <v>13.5990961</v>
+        <v>8.4407456</v>
       </c>
       <c r="G835">
-        <v>100.5998319</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="836" spans="1:7">
       <c r="A836" t="s">
         <v>956</v>
       </c>
       <c r="B836" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="F836">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G836">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="837" spans="1:7">
       <c r="A837" t="s">
         <v>957</v>
       </c>
       <c r="B837" t="s">
-        <v>264</v>
+        <v>8</v>
+      </c>
+      <c r="C837" t="s">
+        <v>917</v>
+      </c>
+      <c r="D837" t="s">
+        <v>958</v>
+      </c>
+      <c r="E837">
+        <v>10120</v>
       </c>
       <c r="F837">
-        <v>18.2888404</v>
+        <v>13.7278956</v>
       </c>
       <c r="G837">
-        <v>99.490874</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="838" spans="1:7">
       <c r="A838" t="s">
-        <v>958</v>
+        <v>134</v>
       </c>
       <c r="B838" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C838" t="s">
+        <v>135</v>
+      </c>
+      <c r="D838" t="s">
+        <v>136</v>
+      </c>
+      <c r="E838">
+        <v>10600</v>
       </c>
       <c r="F838">
         <v>13.7278956</v>
       </c>
       <c r="G838">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="839" spans="1:7">
       <c r="A839" t="s">
         <v>959</v>
       </c>
       <c r="B839" t="s">
+        <v>8</v>
+      </c>
+      <c r="C839" t="s">
+        <v>873</v>
+      </c>
+      <c r="D839" t="s">
         <v>960</v>
       </c>
+      <c r="E839">
+        <v>10210</v>
+      </c>
       <c r="F839">
-        <v>17.4138413</v>
+        <v>13.7278956</v>
       </c>
       <c r="G839">
-        <v>102.7872325</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="840" spans="1:7">
       <c r="A840" t="s">
         <v>961</v>
       </c>
       <c r="B840" t="s">
-        <v>8</v>
+        <v>623</v>
+      </c>
+      <c r="C840" t="s">
+        <v>962</v>
+      </c>
+      <c r="E840">
+        <v>86180</v>
       </c>
       <c r="F840">
-        <v>13.5990961</v>
+        <v>10.4930496</v>
       </c>
       <c r="G840">
-        <v>100.5998319</v>
+        <v>99.1800199</v>
       </c>
     </row>
     <row r="841" spans="1:7">
       <c r="A841" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="B841" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F841">
         <v>13.7278956</v>
       </c>
       <c r="G841">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="842" spans="1:7">
       <c r="A842" t="s">
         <v>963</v>
       </c>
       <c r="B842" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F842">
         <v>13.7278956</v>
       </c>
       <c r="G842">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="843" spans="1:7">
       <c r="A843" t="s">
         <v>964</v>
       </c>
       <c r="B843" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F843">
         <v>13.7278956</v>
       </c>
       <c r="G843">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="844" spans="1:7">
       <c r="A844" t="s">
         <v>965</v>
       </c>
       <c r="B844" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F844">
         <v>13.7278956</v>
       </c>
       <c r="G844">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="845" spans="1:7">
       <c r="A845" t="s">
         <v>966</v>
       </c>
       <c r="B845" t="s">
-        <v>195</v>
+        <v>255</v>
       </c>
       <c r="F845">
-        <v>13.824038</v>
+        <v>14.882905</v>
       </c>
       <c r="G845">
-        <v>102.0645839</v>
+        <v>103.4937107</v>
       </c>
     </row>
     <row r="846" spans="1:7">
       <c r="A846" t="s">
         <v>967</v>
       </c>
       <c r="B846" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F846">
         <v>13.7278956</v>
       </c>
       <c r="G846">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="847" spans="1:7">
       <c r="A847" t="s">
         <v>968</v>
       </c>
       <c r="B847" t="s">
-        <v>321</v>
+        <v>61</v>
       </c>
       <c r="F847">
-        <v>18.7756318</v>
+        <v>14.0227797</v>
       </c>
       <c r="G847">
-        <v>100.7730417</v>
+        <v>99.5328115</v>
       </c>
     </row>
     <row r="848" spans="1:7">
       <c r="A848" t="s">
         <v>969</v>
       </c>
       <c r="B848" t="s">
-        <v>195</v>
+        <v>8</v>
       </c>
       <c r="F848">
-        <v>13.824038</v>
+        <v>13.7278956</v>
       </c>
       <c r="G848">
-        <v>102.0645839</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="849" spans="1:7">
       <c r="A849" t="s">
         <v>970</v>
       </c>
       <c r="B849" t="s">
-        <v>572</v>
+        <v>8</v>
       </c>
       <c r="F849">
-        <v>9.9528702</v>
+        <v>13.7278956</v>
       </c>
       <c r="G849">
-        <v>98.6084641</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="850" spans="1:7">
       <c r="A850" t="s">
         <v>971</v>
       </c>
       <c r="B850" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F850">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G850">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="851" spans="1:7">
       <c r="A851" t="s">
         <v>972</v>
       </c>
       <c r="B851" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="F851">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G851">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="852" spans="1:7">
       <c r="A852" t="s">
         <v>973</v>
       </c>
       <c r="B852" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F852">
         <v>13.7278956</v>
       </c>
       <c r="G852">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="853" spans="1:7">
       <c r="A853" t="s">
         <v>974</v>
       </c>
       <c r="B853" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F853">
         <v>13.7278956</v>
       </c>
       <c r="G853">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="854" spans="1:7">
       <c r="A854" t="s">
         <v>975</v>
       </c>
       <c r="B854" t="s">
-        <v>185</v>
+        <v>8</v>
       </c>
       <c r="F854">
-        <v>14.9798997</v>
+        <v>13.7278956</v>
       </c>
       <c r="G854">
-        <v>102.0977693</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="855" spans="1:7">
       <c r="A855" t="s">
         <v>976</v>
       </c>
       <c r="B855" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="F855">
-        <v>18.7877477</v>
+        <v>13.5990961</v>
       </c>
       <c r="G855">
-        <v>98.9931311</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="856" spans="1:7">
       <c r="A856" t="s">
         <v>977</v>
       </c>
       <c r="B856" t="s">
-        <v>671</v>
+        <v>8</v>
       </c>
       <c r="F856">
-        <v>8.0862997</v>
+        <v>13.7278956</v>
       </c>
       <c r="G856">
-        <v>98.9062835</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="857" spans="1:7">
       <c r="A857" t="s">
         <v>978</v>
       </c>
       <c r="B857" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F857">
         <v>13.7278956</v>
       </c>
       <c r="G857">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="858" spans="1:7">
       <c r="A858" t="s">
-        <v>925</v>
+        <v>979</v>
       </c>
       <c r="B858" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C858" t="s">
+        <v>33</v>
+      </c>
+      <c r="D858" t="s">
+        <v>34</v>
+      </c>
+      <c r="E858">
+        <v>10110</v>
       </c>
       <c r="F858">
         <v>13.7278956</v>
       </c>
       <c r="G858">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="859" spans="1:7">
       <c r="A859" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="B859" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C859" t="s">
+        <v>323</v>
+      </c>
+      <c r="D859" t="s">
+        <v>324</v>
       </c>
       <c r="E859">
-        <v>93000</v>
+        <v>10260</v>
       </c>
       <c r="F859">
         <v>13.7278956</v>
       </c>
       <c r="G859">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="860" spans="1:7">
       <c r="A860" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="B860" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C860" t="s">
+        <v>917</v>
+      </c>
+      <c r="D860" t="s">
+        <v>958</v>
+      </c>
+      <c r="E860">
+        <v>10120</v>
       </c>
       <c r="F860">
         <v>13.7278956</v>
       </c>
       <c r="G860">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="861" spans="1:7">
       <c r="A861" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="B861" t="s">
-        <v>185</v>
+        <v>75</v>
       </c>
       <c r="F861">
-        <v>14.9798997</v>
+        <v>13.5990961</v>
       </c>
       <c r="G861">
-        <v>102.0977693</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="862" spans="1:7">
       <c r="A862" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="B862" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="F862">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G862">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="863" spans="1:7">
       <c r="A863" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="B863" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F863">
         <v>13.7278956</v>
       </c>
       <c r="G863">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="864" spans="1:7">
       <c r="A864" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="B864" t="s">
-        <v>12</v>
+        <v>275</v>
       </c>
       <c r="F864">
-        <v>13.7278956</v>
+        <v>16.4827798</v>
       </c>
       <c r="G864">
-        <v>100.5241235</v>
+        <v>99.5226618</v>
       </c>
     </row>
     <row r="865" spans="1:7">
       <c r="A865" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="B865" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F865">
         <v>13.7278956</v>
       </c>
       <c r="G865">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="866" spans="1:7">
       <c r="A866" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="B866" t="s">
-        <v>615</v>
+        <v>8</v>
+      </c>
+      <c r="C866" t="s">
+        <v>988</v>
+      </c>
+      <c r="E866">
+        <v>10600</v>
       </c>
       <c r="F866">
-        <v>16.4189807</v>
+        <v>13.7278956</v>
       </c>
       <c r="G866">
-        <v>101.1550926</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="867" spans="1:7">
       <c r="A867" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="B867" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="F867">
-        <v>15.1186009</v>
+        <v>13.7278956</v>
       </c>
       <c r="G867">
-        <v>104.3220095</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="868" spans="1:7">
       <c r="A868" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="B868" t="s">
-        <v>989</v>
+        <v>371</v>
       </c>
       <c r="F868">
-        <v>17.1545995</v>
+        <v>18.7756318</v>
       </c>
       <c r="G868">
-        <v>104.1348365</v>
+        <v>100.7730417</v>
       </c>
     </row>
     <row r="869" spans="1:7">
       <c r="A869" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="B869" t="s">
-        <v>12</v>
+        <v>14</v>
+      </c>
+      <c r="C869" t="s">
+        <v>992</v>
+      </c>
+      <c r="E869">
+        <v>83120</v>
       </c>
       <c r="F869">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G869">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="870" spans="1:7">
       <c r="A870" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="B870" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F870">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G870">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="871" spans="1:7">
       <c r="A871" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="B871" t="s">
-        <v>326</v>
+        <v>75</v>
+      </c>
+      <c r="C871" t="s">
+        <v>361</v>
+      </c>
+      <c r="D871" t="s">
+        <v>158</v>
+      </c>
+      <c r="E871">
+        <v>10540</v>
       </c>
       <c r="F871">
-        <v>14.2069466</v>
+        <v>13.5990961</v>
       </c>
       <c r="G871">
-        <v>101.2130511</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="872" spans="1:7">
       <c r="A872" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="B872" t="s">
-        <v>326</v>
+        <v>8</v>
+      </c>
+      <c r="C872" t="s">
+        <v>348</v>
+      </c>
+      <c r="D872" t="s">
+        <v>349</v>
+      </c>
+      <c r="E872">
+        <v>10150</v>
       </c>
       <c r="F872">
-        <v>14.2069466</v>
+        <v>13.7278956</v>
       </c>
       <c r="G872">
-        <v>101.2130511</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="873" spans="1:7">
       <c r="A873" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="B873" t="s">
-        <v>12</v>
+        <v>371</v>
       </c>
       <c r="F873">
-        <v>13.7278956</v>
+        <v>18.7756318</v>
       </c>
       <c r="G873">
-        <v>100.5241235</v>
+        <v>100.7730417</v>
       </c>
     </row>
     <row r="874" spans="1:7">
       <c r="A874" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="B874" t="s">
-        <v>8</v>
+        <v>90</v>
       </c>
       <c r="F874">
-        <v>13.5990961</v>
+        <v>13.3611431</v>
       </c>
       <c r="G874">
-        <v>100.5998319</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="875" spans="1:7">
       <c r="A875" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="B875" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F875">
         <v>13.7278956</v>
       </c>
       <c r="G875">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="876" spans="1:7">
       <c r="A876" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="B876" t="s">
-        <v>387</v>
+        <v>75</v>
       </c>
       <c r="F876">
-        <v>6.6238158</v>
+        <v>13.5990961</v>
       </c>
       <c r="G876">
-        <v>100.0673744</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="877" spans="1:7">
       <c r="A877" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="B877" t="s">
-        <v>777</v>
+        <v>8</v>
       </c>
       <c r="F877">
-        <v>14.3532128</v>
+        <v>13.7278956</v>
       </c>
       <c r="G877">
-        <v>100.5689599</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="878" spans="1:7">
       <c r="A878" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="B878" t="s">
-        <v>195</v>
+        <v>314</v>
       </c>
       <c r="F878">
-        <v>13.824038</v>
+        <v>18.2888404</v>
       </c>
       <c r="G878">
-        <v>102.0645839</v>
+        <v>99.490874</v>
       </c>
     </row>
     <row r="879" spans="1:7">
       <c r="A879" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="B879" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F879">
         <v>13.7278956</v>
       </c>
       <c r="G879">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="880" spans="1:7">
       <c r="A880" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="B880" t="s">
-        <v>12</v>
+        <v>1004</v>
       </c>
       <c r="F880">
-        <v>13.7278956</v>
+        <v>17.4138413</v>
       </c>
       <c r="G880">
-        <v>100.5241235</v>
+        <v>102.7872325</v>
       </c>
     </row>
     <row r="881" spans="1:7">
       <c r="A881" t="s">
-        <v>1002</v>
+        <v>1005</v>
       </c>
       <c r="B881" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="F881">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G881">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="882" spans="1:7">
       <c r="A882" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
       <c r="B882" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F882">
         <v>13.7278956</v>
       </c>
       <c r="G882">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="883" spans="1:7">
       <c r="A883" t="s">
-        <v>1004</v>
+        <v>1007</v>
       </c>
       <c r="B883" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="F883">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G883">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="884" spans="1:7">
       <c r="A884" t="s">
-        <v>1005</v>
+        <v>1008</v>
       </c>
       <c r="B884" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F884">
         <v>13.7278956</v>
       </c>
       <c r="G884">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="885" spans="1:7">
       <c r="A885" t="s">
-        <v>1006</v>
+        <v>1009</v>
       </c>
       <c r="B885" t="s">
         <v>8</v>
       </c>
       <c r="F885">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G885">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="886" spans="1:7">
       <c r="A886" t="s">
-        <v>1007</v>
+        <v>1010</v>
       </c>
       <c r="B886" t="s">
-        <v>28</v>
+        <v>246</v>
       </c>
       <c r="F886">
-        <v>13.3611431</v>
+        <v>13.824038</v>
       </c>
       <c r="G886">
-        <v>100.9846717</v>
+        <v>102.0645839</v>
       </c>
     </row>
     <row r="887" spans="1:7">
       <c r="A887" t="s">
-        <v>1008</v>
+        <v>1011</v>
       </c>
       <c r="B887" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="F887">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G887">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="888" spans="1:7">
       <c r="A888" t="s">
-        <v>1009</v>
+        <v>1012</v>
       </c>
       <c r="B888" t="s">
-        <v>12</v>
+        <v>371</v>
       </c>
       <c r="F888">
-        <v>13.7278956</v>
+        <v>18.7756318</v>
       </c>
       <c r="G888">
-        <v>100.5241235</v>
+        <v>100.7730417</v>
       </c>
     </row>
     <row r="889" spans="1:7">
       <c r="A889" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="B889" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="F889">
-        <v>13.7278956</v>
+        <v>13.824038</v>
       </c>
       <c r="G889">
-        <v>100.5241235</v>
+        <v>102.0645839</v>
       </c>
     </row>
     <row r="890" spans="1:7">
       <c r="A890" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
       <c r="B890" t="s">
-        <v>12</v>
+        <v>619</v>
       </c>
       <c r="F890">
-        <v>13.7278956</v>
+        <v>9.9528702</v>
       </c>
       <c r="G890">
-        <v>100.5241235</v>
+        <v>98.6084641</v>
       </c>
     </row>
     <row r="891" spans="1:7">
       <c r="A891" t="s">
-        <v>1012</v>
+        <v>1015</v>
       </c>
       <c r="B891" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F891">
         <v>13.7278956</v>
       </c>
       <c r="G891">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="892" spans="1:7">
       <c r="A892" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B892" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F892">
         <v>13.7278956</v>
       </c>
       <c r="G892">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="893" spans="1:7">
       <c r="A893" t="s">
-        <v>1014</v>
+        <v>1017</v>
       </c>
       <c r="B893" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F893">
         <v>13.7278956</v>
       </c>
       <c r="G893">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="894" spans="1:7">
       <c r="A894" t="s">
-        <v>1015</v>
+        <v>1018</v>
       </c>
       <c r="B894" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F894">
         <v>13.7278956</v>
       </c>
       <c r="G894">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="895" spans="1:7">
       <c r="A895" t="s">
-        <v>1016</v>
+        <v>1019</v>
       </c>
       <c r="B895" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="F895">
-        <v>7.9810496</v>
+        <v>14.9798997</v>
       </c>
       <c r="G895">
-        <v>98.3638824</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="896" spans="1:7">
       <c r="A896" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="B896" t="s">
-        <v>777</v>
+        <v>147</v>
       </c>
       <c r="F896">
-        <v>14.3532128</v>
+        <v>18.7877477</v>
       </c>
       <c r="G896">
-        <v>100.5689599</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="897" spans="1:7">
       <c r="A897" t="s">
-        <v>1004</v>
+        <v>1021</v>
       </c>
       <c r="B897" t="s">
-        <v>53</v>
+        <v>718</v>
       </c>
       <c r="F897">
-        <v>7.9810496</v>
+        <v>8.0862997</v>
       </c>
       <c r="G897">
-        <v>98.3638824</v>
+        <v>98.9062835</v>
       </c>
     </row>
     <row r="898" spans="1:7">
       <c r="A898" t="s">
-        <v>1018</v>
+        <v>1022</v>
       </c>
       <c r="B898" t="s">
-        <v>156</v>
+        <v>8</v>
       </c>
       <c r="F898">
-        <v>19.2990643</v>
+        <v>13.7278956</v>
       </c>
       <c r="G898">
-        <v>97.9656226</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="899" spans="1:7">
       <c r="A899" t="s">
-        <v>1019</v>
+        <v>970</v>
       </c>
       <c r="B899" t="s">
         <v>8</v>
       </c>
       <c r="F899">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G899">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="900" spans="1:7">
       <c r="A900" t="s">
-        <v>1020</v>
+        <v>1023</v>
       </c>
       <c r="B900" t="s">
         <v>8</v>
       </c>
+      <c r="E900">
+        <v>93000</v>
+      </c>
       <c r="F900">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G900">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="901" spans="1:7">
       <c r="A901" t="s">
-        <v>1021</v>
+        <v>1024</v>
       </c>
       <c r="B901" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F901">
         <v>13.7278956</v>
       </c>
       <c r="G901">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="902" spans="1:7">
       <c r="A902" t="s">
-        <v>1022</v>
+        <v>1025</v>
       </c>
       <c r="B902" t="s">
-        <v>185</v>
+        <v>67</v>
       </c>
       <c r="F902">
         <v>14.9798997</v>
       </c>
       <c r="G902">
         <v>102.0977693</v>
       </c>
     </row>
     <row r="903" spans="1:7">
       <c r="A903" t="s">
-        <v>1023</v>
+        <v>1026</v>
       </c>
       <c r="B903" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F903">
         <v>13.7278956</v>
       </c>
       <c r="G903">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="904" spans="1:7">
       <c r="A904" t="s">
-        <v>1024</v>
+        <v>1027</v>
       </c>
       <c r="B904" t="s">
         <v>8</v>
       </c>
       <c r="F904">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G904">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="905" spans="1:7">
       <c r="A905" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="B905" t="s">
         <v>8</v>
       </c>
       <c r="F905">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G905">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="906" spans="1:7">
       <c r="A906" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
       <c r="B906" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F906">
         <v>13.7278956</v>
       </c>
       <c r="G906">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="907" spans="1:7">
       <c r="A907" t="s">
-        <v>1014</v>
+        <v>1030</v>
       </c>
       <c r="B907" t="s">
-        <v>12</v>
+        <v>662</v>
       </c>
       <c r="F907">
-        <v>13.7278956</v>
+        <v>16.4189807</v>
       </c>
       <c r="G907">
-        <v>100.5241235</v>
+        <v>101.1550926</v>
       </c>
     </row>
     <row r="908" spans="1:7">
       <c r="A908" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="B908" t="s">
-        <v>12</v>
+        <v>100</v>
       </c>
       <c r="F908">
-        <v>13.7278956</v>
+        <v>15.1186009</v>
       </c>
       <c r="G908">
-        <v>100.5241235</v>
+        <v>104.3220095</v>
       </c>
     </row>
     <row r="909" spans="1:7">
       <c r="A909" t="s">
-        <v>1028</v>
+        <v>1032</v>
       </c>
       <c r="B909" t="s">
-        <v>90</v>
+        <v>1033</v>
       </c>
       <c r="F909">
-        <v>18.7877477</v>
+        <v>17.1545995</v>
       </c>
       <c r="G909">
-        <v>98.9931311</v>
+        <v>104.1348365</v>
       </c>
     </row>
     <row r="910" spans="1:7">
       <c r="A910" t="s">
-        <v>1029</v>
+        <v>1034</v>
       </c>
       <c r="B910" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F910">
         <v>13.7278956</v>
       </c>
       <c r="G910">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="911" spans="1:7">
       <c r="A911" t="s">
-        <v>1030</v>
+        <v>1035</v>
       </c>
       <c r="B911" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F911">
         <v>13.7278956</v>
       </c>
       <c r="G911">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="912" spans="1:7">
       <c r="A912" t="s">
-        <v>1031</v>
+        <v>1036</v>
       </c>
       <c r="B912" t="s">
-        <v>28</v>
+        <v>375</v>
       </c>
       <c r="F912">
-        <v>13.3611431</v>
+        <v>14.2069466</v>
       </c>
       <c r="G912">
-        <v>100.9846717</v>
+        <v>101.2130511</v>
       </c>
     </row>
     <row r="913" spans="1:7">
       <c r="A913" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="B913" t="s">
-        <v>12</v>
+        <v>375</v>
       </c>
       <c r="F913">
-        <v>13.7278956</v>
+        <v>14.2069466</v>
       </c>
       <c r="G913">
-        <v>100.5241235</v>
+        <v>101.2130511</v>
       </c>
     </row>
     <row r="914" spans="1:7">
       <c r="A914" t="s">
-        <v>200</v>
+        <v>1038</v>
       </c>
       <c r="B914" t="s">
-        <v>156</v>
+        <v>8</v>
       </c>
       <c r="F914">
-        <v>19.2990643</v>
+        <v>13.7278956</v>
       </c>
       <c r="G914">
-        <v>97.9656226</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="915" spans="1:7">
       <c r="A915" t="s">
-        <v>1014</v>
+        <v>1039</v>
       </c>
       <c r="B915" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="F915">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G915">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="916" spans="1:7">
       <c r="A916" t="s">
-        <v>1033</v>
+        <v>1040</v>
       </c>
       <c r="B916" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F916">
         <v>13.7278956</v>
       </c>
       <c r="G916">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="917" spans="1:7">
       <c r="A917" t="s">
-        <v>1034</v>
+        <v>1041</v>
       </c>
       <c r="B917" t="s">
-        <v>8</v>
+        <v>436</v>
       </c>
       <c r="F917">
-        <v>13.5990961</v>
+        <v>6.6238158</v>
       </c>
       <c r="G917">
-        <v>100.5998319</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="918" spans="1:7">
       <c r="A918" t="s">
-        <v>1035</v>
+        <v>1042</v>
       </c>
       <c r="B918" t="s">
-        <v>294</v>
+        <v>824</v>
       </c>
       <c r="F918">
-        <v>15.6930072</v>
+        <v>14.3532128</v>
       </c>
       <c r="G918">
-        <v>100.1225595</v>
+        <v>100.5689599</v>
       </c>
     </row>
     <row r="919" spans="1:7">
       <c r="A919" t="s">
-        <v>910</v>
+        <v>1043</v>
       </c>
       <c r="B919" t="s">
-        <v>276</v>
+        <v>246</v>
       </c>
       <c r="F919">
-        <v>8.4407456</v>
+        <v>13.824038</v>
       </c>
       <c r="G919">
-        <v>98.5193032</v>
+        <v>102.0645839</v>
       </c>
     </row>
     <row r="920" spans="1:7">
       <c r="A920" t="s">
-        <v>1036</v>
+        <v>1044</v>
       </c>
       <c r="B920" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F920">
         <v>13.7278956</v>
       </c>
       <c r="G920">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="921" spans="1:7">
       <c r="A921" t="s">
-        <v>1036</v>
+        <v>1045</v>
       </c>
       <c r="B921" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F921">
         <v>13.7278956</v>
       </c>
       <c r="G921">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="922" spans="1:7">
       <c r="A922" t="s">
-        <v>1037</v>
+        <v>1046</v>
       </c>
       <c r="B922" t="s">
-        <v>90</v>
+        <v>8</v>
       </c>
       <c r="F922">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G922">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="923" spans="1:7">
       <c r="A923" t="s">
-        <v>1037</v>
+        <v>1047</v>
       </c>
       <c r="B923" t="s">
-        <v>90</v>
+        <v>8</v>
       </c>
       <c r="F923">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G923">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="924" spans="1:7">
       <c r="A924" t="s">
-        <v>1038</v>
+        <v>1048</v>
       </c>
       <c r="B924" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="F924">
-        <v>18.7877477</v>
+        <v>7.9810496</v>
       </c>
       <c r="G924">
-        <v>98.9931311</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="925" spans="1:7">
       <c r="A925" t="s">
-        <v>1039</v>
+        <v>1049</v>
       </c>
       <c r="B925" t="s">
-        <v>326</v>
+        <v>8</v>
       </c>
       <c r="F925">
-        <v>14.2069466</v>
+        <v>13.7278956</v>
       </c>
       <c r="G925">
-        <v>101.2130511</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="926" spans="1:7">
       <c r="A926" t="s">
-        <v>1040</v>
+        <v>1050</v>
       </c>
       <c r="B926" t="s">
-        <v>837</v>
+        <v>75</v>
       </c>
       <c r="F926">
-        <v>16.0538196</v>
+        <v>13.5990961</v>
       </c>
       <c r="G926">
-        <v>103.6520036</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="927" spans="1:7">
       <c r="A927" t="s">
-        <v>1041</v>
+        <v>1051</v>
       </c>
       <c r="B927" t="s">
-        <v>609</v>
+        <v>90</v>
       </c>
       <c r="F927">
-        <v>14.0208391</v>
+        <v>13.3611431</v>
       </c>
       <c r="G927">
-        <v>100.5250276</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="928" spans="1:7">
       <c r="A928" t="s">
-        <v>1042</v>
+        <v>1052</v>
       </c>
       <c r="B928" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F928">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G928">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="929" spans="1:7">
       <c r="A929" t="s">
-        <v>1043</v>
+        <v>1053</v>
       </c>
       <c r="B929" t="s">
-        <v>837</v>
+        <v>8</v>
       </c>
       <c r="F929">
-        <v>16.0538196</v>
+        <v>13.7278956</v>
       </c>
       <c r="G929">
-        <v>103.6520036</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="930" spans="1:7">
       <c r="A930" t="s">
-        <v>1044</v>
+        <v>1054</v>
       </c>
       <c r="B930" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F930">
         <v>13.7278956</v>
       </c>
       <c r="G930">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="931" spans="1:7">
       <c r="A931" t="s">
-        <v>1045</v>
+        <v>1055</v>
       </c>
       <c r="B931" t="s">
-        <v>576</v>
+        <v>8</v>
       </c>
       <c r="F931">
-        <v>10.4930496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G931">
-        <v>99.1800199</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="932" spans="1:7">
       <c r="A932" t="s">
-        <v>1046</v>
+        <v>1056</v>
       </c>
       <c r="B932" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F932">
         <v>13.7278956</v>
       </c>
       <c r="G932">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="933" spans="1:7">
       <c r="A933" t="s">
-        <v>1047</v>
+        <v>1057</v>
       </c>
       <c r="B933" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F933">
         <v>13.7278956</v>
       </c>
       <c r="G933">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="934" spans="1:7">
       <c r="A934" t="s">
-        <v>1048</v>
+        <v>1058</v>
       </c>
       <c r="B934" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F934">
         <v>13.7278956</v>
       </c>
       <c r="G934">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="935" spans="1:7">
       <c r="A935" t="s">
-        <v>1049</v>
+        <v>1059</v>
       </c>
       <c r="B935" t="s">
-        <v>90</v>
+        <v>8</v>
       </c>
       <c r="F935">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G935">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="936" spans="1:7">
       <c r="A936" t="s">
-        <v>1050</v>
+        <v>1060</v>
       </c>
       <c r="B936" t="s">
-        <v>326</v>
+        <v>14</v>
       </c>
       <c r="F936">
-        <v>14.2069466</v>
+        <v>7.9810496</v>
       </c>
       <c r="G936">
-        <v>101.2130511</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="937" spans="1:7">
       <c r="A937" t="s">
-        <v>1051</v>
+        <v>1061</v>
       </c>
       <c r="B937" t="s">
-        <v>454</v>
+        <v>824</v>
       </c>
       <c r="F937">
-        <v>16.8839901</v>
+        <v>14.3532128</v>
       </c>
       <c r="G937">
-        <v>99.1258498</v>
+        <v>100.5689599</v>
       </c>
     </row>
     <row r="938" spans="1:7">
       <c r="A938" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="B938" t="s">
-        <v>454</v>
+        <v>14</v>
       </c>
       <c r="F938">
-        <v>16.8839901</v>
+        <v>7.9810496</v>
       </c>
       <c r="G938">
-        <v>99.1258498</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="939" spans="1:7">
       <c r="A939" t="s">
-        <v>1053</v>
+        <v>1062</v>
       </c>
       <c r="B939" t="s">
-        <v>1054</v>
-[...8 lines deleted...]
-        <v>35000</v>
+        <v>209</v>
       </c>
       <c r="F939">
-        <v>15.792641</v>
+        <v>19.2990643</v>
       </c>
       <c r="G939">
-        <v>104.1452827</v>
+        <v>97.9656226</v>
       </c>
     </row>
     <row r="940" spans="1:7">
       <c r="A940" t="s">
-        <v>1057</v>
+        <v>1063</v>
       </c>
       <c r="B940" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10520</v>
+        <v>75</v>
       </c>
       <c r="F940">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G940">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="941" spans="1:7">
       <c r="A941" t="s">
-        <v>1059</v>
+        <v>1064</v>
       </c>
       <c r="B941" t="s">
-        <v>609</v>
-[...8 lines deleted...]
-        <v>12120</v>
+        <v>75</v>
       </c>
       <c r="F941">
-        <v>14.0208391</v>
+        <v>13.5990961</v>
       </c>
       <c r="G941">
-        <v>100.5250276</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="942" spans="1:7">
       <c r="A942" t="s">
-        <v>1060</v>
+        <v>1065</v>
       </c>
       <c r="B942" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F942">
         <v>13.7278956</v>
       </c>
       <c r="G942">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="943" spans="1:7">
       <c r="A943" t="s">
-        <v>1061</v>
+        <v>1066</v>
       </c>
       <c r="B943" t="s">
-        <v>90</v>
+        <v>67</v>
       </c>
       <c r="F943">
-        <v>18.7877477</v>
+        <v>14.9798997</v>
       </c>
       <c r="G943">
-        <v>98.9931311</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="944" spans="1:7">
       <c r="A944" t="s">
-        <v>1062</v>
+        <v>1067</v>
       </c>
       <c r="B944" t="s">
-        <v>90</v>
+        <v>8</v>
       </c>
       <c r="F944">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G944">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="945" spans="1:7">
       <c r="A945" t="s">
-        <v>1063</v>
+        <v>1068</v>
       </c>
       <c r="B945" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10400</v>
+        <v>75</v>
       </c>
       <c r="F945">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G945">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="946" spans="1:7">
       <c r="A946" t="s">
-        <v>1064</v>
+        <v>1069</v>
       </c>
       <c r="B946" t="s">
-        <v>294</v>
+        <v>75</v>
       </c>
       <c r="F946">
-        <v>15.6930072</v>
+        <v>13.5990961</v>
       </c>
       <c r="G946">
-        <v>100.1225595</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="947" spans="1:7">
       <c r="A947" t="s">
-        <v>1065</v>
+        <v>1070</v>
       </c>
       <c r="B947" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>8</v>
       </c>
       <c r="F947">
         <v>13.7278956</v>
       </c>
       <c r="G947">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="948" spans="1:7">
       <c r="A948" t="s">
-        <v>1066</v>
+        <v>1058</v>
       </c>
       <c r="B948" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>8</v>
       </c>
       <c r="F948">
         <v>13.7278956</v>
       </c>
       <c r="G948">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="949" spans="1:7">
       <c r="A949" t="s">
-        <v>1067</v>
+        <v>1071</v>
       </c>
       <c r="B949" t="s">
-        <v>195</v>
-[...8 lines deleted...]
-        <v>27160</v>
+        <v>8</v>
       </c>
       <c r="F949">
-        <v>13.824038</v>
+        <v>13.7278956</v>
       </c>
       <c r="G949">
-        <v>102.0645839</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="950" spans="1:7">
       <c r="A950" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
       <c r="B950" t="s">
-        <v>741</v>
-[...8 lines deleted...]
-        <v>15240</v>
+        <v>147</v>
       </c>
       <c r="F950">
-        <v>14.7995081</v>
+        <v>18.7877477</v>
       </c>
       <c r="G950">
-        <v>100.6533706</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="951" spans="1:7">
       <c r="A951" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="B951" t="s">
-        <v>609</v>
-[...8 lines deleted...]
-        <v>12120</v>
+        <v>8</v>
       </c>
       <c r="F951">
-        <v>14.0208391</v>
+        <v>13.7278956</v>
       </c>
       <c r="G951">
-        <v>100.5250276</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="952" spans="1:7">
       <c r="A952" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="B952" t="s">
-        <v>294</v>
+        <v>8</v>
       </c>
       <c r="F952">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G952">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="953" spans="1:7">
       <c r="A953" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="B953" t="s">
-        <v>741</v>
-[...8 lines deleted...]
-        <v>15240</v>
+        <v>90</v>
       </c>
       <c r="F953">
-        <v>14.7995081</v>
+        <v>13.3611431</v>
       </c>
       <c r="G953">
-        <v>100.6533706</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="954" spans="1:7">
       <c r="A954" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="B954" t="s">
-        <v>576</v>
+        <v>8</v>
       </c>
       <c r="F954">
-        <v>10.4930496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G954">
-        <v>99.1800199</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="955" spans="1:7">
       <c r="A955" t="s">
-        <v>1076</v>
+        <v>251</v>
       </c>
       <c r="B955" t="s">
-        <v>12</v>
+        <v>209</v>
       </c>
       <c r="F955">
-        <v>13.7278956</v>
+        <v>19.2990643</v>
       </c>
       <c r="G955">
-        <v>100.5241235</v>
+        <v>97.9656226</v>
       </c>
     </row>
     <row r="956" spans="1:7">
       <c r="A956" t="s">
-        <v>1077</v>
+        <v>1058</v>
       </c>
       <c r="B956" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F956">
         <v>13.7278956</v>
       </c>
       <c r="G956">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="957" spans="1:7">
       <c r="A957" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
       <c r="B957" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F957">
         <v>13.7278956</v>
       </c>
       <c r="G957">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="958" spans="1:7">
       <c r="A958" t="s">
-        <v>1079</v>
+        <v>1078</v>
       </c>
       <c r="B958" t="s">
-        <v>28</v>
+        <v>75</v>
       </c>
       <c r="F958">
-        <v>13.3611431</v>
+        <v>13.5990961</v>
       </c>
       <c r="G958">
-        <v>100.9846717</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="959" spans="1:7">
       <c r="A959" t="s">
-        <v>1043</v>
+        <v>1079</v>
       </c>
       <c r="B959" t="s">
-        <v>837</v>
+        <v>344</v>
       </c>
       <c r="F959">
-        <v>16.0538196</v>
+        <v>15.6930072</v>
       </c>
       <c r="G959">
-        <v>103.6520036</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="960" spans="1:7">
       <c r="A960" t="s">
-        <v>1064</v>
+        <v>955</v>
       </c>
       <c r="B960" t="s">
-        <v>294</v>
+        <v>326</v>
       </c>
       <c r="F960">
-        <v>15.6930072</v>
+        <v>8.4407456</v>
       </c>
       <c r="G960">
-        <v>100.1225595</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="961" spans="1:7">
       <c r="A961" t="s">
         <v>1080</v>
       </c>
       <c r="B961" t="s">
-        <v>294</v>
+        <v>8</v>
       </c>
       <c r="F961">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G961">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="962" spans="1:7">
       <c r="A962" t="s">
-        <v>1081</v>
+        <v>1080</v>
       </c>
       <c r="B962" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F962">
         <v>13.7278956</v>
       </c>
       <c r="G962">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="963" spans="1:7">
       <c r="A963" t="s">
-        <v>1082</v>
+        <v>1081</v>
       </c>
       <c r="B963" t="s">
-        <v>90</v>
+        <v>147</v>
       </c>
       <c r="F963">
         <v>18.7877477</v>
       </c>
       <c r="G963">
         <v>98.9931311</v>
       </c>
     </row>
     <row r="964" spans="1:7">
       <c r="A964" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="B964" t="s">
-        <v>204</v>
+        <v>147</v>
       </c>
       <c r="F964">
-        <v>14.882905</v>
+        <v>18.7877477</v>
       </c>
       <c r="G964">
-        <v>103.4937107</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="965" spans="1:7">
       <c r="A965" t="s">
-        <v>1084</v>
+        <v>1082</v>
       </c>
       <c r="B965" t="s">
-        <v>120</v>
+        <v>147</v>
       </c>
       <c r="F965">
-        <v>12.6833115</v>
+        <v>18.7877477</v>
       </c>
       <c r="G965">
-        <v>101.2374295</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="966" spans="1:7">
       <c r="A966" t="s">
-        <v>1085</v>
+        <v>1083</v>
       </c>
       <c r="B966" t="s">
-        <v>8</v>
+        <v>375</v>
       </c>
       <c r="F966">
-        <v>13.5990961</v>
+        <v>14.2069466</v>
       </c>
       <c r="G966">
-        <v>100.5998319</v>
+        <v>101.2130511</v>
       </c>
     </row>
     <row r="967" spans="1:7">
       <c r="A967" t="s">
-        <v>1086</v>
+        <v>1084</v>
       </c>
       <c r="B967" t="s">
-        <v>8</v>
+        <v>882</v>
       </c>
       <c r="F967">
-        <v>13.5990961</v>
+        <v>16.0538196</v>
       </c>
       <c r="G967">
-        <v>100.5998319</v>
+        <v>103.6520036</v>
       </c>
     </row>
     <row r="968" spans="1:7">
       <c r="A968" t="s">
-        <v>1087</v>
+        <v>1085</v>
       </c>
       <c r="B968" t="s">
-        <v>12</v>
+        <v>656</v>
       </c>
       <c r="F968">
-        <v>13.7278956</v>
+        <v>14.0208391</v>
       </c>
       <c r="G968">
-        <v>100.5241235</v>
+        <v>100.5250276</v>
       </c>
     </row>
     <row r="969" spans="1:7">
       <c r="A969" t="s">
-        <v>1088</v>
+        <v>1086</v>
       </c>
       <c r="B969" t="s">
-        <v>741</v>
-[...8 lines deleted...]
-        <v>15240</v>
+        <v>8</v>
       </c>
       <c r="F969">
-        <v>14.7995081</v>
+        <v>13.7278956</v>
       </c>
       <c r="G969">
-        <v>100.6533706</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="970" spans="1:7">
       <c r="A970" t="s">
-        <v>1089</v>
+        <v>1087</v>
       </c>
       <c r="B970" t="s">
-        <v>321</v>
-[...8 lines deleted...]
-        <v>55000</v>
+        <v>882</v>
       </c>
       <c r="F970">
-        <v>18.7756318</v>
+        <v>16.0538196</v>
       </c>
       <c r="G970">
-        <v>100.7730417</v>
+        <v>103.6520036</v>
       </c>
     </row>
     <row r="971" spans="1:7">
       <c r="A971" t="s">
-        <v>1092</v>
+        <v>1088</v>
       </c>
       <c r="B971" t="s">
-        <v>156</v>
+        <v>8</v>
       </c>
       <c r="F971">
-        <v>19.2990643</v>
+        <v>13.7278956</v>
       </c>
       <c r="G971">
-        <v>97.9656226</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="972" spans="1:7">
       <c r="A972" t="s">
-        <v>1093</v>
+        <v>1089</v>
       </c>
       <c r="B972" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10540</v>
+        <v>623</v>
       </c>
       <c r="F972">
-        <v>13.5990961</v>
+        <v>10.4930496</v>
       </c>
       <c r="G972">
-        <v>100.5998319</v>
+        <v>99.1800199</v>
       </c>
     </row>
     <row r="973" spans="1:7">
       <c r="A973" t="s">
-        <v>1094</v>
+        <v>1090</v>
       </c>
       <c r="B973" t="s">
-        <v>294</v>
-[...8 lines deleted...]
-        <v>60130</v>
+        <v>8</v>
       </c>
       <c r="F973">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G973">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="974" spans="1:7">
       <c r="A974" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="B974" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>8</v>
       </c>
       <c r="F974">
         <v>13.7278956</v>
       </c>
       <c r="G974">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="975" spans="1:7">
       <c r="A975" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
       <c r="B975" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>8</v>
       </c>
       <c r="F975">
         <v>13.7278956</v>
       </c>
       <c r="G975">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="976" spans="1:7">
       <c r="A976" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="B976" t="s">
-        <v>8</v>
+        <v>147</v>
       </c>
       <c r="F976">
-        <v>13.5990961</v>
+        <v>18.7877477</v>
       </c>
       <c r="G976">
-        <v>100.5998319</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="977" spans="1:7">
       <c r="A977" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="B977" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>375</v>
       </c>
       <c r="F977">
-        <v>13.7278956</v>
+        <v>14.2069466</v>
       </c>
       <c r="G977">
-        <v>100.5241235</v>
+        <v>101.2130511</v>
       </c>
     </row>
     <row r="978" spans="1:7">
       <c r="A978" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
       <c r="B978" t="s">
-        <v>142</v>
+        <v>503</v>
       </c>
       <c r="F978">
-        <v>13.8621125</v>
+        <v>16.8839901</v>
       </c>
       <c r="G978">
-        <v>100.5143528</v>
+        <v>99.1258498</v>
       </c>
     </row>
     <row r="979" spans="1:7">
       <c r="A979" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="B979" t="s">
-        <v>424</v>
-[...8 lines deleted...]
-        <v>77110</v>
+        <v>503</v>
       </c>
       <c r="F979">
-        <v>11.812367</v>
+        <v>16.8839901</v>
       </c>
       <c r="G979">
-        <v>99.7973271</v>
+        <v>99.1258498</v>
       </c>
     </row>
     <row r="980" spans="1:7">
       <c r="A980" t="s">
-        <v>1104</v>
+        <v>1097</v>
       </c>
       <c r="B980" t="s">
-        <v>12</v>
+        <v>1098</v>
       </c>
       <c r="C980" t="s">
-        <v>33</v>
+        <v>1099</v>
       </c>
       <c r="D980" t="s">
-        <v>897</v>
+        <v>1100</v>
       </c>
       <c r="E980">
-        <v>10260</v>
+        <v>35000</v>
       </c>
       <c r="F980">
-        <v>13.7278956</v>
+        <v>15.792641</v>
       </c>
       <c r="G980">
-        <v>100.5241235</v>
+        <v>104.1452827</v>
       </c>
     </row>
     <row r="981" spans="1:7">
       <c r="A981" t="s">
-        <v>1105</v>
+        <v>1101</v>
       </c>
       <c r="B981" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C981" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1102</v>
       </c>
       <c r="E981">
-        <v>10400</v>
+        <v>10520</v>
       </c>
       <c r="F981">
         <v>13.7278956</v>
       </c>
       <c r="G981">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="982" spans="1:7">
       <c r="A982" t="s">
-        <v>1073</v>
+        <v>1103</v>
       </c>
       <c r="B982" t="s">
-        <v>294</v>
+        <v>656</v>
       </c>
       <c r="C982" t="s">
-        <v>1095</v>
+        <v>885</v>
       </c>
       <c r="D982" t="s">
-        <v>1096</v>
+        <v>886</v>
       </c>
       <c r="E982">
-        <v>60130</v>
+        <v>12120</v>
       </c>
       <c r="F982">
-        <v>15.6930072</v>
+        <v>14.0208391</v>
       </c>
       <c r="G982">
-        <v>100.1225595</v>
+        <v>100.5250276</v>
       </c>
     </row>
     <row r="983" spans="1:7">
       <c r="A983" t="s">
-        <v>1106</v>
+        <v>1104</v>
       </c>
       <c r="B983" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10800</v>
+        <v>8</v>
       </c>
       <c r="F983">
         <v>13.7278956</v>
       </c>
       <c r="G983">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="984" spans="1:7">
       <c r="A984" t="s">
-        <v>1107</v>
+        <v>1105</v>
       </c>
       <c r="B984" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>10220</v>
+        <v>147</v>
       </c>
       <c r="F984">
-        <v>13.7278956</v>
+        <v>18.7877477</v>
       </c>
       <c r="G984">
-        <v>100.5241235</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="985" spans="1:7">
       <c r="A985" t="s">
-        <v>1108</v>
+        <v>1106</v>
       </c>
       <c r="B985" t="s">
-        <v>28</v>
-[...8 lines deleted...]
-        <v>20140</v>
+        <v>147</v>
       </c>
       <c r="F985">
-        <v>13.3611431</v>
+        <v>18.7877477</v>
       </c>
       <c r="G985">
-        <v>100.9846717</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="986" spans="1:7">
       <c r="A986" t="s">
-        <v>1110</v>
+        <v>1107</v>
       </c>
       <c r="B986" t="s">
-        <v>224</v>
+        <v>8</v>
       </c>
       <c r="C986" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>1111</v>
+        <v>82</v>
       </c>
       <c r="E986">
-        <v>62000</v>
+        <v>10400</v>
       </c>
       <c r="F986">
-        <v>16.4827798</v>
+        <v>13.7278956</v>
       </c>
       <c r="G986">
-        <v>99.5226618</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="987" spans="1:7">
       <c r="A987" t="s">
-        <v>1110</v>
+        <v>1108</v>
       </c>
       <c r="B987" t="s">
-        <v>224</v>
-[...8 lines deleted...]
-        <v>62000</v>
+        <v>344</v>
       </c>
       <c r="F987">
-        <v>16.4827798</v>
+        <v>15.6930072</v>
       </c>
       <c r="G987">
-        <v>99.5226618</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="988" spans="1:7">
       <c r="A988" t="s">
-        <v>1112</v>
+        <v>1109</v>
       </c>
       <c r="B988" t="s">
-        <v>246</v>
+        <v>8</v>
+      </c>
+      <c r="C988" t="s">
+        <v>33</v>
+      </c>
+      <c r="E988">
+        <v>10110</v>
       </c>
       <c r="F988">
-        <v>13.6904194</v>
+        <v>13.7278956</v>
       </c>
       <c r="G988">
-        <v>101.0779596</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="989" spans="1:7">
       <c r="A989" t="s">
-        <v>1113</v>
+        <v>1110</v>
       </c>
       <c r="B989" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="C989" t="s">
+        <v>33</v>
+      </c>
+      <c r="D989" t="s">
+        <v>34</v>
+      </c>
+      <c r="E989">
+        <v>10110</v>
       </c>
       <c r="F989">
         <v>13.7278956</v>
       </c>
       <c r="G989">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="990" spans="1:7">
       <c r="A990" t="s">
-        <v>1113</v>
+        <v>1111</v>
       </c>
       <c r="B990" t="s">
-        <v>12</v>
+        <v>246</v>
+      </c>
+      <c r="C990" t="s">
+        <v>548</v>
+      </c>
+      <c r="D990" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E990">
+        <v>27160</v>
       </c>
       <c r="F990">
-        <v>13.7278956</v>
+        <v>13.824038</v>
       </c>
       <c r="G990">
-        <v>100.5241235</v>
+        <v>102.0645839</v>
       </c>
     </row>
     <row r="991" spans="1:7">
       <c r="A991" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B991" t="s">
+        <v>788</v>
+      </c>
+      <c r="C991" t="s">
         <v>1114</v>
       </c>
-      <c r="B991" t="s">
-        <v>12</v>
+      <c r="D991" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E991">
+        <v>15240</v>
       </c>
       <c r="F991">
-        <v>13.7278956</v>
+        <v>14.7995081</v>
       </c>
       <c r="G991">
+        <v>100.6533706</v>
+      </c>
+    </row>
+    <row r="992" spans="1:7">
+      <c r="A992" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B992" t="s">
+        <v>656</v>
+      </c>
+      <c r="C992" t="s">
+        <v>885</v>
+      </c>
+      <c r="D992" t="s">
+        <v>886</v>
+      </c>
+      <c r="E992">
+        <v>12120</v>
+      </c>
+      <c r="F992">
+        <v>14.0208391</v>
+      </c>
+      <c r="G992">
+        <v>100.5250276</v>
+      </c>
+    </row>
+    <row r="993" spans="1:7">
+      <c r="A993" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B993" t="s">
+        <v>344</v>
+      </c>
+      <c r="F993">
+        <v>15.6930072</v>
+      </c>
+      <c r="G993">
+        <v>100.1225595</v>
+      </c>
+    </row>
+    <row r="994" spans="1:7">
+      <c r="A994" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B994" t="s">
+        <v>788</v>
+      </c>
+      <c r="C994" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D994" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E994">
+        <v>15240</v>
+      </c>
+      <c r="F994">
+        <v>14.7995081</v>
+      </c>
+      <c r="G994">
+        <v>100.6533706</v>
+      </c>
+    </row>
+    <row r="995" spans="1:7">
+      <c r="A995" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B995" t="s">
+        <v>623</v>
+      </c>
+      <c r="F995">
+        <v>10.4930496</v>
+      </c>
+      <c r="G995">
+        <v>99.1800199</v>
+      </c>
+    </row>
+    <row r="996" spans="1:7">
+      <c r="A996" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B996" t="s">
+        <v>8</v>
+      </c>
+      <c r="F996">
+        <v>13.7278956</v>
+      </c>
+      <c r="G996">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="997" spans="1:7">
+      <c r="A997" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B997" t="s">
+        <v>8</v>
+      </c>
+      <c r="F997">
+        <v>13.7278956</v>
+      </c>
+      <c r="G997">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="998" spans="1:7">
+      <c r="A998" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B998" t="s">
+        <v>8</v>
+      </c>
+      <c r="F998">
+        <v>13.7278956</v>
+      </c>
+      <c r="G998">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="999" spans="1:7">
+      <c r="A999" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B999" t="s">
+        <v>90</v>
+      </c>
+      <c r="F999">
+        <v>13.3611431</v>
+      </c>
+      <c r="G999">
+        <v>100.9846717</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:7">
+      <c r="A1000" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>882</v>
+      </c>
+      <c r="F1000">
+        <v>16.0538196</v>
+      </c>
+      <c r="G1000">
+        <v>103.6520036</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:7">
+      <c r="A1001" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>344</v>
+      </c>
+      <c r="F1001">
+        <v>15.6930072</v>
+      </c>
+      <c r="G1001">
+        <v>100.1225595</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:7">
+      <c r="A1002" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>344</v>
+      </c>
+      <c r="F1002">
+        <v>15.6930072</v>
+      </c>
+      <c r="G1002">
+        <v>100.1225595</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:7">
+      <c r="A1003" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>8</v>
+      </c>
+      <c r="F1003">
+        <v>13.7278956</v>
+      </c>
+      <c r="G1003">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:7">
+      <c r="A1004" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>147</v>
+      </c>
+      <c r="F1004">
+        <v>18.7877477</v>
+      </c>
+      <c r="G1004">
+        <v>98.9931311</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:7">
+      <c r="A1005" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>255</v>
+      </c>
+      <c r="F1005">
+        <v>14.882905</v>
+      </c>
+      <c r="G1005">
+        <v>103.4937107</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:7">
+      <c r="A1006" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>23</v>
+      </c>
+      <c r="F1006">
+        <v>12.6833115</v>
+      </c>
+      <c r="G1006">
+        <v>101.2374295</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:7">
+      <c r="A1007" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>75</v>
+      </c>
+      <c r="F1007">
+        <v>13.5990961</v>
+      </c>
+      <c r="G1007">
+        <v>100.5998319</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:7">
+      <c r="A1008" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>75</v>
+      </c>
+      <c r="F1008">
+        <v>13.5990961</v>
+      </c>
+      <c r="G1008">
+        <v>100.5998319</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:7">
+      <c r="A1009" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>8</v>
+      </c>
+      <c r="F1009">
+        <v>13.7278956</v>
+      </c>
+      <c r="G1009">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:7">
+      <c r="A1010" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>788</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E1010">
+        <v>15240</v>
+      </c>
+      <c r="F1010">
+        <v>14.7995081</v>
+      </c>
+      <c r="G1010">
+        <v>100.6533706</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:7">
+      <c r="A1011" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>371</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E1011">
+        <v>55000</v>
+      </c>
+      <c r="F1011">
+        <v>18.7756318</v>
+      </c>
+      <c r="G1011">
+        <v>100.7730417</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:7">
+      <c r="A1012" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>209</v>
+      </c>
+      <c r="F1012">
+        <v>19.2990643</v>
+      </c>
+      <c r="G1012">
+        <v>97.9656226</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:7">
+      <c r="A1013" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>361</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>158</v>
+      </c>
+      <c r="E1013">
+        <v>10540</v>
+      </c>
+      <c r="F1013">
+        <v>13.5990961</v>
+      </c>
+      <c r="G1013">
+        <v>100.5998319</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:7">
+      <c r="A1014" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>344</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>1140</v>
+      </c>
+      <c r="E1014">
+        <v>60130</v>
+      </c>
+      <c r="F1014">
+        <v>15.6930072</v>
+      </c>
+      <c r="G1014">
+        <v>100.1225595</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:7">
+      <c r="A1015" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>917</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>958</v>
+      </c>
+      <c r="E1015">
+        <v>10120</v>
+      </c>
+      <c r="F1015">
+        <v>13.7278956</v>
+      </c>
+      <c r="G1015">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:7">
+      <c r="A1016" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>927</v>
+      </c>
+      <c r="E1016">
+        <v>10110</v>
+      </c>
+      <c r="F1016">
+        <v>13.7278956</v>
+      </c>
+      <c r="G1016">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:7">
+      <c r="A1017" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>75</v>
+      </c>
+      <c r="F1017">
+        <v>13.5990961</v>
+      </c>
+      <c r="G1017">
+        <v>100.5998319</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:7">
+      <c r="A1018" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>917</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>958</v>
+      </c>
+      <c r="E1018">
+        <v>10120</v>
+      </c>
+      <c r="F1018">
+        <v>13.7278956</v>
+      </c>
+      <c r="G1018">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:7">
+      <c r="A1019" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>43</v>
+      </c>
+      <c r="F1019">
+        <v>13.8621125</v>
+      </c>
+      <c r="G1019">
+        <v>100.5143528</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:7">
+      <c r="A1020" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>473</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>474</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E1020">
+        <v>77110</v>
+      </c>
+      <c r="F1020">
+        <v>11.812367</v>
+      </c>
+      <c r="G1020">
+        <v>99.7973271</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:7">
+      <c r="A1021" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>95</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>942</v>
+      </c>
+      <c r="E1021">
+        <v>10260</v>
+      </c>
+      <c r="F1021">
+        <v>13.7278956</v>
+      </c>
+      <c r="G1021">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:7">
+      <c r="A1022" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>83</v>
+      </c>
+      <c r="E1022">
+        <v>10400</v>
+      </c>
+      <c r="F1022">
+        <v>13.7278956</v>
+      </c>
+      <c r="G1022">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:7">
+      <c r="A1023" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>344</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>1140</v>
+      </c>
+      <c r="E1023">
+        <v>60130</v>
+      </c>
+      <c r="F1023">
+        <v>15.6930072</v>
+      </c>
+      <c r="G1023">
+        <v>100.1225595</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:7">
+      <c r="A1024" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>151</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>938</v>
+      </c>
+      <c r="E1024">
+        <v>10800</v>
+      </c>
+      <c r="F1024">
+        <v>13.7278956</v>
+      </c>
+      <c r="G1024">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:7">
+      <c r="A1025" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>120</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>121</v>
+      </c>
+      <c r="E1025">
+        <v>10220</v>
+      </c>
+      <c r="F1025">
+        <v>13.7278956</v>
+      </c>
+      <c r="G1025">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:7">
+      <c r="A1026" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>295</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E1026">
+        <v>20140</v>
+      </c>
+      <c r="F1026">
+        <v>13.3611431</v>
+      </c>
+      <c r="G1026">
+        <v>100.9846717</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:7">
+      <c r="A1027" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>275</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>276</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E1027">
+        <v>62000</v>
+      </c>
+      <c r="F1027">
+        <v>16.4827798</v>
+      </c>
+      <c r="G1027">
+        <v>99.5226618</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:7">
+      <c r="A1028" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>275</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>276</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E1028">
+        <v>62000</v>
+      </c>
+      <c r="F1028">
+        <v>16.4827798</v>
+      </c>
+      <c r="G1028">
+        <v>99.5226618</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:7">
+      <c r="A1029" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1029">
+        <v>13.6904194</v>
+      </c>
+      <c r="G1029">
+        <v>101.0779596</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:7">
+      <c r="A1030" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>8</v>
+      </c>
+      <c r="F1030">
+        <v>13.7278956</v>
+      </c>
+      <c r="G1030">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:7">
+      <c r="A1031" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>8</v>
+      </c>
+      <c r="F1031">
+        <v>13.7278956</v>
+      </c>
+      <c r="G1031">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:7">
+      <c r="A1032" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>8</v>
+      </c>
+      <c r="F1032">
+        <v>13.7278956</v>
+      </c>
+      <c r="G1032">
         <v>100.5241235</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>