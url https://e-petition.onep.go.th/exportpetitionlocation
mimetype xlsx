--- v4 (2026-07-17)
+++ v5 (2026-09-01)
@@ -12,397 +12,589 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1212">
   <si>
     <t>เรื่อง</t>
   </si>
   <si>
     <t>จังหวัด ที่ร้องเรียน</t>
   </si>
   <si>
     <t>อำเภอ/เขต ที่ร้องเรียน</t>
   </si>
   <si>
     <t>ตำบล/แขวง ที่ร้องเรียน</t>
   </si>
   <si>
     <t>รหัสไปรษณีย์ ที่ร้องเรียน</t>
   </si>
   <si>
     <t>ละติจูด ที่ร้องเรียน</t>
   </si>
   <si>
     <t>ลองจิจูด ที่ร้องเรียน</t>
   </si>
   <si>
+    <t>ขอส่งเรื่องให้สผ.  ตรวจสอบข้อเท็จจริงและดำเนินการตามอำนาจหน้าที่ในส่วนที่เกี่ยวข้อง ของโครงการสร้าวอาคารที่พัก/คอนโดของ บจก. เอเซลเลอร์</t>
+  </si>
+  <si>
+    <t>ภูเก็ต</t>
+  </si>
+  <si>
+    <t>ขอส่งข้อมูลและพยานหลักฐานคัดค้านการอนุมัติโครงการขยายขนาดท่าเทียบเรือขนาดเกินกว่า ๕๐๐ ตันกรอส ของบริษัทเอชชี อะกริเทรด จำกัด</t>
+  </si>
+  <si>
+    <t>พระนครศรีอยุธยา</t>
+  </si>
+  <si>
+    <t>EIRR ติดลบ FIRR ติดลบ ขอให้คำนวณตัวเลขผู้โดยสารจริง โครงการ รถไฟฟ้าสายสีแดงเข้มยกระดับพร้อมสายไฟฟ้าแรงสูง ช่วงวงเวียนใหญ่-มหาชัย</t>
+  </si>
+  <si>
+    <t>กรุงเทพมหานคร</t>
+  </si>
+  <si>
+    <t>เขตจอมทอง</t>
+  </si>
+  <si>
+    <t>บางขุนเทียน</t>
+  </si>
+  <si>
+    <t>ร้องเรียน กระบวนการและการจัดทำรายงานการศึกษาผลกระทบสิ่งแวดล้อมใครงการ เดอะ มูฟพหลโยธิน ๓๗ (The Muve Phahonyothin ๓๗) และขอให้ชะลอการพิจารณารายงานการศึกษาจนกว่าจะมีการแก้ไขให้ถูกต้องและครบถ้วน</t>
+  </si>
+  <si>
+    <t>เขตจตุจักร</t>
+  </si>
+  <si>
+    <t>จตุจักร</t>
+  </si>
+  <si>
+    <t>ขอให้เร่งศึกษาและออกประกาศทส. เพื่อกำหนดประเภทและขนาดของโครงการหรือกิจการซึ่งต้องจัดทำรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อม โครงการก่อสร้างศูนย์ Data Center คลาวด์ เซอร์วิส และอิเล็กทรอนิกส์ขั้นสูง (PCD) เป็นกรณีเร่งด่วน</t>
+  </si>
+  <si>
+    <t>ขอคัดค้านการตั้งโรงงานรีไซเคิลพลาสติกของบริษัท เพียวไซเคิล (ประเทศไทย) จำกัด (PureCycle)</t>
+  </si>
+  <si>
+    <t>ระยอง</t>
+  </si>
+  <si>
+    <t>ขอให้กำกับดูแลการจัดทำรายงานการประเมินผลกระทบสิ่งแวดล้อมเคร่งครัด และนำข้อมูลประกอบการพิจารณาโครงการขยายโรงแปรสภาพคอนเดนเสทและน้ำมันดิบ (ส่วนขยายครั้งที่ ๑) และโครงการหน่วยผลิตไฟฟ้าและไอน้ำกำลังการผลิต ๙๐ เมกะวัดต์ ของบริษัท สยามกัลฟ์ปิโตรเคมีคัล จำกัด ตำบลบางแก้ว อำเภอบ้านแหลม จังหวัดเพชรบุรี</t>
+  </si>
+  <si>
+    <t>เพชรบุรี</t>
+  </si>
+  <si>
+    <t>บ้านแหลม</t>
+  </si>
+  <si>
+    <t>ปากทะเล</t>
+  </si>
+  <si>
+    <t>ขอให้ตรวจสอบแหล่งน้ำธรรมชาติที่มีสีดำและมีกลิ่นเหม็นผิดปกติ และตรวจสอบการปล่อยน้ำเสียจากกิจการอุตสาหกรรมในพื้นที่อำเภอกบินทร์บุรีจังหวัดปราจีนบุรี</t>
+  </si>
+  <si>
+    <t>ปราจีนบุรี</t>
+  </si>
+  <si>
+    <t>กบินทร์บุรี</t>
+  </si>
+  <si>
+    <t>ขอให้พิจารณาทบทวนการต่ออายุใบอนุญาตและคัดค้านการยื่นขอสัมปทานทำเหมืองแร่ทองคำของบริษัท อัครา รีซอร์สเซส จำกัด</t>
+  </si>
+  <si>
+    <t>พิจิตร</t>
+  </si>
+  <si>
+    <t>คัดค้านการดำเนินโครงการขยายเขตพื้นที่ชลประทานของโครงการส่งน้ำและบำรุงรักษาวังบัว จังหวัดกำแพงเพชร</t>
+  </si>
+  <si>
+    <t>กำแพงเพชร</t>
+  </si>
+  <si>
+    <t>ร้องเรียนEIA เวทีปิด EIA ไม่พบร่าง EIA ล่วงหน้าทุกพื้นที่ก่อนปิดวันที่ 6ส.ค.69,7ส.ค.69 ไม่พบร่าง EIA สำนักงานเขตบางบอน</t>
+  </si>
+  <si>
+    <t>ข้อบกพร่องร้ายแรงในการจัดทำรายงานการประเมินผลกระทบสิ่งแวดล้อม (EIA) โครงการก่อสร้างทางรถไฟ ช่วงทับปุด-กระบี่</t>
+  </si>
+  <si>
+    <t>กระบี่</t>
+  </si>
+  <si>
+    <t>ขอร้องเรียนแจ้งผลกระทบจากการก่อสร้างโครงการคอนโนมิเนียมขนาดใหญ่พิเศษสูง ๒๘ ชั้น บริษัทออริจินแจ้งวัฒนะ จำกัด และขอให้พิจารณาตรวจสอบ/ระงับการก่อสร้าง</t>
+  </si>
+  <si>
+    <t>นนทบุรี</t>
+  </si>
+  <si>
+    <t>ปากเกร็ด</t>
+  </si>
+  <si>
+    <t>บางตลาด</t>
+  </si>
+  <si>
+    <t>ร้องทุกข์และอุธรณ์การพิจารณารายงานการประเมินผลกระทบสิ่งแวดล้อมโครงการสวนอุตสาหกรรม 304 อินดัสเตรียล ปาร์ค 7 เฟส 5 และโครงการฯส่วนขยาย ครั้งที่ 1 ไม่ชอบด้วยกฎหมาย</t>
+  </si>
+  <si>
+    <t>ศรีมหาโพธิ</t>
+  </si>
+  <si>
+    <t>ขอให้ตรวจสอบ ทบทวน เพิกถอนมติให้ความเห็นชอบรายงานประเมินผลกระทบสิ่งแวดล้อม (EIA) โครงการโรงแรมเนบู รีสอร์ท แอนด์โฮเทล ภูเก็ต (บางเทา) และแจ้งยืนยันคัดค้านโครงการดังกล่าว</t>
+  </si>
+  <si>
+    <t>ถลาง</t>
+  </si>
+  <si>
+    <t>เชิงทะเล</t>
+  </si>
+  <si>
+    <t>ปกปิดข้อมูลข่าวสารไม่ส่งร่าง EIA ดาวโหลดไม่ได้ QR-code เวทีปิด EIA ค่าเท็จ FIRREIRR</t>
+  </si>
+  <si>
+    <t>ขอคัดค้านและขอให้ คชก. มีมติ "ไม่อนุมัติ" หรือ "ตีตก" รายงานการศึกษาด้านสิ่งแวดล้อม พร้อมระงับโครงการจ้างวิศวกรที่ปรึกษา สำรวจและออกแบบทางหลวงแนวใหม่ทางเลี่ยงเมืองศรีสะเกษ (ด้านตะวันออก)</t>
+  </si>
+  <si>
+    <t>ศรีสะเกษ</t>
+  </si>
+  <si>
+    <t>เมืองศรีสะเกษ</t>
+  </si>
+  <si>
+    <t>ขอดำเนินการเอาผิด ผู้ชำนาญการ บริษัท เทศโก้ ElA ปกปิดข้อมูล ข่าวสาร ลวงด้วย QR-code ไม่สามารถดาวโหลด ได้</t>
+  </si>
+  <si>
+    <t>ร้องเรียนเหตุเดือดร้อนรำคาญจากกลิ่นเหม็นอับของระบบท่อระบายน้ำในยามวิกาล</t>
+  </si>
+  <si>
+    <t>สมุทรปราการ</t>
+  </si>
+  <si>
+    <t>เมืองสมุทรปราการ</t>
+  </si>
+  <si>
+    <t>ปากน้ำ</t>
+  </si>
+  <si>
+    <t>ข้อเรียกร้องอย่างเป็นทางการเพื่อให้มีการตรวจสอบอย่างเข้มงวด</t>
+  </si>
+  <si>
+    <t>เขตคลองเตย</t>
+  </si>
+  <si>
+    <t>คลองตัน</t>
+  </si>
+  <si>
+    <t>ขอให้ทบทวนและยกเลิกมติคณะรัฐมนตรี วันที่ 25 ตุลาคม 2565 เรื่อง ร่างประกาศ ทส. เรื่อง กำหนดเขตพื้นที่และมาตรการ คุ้มครองสิ่งแวดล้อม ในพื้นที่ตำบลปากคลอง ตำบลชุมโค ตำบลบางสน และตำบลสะพลี อ.ประทิว จ.ชุมพร พ.ศ....... (14)</t>
+  </si>
+  <si>
+    <t>ชุมพร</t>
+  </si>
+  <si>
+    <t>ร้องเรียนเกี่ยวกับการปฏิบัติตามพระราชบัญญัติข้อมูลข่าวสารของราชการ พ.ศ.2540 (ร้องเรียน สผ.ไม่ปฏิบัติตาม พรบ.ข้อมูลข่าวสารของราชการ พ.ศ.2540)</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจากการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณปรพัฒน์ นาพรม) (5)</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจากการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณชลดา ใจดี) (4)</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจากการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณชูศักดิ์ พยัคโฆ) (3)</t>
+  </si>
+  <si>
+    <t>คัดค้านการเวนคืน คัดค้านการสร้างรถไฟยกระดับค่าเดินทางแพงขึ้น โครงการ รถไฟฟ้าสายสีแดงเข้ม ช่วงวงเวียนใหญ่-มหาชัย โครงการต่อขยายยกระดับ สถานีตลาดพูล</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจากการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณวราภรณ์ เมี้ยนภูเขา ) (2)</t>
+  </si>
+  <si>
+    <t>ร้องเรียนผลกระทบจากการก่อสร้าง โครงการโรงแรม RTWO ครั้งที่ 3 ของบริษัท ไอซีเอส จำกัด</t>
+  </si>
+  <si>
+    <t>ขอคัดค้านการนำเรื่องที่ โครงการ เอสคิว สุขุมวิท 101/1 นำเข็มพืดขึ้นโดยพลการ มาพิจารณาใน คชก. (2)</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจากการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณจิตรภาณุ เชียงคำ) (6)</t>
+  </si>
+  <si>
+    <t>คัดค้านร่างประกาศกระทรวงทรัพยากรธรรมชาติและสิ่งแวดล้อม เรื่องกำหนดเขตพื้นที่และมาตรการคุ้มครองสิ่งแวดล้อม ในบริเวณพื้นที่ตำบลปากคลอง ตำบลชุมโค ตำบลบางแสน และตำบลสะพลี อำเภอปะทิว จังหวัดชุมพร พ.ศ. ...  (15)</t>
+  </si>
+  <si>
+    <t>ขอให้ตรวจสอบรายงานการปฏิบัติตามมาตรการแก้ไขและลดผลกระทบสิ่งแวดล้อม และมาตรการติดตามตรวจสอบผลกระทบสิ่งแวดล้อม โครงการ The AYANA Heights Seaview Residenceฉบับที่ ๑ (มกราคม-มิถุนายน ๒๕๖๘) และ ๒ (กรกฎาคม-ธันวาคม ๒๕๖๘) เร่งด่วน</t>
+  </si>
+  <si>
+    <t>ขอโต้แย้งเงื่อนไขการจำกัดสิทธิประชาชนและกำหนดหลักเกณฑ์การลงพื้นที่ตรวจสอบข้อเท็จจริงร่วมกัน ๓ ฝ่ายล่วงหน้า</t>
+  </si>
+  <si>
+    <t>ชลบุรี</t>
+  </si>
+  <si>
+    <t>คำสั่งจำกัดการเข้าถึงพยานหลักฐาน ข้อมูลส่วนบุคคล และคำขอปกปิด ตัวตนผู้เดือดร้อน (ต่อเนื่องจากเรื่องลับ บนทางหลวงหมายเลข 315 จ.ชลบุรี)</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจากการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณเอกชัย เรืองรัตน์) (1)</t>
+  </si>
+  <si>
+    <t>คัดค้านการพิจารณารายงาน EIA โครงการจ้างวิศวกรที่ปรึกษาสำรวจและออกแบบปรับปรุงและแก้ไขปัญหาการจราจร  บนทางหลวงหมายเลข ๓๑๕ ช่วงจุดตัดทางหลวงพิเศษ ระหว่างเมืองหมายเลข ๗  (แยกดอนหัวฬ่อ) – จุดตัดทางหลวงหมายเลข ๓๖๑  (แยกบายพาสพนัสนิคม)</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจากการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณนุสรา เรืองรัตน์) (7)</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณปราวินี ชาติชำนิ) (21)</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณชลนิชา จันยวงแก้ว) (22)</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณวรินทร เจริญสุข) (23)</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณหทัยชนก แก้ววิจิตร) (24)</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณปฐมาภรณ์ บางศิริ) (25)</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณปิยภรณ์ กันทา) (26)</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณปัณฑิตา พานซ้าย) (27)</t>
+  </si>
+  <si>
+    <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช  เขตบางนา กรุงเทพฯ (คุณสมฤทัย ใจกล้าหาญ) (28)</t>
+  </si>
+  <si>
+    <t>ขอคัดค้านการให้ความเห็นชอบเพื่อให้การดำเนินการก่อสร้างโครงการอ่างเก็บน้ำคลองวังโตนด จังหวัดจันทบุรี และ ขอข้อมูล ข้อเท็จจริง หรือคำชี้แจงเกี่ยวกับหนังสือการพิจารณาที่มีไปถึง รมว.เกษตรฯ</t>
+  </si>
+  <si>
+    <t>จันทบุรี</t>
+  </si>
+  <si>
+    <t>ขอคัดด้านการต่ออายุประทานบัตร การขออนุญาตเข้าทำประโยชน์ในเขตป่าไม้ (ตามมาตรา 54) การขออนุญาตทำกิจกรรมที่เกี่ยวข้องกับการทำเหมืองใกล้ทางสาธารณะ และทางน้ำสาธารณะ การขออนุญาตเปลี่ยนแปลงแผนผังโครงการทำเหมืองของบริษัท อัครารีซอร์สเซส จำกัด (มหาชน)</t>
+  </si>
+  <si>
+    <t>คัดค้านมติเห็นชอบรายงานการประเมินผลกระทบสิ่งแวดล้อมโครงการ ไฮด์ ริเวอร์เบย์ เจริญนคร</t>
+  </si>
+  <si>
     <t>ร้องเรียนตึก M Tower สุขุมวิท 62 ในเรื่องไม่ปฏิบัติตามมาตรการป้องกันและแก้ไข ผลกระทบสิ่งแวดล้อม (EIA) อย่างเคร่งครัดต่อเพื่อนบ้านข้างเคียง</t>
   </si>
   <si>
-    <t>กรุงเทพมหานคร</t>
-[...1 lines deleted...]
-  <si>
     <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณเมริยา สีกุม) (29)</t>
   </si>
   <si>
     <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ  (คุณสุวรรณี ฉายภมร) (20)</t>
   </si>
   <si>
     <t>ผลกระทบโดยตรงจาการก่อสร้างโครงการ วัน ออริจิ้น มาสเตอร์พีช เขตบางนา กรุงเทพฯ (คุณวิเชียร ภู่มาลา) (19)</t>
   </si>
   <si>
     <t>เสนอให้ทบทวนผลการพิจารณาการร้องเรียนโครงการ AIP๒ SILOM กรณีการดำเนินการประชาพิจารณ์ มีการเปิดเผยข้อมูลผู้เข้าประชุมรับฟังความคิดเห็น จัดโดย บริษัท มิตรสิ่งแวดล้อม จำกัด และการละเลยการทักท้วงด้านความปลอดภัย</t>
   </si>
   <si>
     <t>การเกิดเพลิงไหม้และการดำเนินงานภายในพื้นที่โครงการอาคารชุด เดอะ ไทเทิ้ล คีรี ในยาง และเดอะ ไทเทิ้ล วานาญา ก่อน EIA</t>
   </si>
   <si>
-    <t>ภูเก็ต</t>
-[...1 lines deleted...]
-  <si>
     <t>ขอให้ตรวจสอบความครบถ้วนของการประเมินผลกระทบด้านโครงสร้างถนนจากการใช้รถบรรทุกขนาดใหญ่ตามรายงานการประเมินผลกระทบสิ่งแวดล้อม  โครงการ The Muve ซอยพหลโยธิน 37</t>
   </si>
   <si>
     <t>ล็อคสเปค รถไฟฟ้าสายสีแดง วงเวียนใหญ่ - มหาชัย สายไฟฟ้าแรงอันดรายไม่ควรผ่านชุมชุมชน</t>
   </si>
   <si>
     <t>ยืนยันข้อเท็จจริง สรุปภาพรวมผลกระทบสิ่งแวดล้อมขั้นวิกฤต และคัดค้านการให้ความเห็นชอบรายงาน ELA โครงการ ลุมพินี พาร์ค ออน ในน์ทีน (Lumpimi Park ON 19)</t>
   </si>
   <si>
     <t>ได้รับผลกระทบจาก โครงการ NUE Epic Asoke - Rama 9 (นิว เอปิค อโศก-พระราม 9) เขตดินแดง กรุงเทพฯ</t>
   </si>
   <si>
     <t>เขตดินแดง</t>
   </si>
   <si>
     <t>ดินแดง</t>
   </si>
   <si>
     <t>ขอเสนอข้อสังเกตเพื่อประกอบการพิจารณารายงานการประเมินผลกระทบสิ่งแวดล้อม (EIA) ด้านการจราจร</t>
   </si>
   <si>
     <t>ร้องเรียน โครงการถมทะเลในอ่าวท่าเรืออุตสาหกรรมมาบตาพุด ของการนิคมอุตสาหกรรมแห่งประเทศไทย ร่วมกับ บริษัท ไทยแท้งค์เทอร์มินัล จำกัด ไม่ทำตาม EIA</t>
   </si>
   <si>
-    <t>ระยอง</t>
-[...1 lines deleted...]
-  <si>
     <t>เมืองระยอง</t>
   </si>
   <si>
     <t>มาบตาพุด</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบรายงานการปฏิบัติตามมาตรการแก้ไขและลดผลกระทบสิ่งแวดล้อม และมาตรการ ติดตามตรวจสอบผลกระทบสิ่งแวดล้อม โครงการ The AYANA Heights Seaview Residence ฉบับที่ ๑ (มกราคม-มิถุนายน ๒๕๖๘) และ ๒ (กรกฎาคม-ธันวาคม ๒๕๖๘) เร่งด่วน</t>
   </si>
   <si>
     <t>ขอเสนอข้อสังเกตเพื่อประกอบการพิจารณารายงานการประเมินผลกระทบสิ่งแวดล้อม (EIA) ด้านการบดบังแสงอาทิตย์และเงา ก่อนนำเสนอคณะกรรมการผู้ชำนาญการ (คชก.)</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบผลกระทบต่อรายงานการประเมินสิ่งแวดล้อม (EIA) กรณีการเคหะแห่งชาติตัดทำลายต้นไม้ยืนต้นบริเวณพื้นที่ภายในโครงการอาคารชุดบ้านประชานิเวศน์ 1</t>
   </si>
   <si>
-    <t>เขตจตุจักร</t>
-[...1 lines deleted...]
-  <si>
     <t>ลาดยาว</t>
   </si>
   <si>
     <t>แจ้งเหตุฝ่าฝืนการดำเนินงานก่อสร้างก่อนเวลาที่กำหนดตามมาตรการ EIA ซ้ำหลายครั้ง และขอให้ดำเนินการบังคับใช้กฎหมายโดยเร่งด่วน</t>
   </si>
   <si>
     <t>นำส่งเอกสารคัดค้านการประชุมรับฟังความเห็นต่อการพัฒนาโครงการ เอสเควี ๕๓ มิกข์ยูส ครั้งที่ ๑ ของผู้ร้องเรียน</t>
   </si>
   <si>
     <t>เขตวัฒนา</t>
   </si>
   <si>
     <t>คลองตันเหนือ</t>
   </si>
   <si>
     <t>ขอให้วินิจฉัยความไม่ชอบด้วยกฎหมายของกระบวนการจัดท้ารายงานการประเมินผลกระพบสิ่งแวดล้อม (EIA) โครงการรถไฟฟ้าซานเมืองสายสีแดงเข้ม ช่วงงเวียนใหญ่ - มหาชัย และขอให้มีคำสั่งให้ดำเนินการศึกษาผลกระทบใหม่ทั้งหม่ทั้งหมด</t>
   </si>
   <si>
     <t>ขอชี้แจงและยืนข้อกังวลของชุมชนต่อหนังสือชี้แจงการดำเนินการประชุมรับฟังความคิดเห็นของประชาชน ครั้งที่ 2 (PP2)</t>
   </si>
   <si>
     <t>ขอให้ทบทวนและเพิกถอนมติเห็นชอบรายงานการประเมินผลกระทบสิ่งแวดล้อม (EIA)โครงการโรงไฟฟ้าบูรพาพาวเวอร์ ตำบลเขาหินซ้อน อำเภอพนมสารคาม จังหวัดฉะเชิงเทราและสั่งให้ยติกระบวนการจัดทำรายงานการเปลี่ยนแปลงรายละเอียดโครงการในรายงาน EIA (ครั้งที่ ๑)</t>
   </si>
   <si>
     <t>ฉะเชิงเทรา</t>
   </si>
   <si>
     <t>เขาหินซ้อน</t>
   </si>
   <si>
     <t>ขอร้องเรียนบริษัทที่ปรึกษาจัดทำรายงานการประเมินผลกระทบสิ่งแวดล้อม โครงการจ้างวิศวกรที่ปรึกษาสำรวจและออกแบบปรับปรุงและแก้ไขปัญหาการจราจรบนทางหลวงหมายเลข 323 ช่วงแยกหนองตะแครง - จุดตัดสะพานข้ามทางรถไฟ (กม.7+950)</t>
   </si>
   <si>
     <t>นครปฐม</t>
   </si>
   <si>
     <t>ขอคัดค้านและขอให้ตรวจสอบความชอบด้วยกฎหมายของกระบวนการพิจารณารายงานการประเมินผลกระทบสิ่งแวดล้อม (EIA) ของโครงการ ออริจิน เพลส แจ้งวัฒนะ</t>
   </si>
   <si>
-    <t>นนทบุรี</t>
-[...4 lines deleted...]
-  <si>
     <t>คัดค้านรายงานการประเมินผลกระทบสิ่งแวดล้อม (EIA) โครงการเดอะ มูฟ พหลโยธิน 37 (The Muve Phahonyothin 37) เนื่องจากขาดความครบถ้วนและไม่ครอบคลุมผู้ได้รับผลกระทบ</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบการไม่ดำเนินการตามมาตรการที่ บริษัท เสนา เอชเอชพี จำกัด ได้นำส่งให้กับ สผ. (บริษัทลงลายมือชื่อ เมื่อพฤศจิกายน ๒๕๖๘) พร้อมข้อมูลที่ไม่ถูกต้องในเอกสารมาตรการปกป้องสิ่งแวดล้อม</t>
   </si>
   <si>
     <t>คัดค้านโครงการระบบรถไฟชานเมืองสายสีแดงเข้ม (ช่วงหัวลำโพง - มหาชัย)</t>
   </si>
   <si>
     <t>ร้องเรียน โครงการ Life Ratchada-Rama9 ไม่ทำตาม EIA</t>
   </si>
   <si>
     <t>คัดค้านรายงานการประชุมและมติเห็นชอบของคณะกรรมการผู้ชำนาญการพิจารณารายงานการประเมินผลกระทบสิ่งแวดล้อมจังหวัดภูเก็ต (วาระการพิจารณาโครงการ Heart byBOTANICA เฟส B2 และ เฟส B3)</t>
   </si>
   <si>
     <t>ขอคัดค้านและโต้แย้งข้อมูลเทคนิค มาตรการลดผลกระทบสิงแวดล้อม ในรายงาน ETA โครงการชนัญญาลุมพินี พาร์ค ออน ไนน์ทีน (Lumpini Park ON 19) ของ บริษัท แอล.พี.เอ็น. ดีเวลอปเมนท์ จำกัด(มหาชน)</t>
   </si>
   <si>
     <t>ใบหน้าพิธีกร รูปกลุ่มไลน์ ปกปิดเวนคืน ติดแจ้งในเวที EIA รถไฟสายสีแดง วงเวียนใหญ่ มหาชัย เวทีรับฟังความคิดเห็น 23 พ.ค. 69, 27 พ.ค. 69</t>
   </si>
   <si>
     <t>รายงานผลความก้าวหน้าของการร้องเรียน</t>
   </si>
   <si>
     <t>ขอคัดค้านกระบวนการรับฟังความคิดห็นประชาชนครั้งที่ ๒ และรายงาน EIA โครงการ (รถไฟฟ้าสายสีแดงเข้ม)</t>
   </si>
   <si>
     <t>ข้อกังวลอย่างยิ่งเกี่ยวกับ "ความล้มเหลวในการสร้างความเข้าใจและการยอมรับ"ในการประชุมรับฟังความคิดเห็นครั้งที่ ๒ ของ "Project O"และข้อเรียกร้องอย่างเป็นทางการเพื่อขอให้พิจารณาสั่งการทางปกครองอย่างเคร่งครัดและส่งคืนกระบวนการ EIA</t>
   </si>
   <si>
     <t>พระโขนงเหนือ</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบความเพียงพอของร่างรายงาน EIA และนำข้อสงสัยเกี่ยวกับการรวมพื้นที่อาคารโลตัส สุขุมวิท ๕๐ พื้นที่สีเขียว ที่จอดรถ และฐานคำนวณ FAR/OSR ประกอบการพิจารณารายงานโครงการ โปรเจค โอ (Project O)</t>
   </si>
   <si>
-    <t>เขตคลองเตย</t>
-[...1 lines deleted...]
-  <si>
     <t>พระโขนง</t>
   </si>
   <si>
     <t>คัดค้าน/ไม่เห็นชอบ กำหนดการประชุมรับฟังความคิดเห็นของประชาชน ครั้งที่ 2 โครงการเดอะ มูฟ พหลโยธิน 37 ในวันที่ 7 มิถุนายน 2569</t>
   </si>
   <si>
     <t>คัดค้านการขอต่อประทานบัตร และการขออนุญาตเข้าทำประโยชน์ในเขตพื้นที่ป่าไม้ของบริษัท เหมืองศิลาสยาม จำกัด</t>
   </si>
   <si>
     <t>กาญจนบุรี</t>
   </si>
   <si>
     <t>ท่าม่วง</t>
   </si>
   <si>
     <t>พังตรุ</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบความเหมาะสมและความครบถ้วนของกระบวนการมีส่วนร่วมของประชาชน โครงการ The Muve Phaholyothin mal</t>
   </si>
   <si>
     <t>ได้รับผลกระทบจากการก่อสร้าง โรงแรม</t>
   </si>
   <si>
     <t>ขอคัดค้านโครงการก่อสร้างและปรับปรุงน้ำผุดธรรมชาติ บ้านท่าช้างเหนือโดยไม่คำนึงถึงธรรมชาติและสิ่งแวดล้อม</t>
   </si>
   <si>
     <t>นครราชสีมา</t>
   </si>
   <si>
     <t>ปากช่อง</t>
   </si>
   <si>
     <t>ร้องเรียนเวทีEIAรถไฟสายสีแดง วงเวียนใหญ่-มหาชัย 27 พค69</t>
   </si>
   <si>
-    <t>เขตจอมทอง</t>
-[...4 lines deleted...]
-  <si>
     <t>แจ้งเหตุฝ่าฝืนการดำเนินก่อสร้างก่อนเวลาที่กำหนดตามมาตรการ EIA และขอให้ดำเนินการตามกฎหมายโดยเร่งด่วน</t>
   </si>
   <si>
     <t>รัชดาภิเษก</t>
   </si>
   <si>
     <t>โครงการที่ได้รับสนับสนุน ลักลอบทิ้งขยะ</t>
   </si>
   <si>
-    <t>สมุทรปราการ</t>
-[...4 lines deleted...]
-  <si>
     <t>บางปู</t>
   </si>
   <si>
     <t>คัดค้านร่างผังเมือง ฉบับปรับปรุงครั้งที่ ๔ กรุงเทพมหานคร ฉ๔ พ.ศ.๒๕๖๙ ห้ามบรรจุลงในผังเมืองหรือห้ามบรรจุลงในกฎกระทรวงบังคับให้ผังเมือง เพราะยังไม่ได้จัดทำรายงานศึกษาวิเคราะห์ความเหมาะสม สรุปว่าเหมาะสม/ไม่เหมาะสม พ.ศ.๒๕๔๗ มติคณะกรรมการการจัดระบบการจราจรทางบก ครั้งที่ ๑/๒๕๔๗ มีมติให้ค่าจ้างศึกษาความเหมาะสมและออกแบบละเอียด๑๔๐ล้านบาท จำนวน ๒๗ ฉบับ</t>
   </si>
   <si>
     <t>บางมด</t>
   </si>
   <si>
     <t>ร้องเรียน EIA รถไฟสายสีแดง วงเวียนใหญ่ มหาชัย ครั้งที่ 2</t>
   </si>
   <si>
     <t>RE: เลขติดตามเรื่องร้องเรียน สผ.</t>
   </si>
   <si>
     <t>เขตพญาไท</t>
   </si>
   <si>
     <t>พญาไท</t>
   </si>
   <si>
     <t>แจ้งเหตุการดำเนินก่อสร้างเกินเวลาภายหลังการประชุมร่วมกับหน่วยงานราชการและขอให้ดำเนินการตามกฎหมายโดยเร่งด่วน</t>
   </si>
   <si>
     <t>ขอให้แจ้งผลการดำเนินการย้อนหลังต่อกรณีการฝ่าฝืนมาตรการ EIA และการดำเนินงานก่อสร้างนอกเวลาที่กำหนด</t>
   </si>
   <si>
     <t>ร้องเรียนเกี่ยวกับการที่บริษัท LPP บริหารจัดการคอนโดมิเนียม Aspire Erawan Tower B ไม่ดูแลรักษา ไม่ซ่อมแซมระบบบำบัดน้ำเสียที่มีอยู่หรือเปลี่ยนแปลงระบบบ่อบำบัดน้ำเสียและสุขาภิบาล ส่งผลให้คุณภาพน้ำไม่ได้มาตรฐานและส่งผลกระทบต่อสิ่งแวดล้อม</t>
   </si>
   <si>
-    <t>ปากน้ำ</t>
-[...1 lines deleted...]
-  <si>
     <t>ขอให้ตรวจสอบและดำเนินการโดยเร่งด่วน กรณีฝุ่นละอองและลภาวะจากการก่อสร้างโครงการ The Base Ratchada 19 ซึ่งอาจเข้าข่ายฝ่าฝืนมาตรการ EIA และกฎหมายที่เกี่ยวข้อง</t>
   </si>
   <si>
     <t>หนังสือคัดค้านอย่างเป็นทางการและคำขอให้ทบทวน โครงการพัฒนา Soondri Wongamat (Ike Craftsky Development Co., Ltd.)</t>
   </si>
   <si>
-    <t>ชลบุรี</t>
-[...1 lines deleted...]
-  <si>
     <t>บางละมุง</t>
   </si>
   <si>
     <t>นาเกลือ</t>
   </si>
   <si>
     <t>ร้องเรียนไม่ได้รับจดหมายให้เข้าร่วมรับฟังความคิดเห็นตั้งแต่ครั้งที่ ๑-๒ โครงการรถไฟฟ้าสีแดงเข้ม ช่วงวงเวียนใหญ่-มหาชัย</t>
   </si>
   <si>
     <t>เสนอคำร้องทุกข์</t>
   </si>
   <si>
     <t>เขตบางนา</t>
   </si>
   <si>
     <t>บางนาเหนือ</t>
   </si>
   <si>
     <t>ขอส่งเรื่องร้องทุกข์และข้อเสนอแนะจากโครงการสมาชิกวุฒิสภาพบประชาชน กลุ่มภาคกลาง (ตอนล่าง)</t>
   </si>
   <si>
     <t>พระประแดง</t>
   </si>
   <si>
     <t>ขอส่งเรื่องร้องเรียนเกี่ยวกับโครงการจ้างวิศวกรที่ปรึกษา สำรวจและออกแบบทางหลวงแนวใหม่ ทางเลี่ยงเมืองศรีสะเกษ (ด้านตะวันออก)</t>
   </si>
   <si>
-    <t>ศรีสะเกษ</t>
-[...1 lines deleted...]
-  <si>
     <t>ร้องเรียนการเร่งดำเนินการ PP2 ทั้งที่ข้อกังวลประชาชนยังไม่ได้รับการพิจารณาครบถ้วน</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบการไม่ปฏิบัติตามมาตรการป้องกันและแก้ไขผลกระทบสิ่งแวดล้อมตามรายงาน EIA ของโครงการก่อสร้างและการก่อให้เกิดความเดือดร้อนแก่ประชาชน (เร่งด่วน)</t>
   </si>
   <si>
     <t>แจ้งเหตุฝ่าฝืนการดำเนินงานก่อสร้างนอกเวลาที่กำหนด (เร่งด่วน) และขอให้หน่วยงานที่เกี่ยวข้องดำเนินการตามอำนาจหน้าที่โดยทันที</t>
   </si>
   <si>
     <t>สป.ทส. ส่งเรื่อง คัดค้านการก่อสร้างโรงไฟฟ้าชีวมวลในพื้นที่ตำบลท่าบุญมี อำเภอเกาะจันทร์ จังหวัดชลบุรี</t>
   </si>
   <si>
     <t>เกาะจันทร์</t>
   </si>
   <si>
     <t>ท่าบุญมี</t>
   </si>
   <si>
     <t>คัดค้านอย่างเป็นทางการและข้อเรียกร้องเกี่ยวกับโครงการสุนทรีย์ วงศ์อมาตย์ จากนิติบุคคลอาคารชุด วงศ์อมาดย์ ทาวเวอร์</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบและดำเนินการทางวินัยต่อเจ้าหน้าที่รัฐ กรณีอาจละเลยหน้าที่ในการกำกับดูแลการฝ่าฝืนมาตรการ EIA และการดำเนินงานนอกเวลา</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบการก่อสร้างอาคารและพื้นที่ส่วนกลางไมาสอดคล้องกับรายงาน EIA และกฎหมายควบคุมอาคาร</t>
   </si>
   <si>
     <t>เขตธนบุรี</t>
   </si>
   <si>
     <t>บุคคโล</t>
   </si>
   <si>
     <t>ร้องเรียนเหตุเดือดร้อนรำคาญจากฝุ่นละออง เสียงดังยามวิกาล และพฤติกรรมการขับขี่รถบรรทุกของโครงการ Botanica Grand Avenue</t>
   </si>
   <si>
-    <t>ถลาง</t>
-[...4 lines deleted...]
-  <si>
     <t>ขอให้ช่วยตรวจสอบมลภาวะที่เกิดขึ้นจาก Data Center</t>
   </si>
   <si>
     <t>เขตห้วยขวาง</t>
   </si>
   <si>
     <t>คัดค้านการดำเนินงานก่อสร้างก่อนและหลังเวลาที่ได้รับอนุญาต ซึ่งไม่เป็นไปตามมาตรการในรายงาน EIA และขอให้ระงับการดำเนินการทันที (เร่งด่วน)</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบและดำเนินการกรณีก่อสร้างโครงการ The Base รัชดา ฝ้าฝืนเวลาทำงานและเงื่อนไขตามมาตรการ ElA</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบการปฏิบัติตามมาตรการในการรายงานการประเมินผลกระทบส่ิ่งแวดล้อม โครงการอาคารชุดไนท์บริดจ์ พหลโยธิน อินเตอร์เชนจ์ ของบริษัท ออริจิ้น แกรนด์ จำกัด</t>
   </si>
   <si>
     <t>เขตบางเขน</t>
   </si>
   <si>
     <t>อนุสาวรีย์</t>
   </si>
   <si>
     <t>การก่อสร้างคอนโดทำให้ถนนในซอยเสียหาย</t>
   </si>
   <si>
     <t>เขตวังทองหลาง</t>
@@ -437,101 +629,92 @@
   <si>
     <t>ขอนำส่งหนังสือชี้แจงข้อเท็จจริงและยืนยันเจตนารมณ์คัดค้าน “กรณีบ้านเลขที่ (เดิม): 199 หรือ บ้านเลขที่ (ใหม่): 11” ต่อ “โครงการ เดอะ วันพลัส เอส นายน์ ศรีกรีฑา สเตชั่น” (EIA เลขที่ : 256902-33)</t>
   </si>
   <si>
     <t>ร้องเรียนโครงการคอนโด Reference วงเวียนใหญ่</t>
   </si>
   <si>
     <t>เขตคลองสาน</t>
   </si>
   <si>
     <t>บางลำภูล่าง</t>
   </si>
   <si>
     <t>ร้องเรียนผลกระทบสิ่งแวดล้อมจากการก่อสร้างคอนโด The Base รัชดา 19 เขตดินแดง กรุงเทพฯ</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบการปฏิบัติตามมาตรการ EIA และการติดตามตรวจสอบผลกระทบสิ่งแวดล้อม กรณีโครงการ HAUS ๕ ภายหลังเกิดความเสียหาย มลภาวะรบกวน และความเสี่ยงต่อชุมชนและสถานศึกษาใกล้เคียง</t>
   </si>
   <si>
     <t>รัฐบาลชลบุรีละเลยต่อหน้าที่</t>
   </si>
   <si>
     <t>ร้องเรียนพฤติการณ์บิดเบือนขั้นตอนการจัดทำรายงาน EIA โครงการทางเลี่ยนเมืองศรีสะเกษ (ตะวันออก)</t>
   </si>
   <si>
-    <t>เมืองศรีสะเกษ</t>
-[...1 lines deleted...]
-  <si>
     <t>โพธิ์</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบการไม่ปฏิบัติตามมาตรการควบคุมฝุ่นตามรายงาน EIA ของโครงการก่อสร้าง และการก่อให้เกิดความเดือดร้อนแก่ระชาชน (เร่งด่วน)</t>
   </si>
   <si>
     <t>ร้องเรียนฝ่าฝืนมาตรการตามรายงาน EIA</t>
   </si>
   <si>
     <t>การให้ข้อมูลเพิ่มเติม กรณีบ้านเลขที่ 97</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบและแก้ไขห้องชุดที่ไม่ได้รับความเห็นชอบตามรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อมจากสำนักงานนโยบายและแผนทรัพยากรธรรมชาติและสิ่งแวดล้อม (สผ.) ครั้งที่ 3</t>
   </si>
   <si>
     <t>เชียงใหม่</t>
   </si>
   <si>
     <t>ร้องเรียนการฝ่าฝืนมาตรการตามรายงาน EIA</t>
   </si>
   <si>
     <t>คัดค้านรายงานประเมินผล กระทบสิ่งแวดล้อม โครงการ ศุภาลัย ลอฟท์ ศรีเอี่ยม สเตชัน</t>
   </si>
   <si>
     <t>แจ้งข้อห่วงกังวลโครงการ รีเจ้นท์โฮม ประชาชื่น</t>
   </si>
   <si>
     <t>เขตบางซื่อ</t>
   </si>
   <si>
     <t>วงศ์สว่าง</t>
   </si>
   <si>
     <t>คัดค้านการก่อสร้างโครงการศุภาลัย ลอฟท์ ศรีเอี่ยม สเตชั่น</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบและคัดค้านรายงานการประเมินผลกระทบสิ่งแวดล้อม โครงการศุภาลัยลอฟท์ ศรีเอี่ยมสเตชั่น เนื่องจากขัดต่อกฎหมายควบคุมอาคารข้อบัญญัติกรุงเทพมหานคร ละเมิดสิทธิตามกฎหมายแพ่งและพาณิชย์</t>
   </si>
   <si>
     <t>คัดค้านการจัดทำรายงานผลกระทบสิ่งแวดล้อม (EIA) โครงการโรงแปรสภาพคอนเดนเสทและน้ำมันดิบส่วนขยาย ครั้งที่ ๑ และโครงการหน่วยผลิตไฟฟ้าและไอน้ำของบริษัท สยามกัลฟ์ปิโตรเคมีคัล จำกัด</t>
   </si>
   <si>
-    <t>เพชรบุรี</t>
-[...4 lines deleted...]
-  <si>
     <t>บางแก้ว</t>
   </si>
   <si>
     <t>ข้อเรียกร้องอย่างเป็นทางการเพื่อให้มีการตรวจสอบอย่างเข้มงวดเกี่ยวกับผลการประเมินผลกระทบด้านแสงแดดและกระแสลม ในกระบวนการ EIA โครงการ "Project O" (สุขุมวิท ๕๐)</t>
   </si>
   <si>
     <t>ขอแจ้งประเด็นการดำเนินการก่อสร้างโครงการอาคารชุด เดอะ เบส สุรินทร์ เฟส ๑ และเฟส ๒ ของบริษัท แสนสิริจำกัด (มหาชน) ซึ่งได้เริ่มก่อสร้างก่อนการได้รับความเห็นชอบรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อม (ElA) พร้อมทั้งได้ยื่นเอกสารเพิ่มเติมเกี่ยวกับผลกระทบที่อาจเกิดขึ้นต่อประชาชนในพื้นที่ตามรายงานการวิเคราะห์จากผู้เชี่ยวชาญด้านสถาปัตยกรรม และ ใบรับรองแพทย์ของนาง Pauline Susan Collins ฉบับลงวันที่ ๓๑ มีนาคม ๒๕๖๙</t>
   </si>
   <si>
     <t>ข้อเรียกร้องให้ (คชก. กทม.) ทุกท่านพิจารณา "สรุปประเด็นคัดค้าน EIA (ไฟล์ 39 Executive Summary)" และหลักฐาน 42 รายการ ประกอบการลงมติ“โครงการ เดอะ วันพลัส เอส นายน์ศรีกรีฑาสเตชั่น ” EIA เลขที่: 256902-33</t>
   </si>
   <si>
     <t>เขตบางกะปิ</t>
   </si>
   <si>
     <t>ได้รับผลกระทบจากคอนโดฟีล พหลโยธิน 59 สเตชั่น เขตบางเขน กรุงเทพฯ</t>
   </si>
   <si>
     <t>คัดค้านการเห็นชอบรายงาน EIA โครงการอาคารชุด Dandara และขอให้ตรวจสอบจรรยาบรรณ</t>
   </si>
   <si>
     <t>แจ้งเรื่องร้องเรียนการก่อสร้างอาคาร สผ.</t>
   </si>
   <si>
     <t>ร้องขอความเป็นธรรม ในฐานะคณะกรรมการจัดสรรที่ดินกรุงเทพมหานคร</t>
@@ -800,179 +983,167 @@
   <si>
     <t>ข้อร้องเรียนคำขอประทานบัตรที่ 4/2564 ของห้างหุ้นส่วนจำกัด โรงงานโม่บดหินมุ่งเจริญ</t>
   </si>
   <si>
     <t>สุรินทร์</t>
   </si>
   <si>
     <t>ร้องทุกข์กล่าวโทษบริษัท ซีเอ็มเอส เอ็นจิเนียริ่ง แอนด์ แมเนจเม้นท์ จำกัด (CMS) และพวก ผู้ได้รับสิทธิการศึกษาจัดทำรายงานการประเมินผลกระทบสิ่งแวดล้อม จงใจไม่ยิดหลักธรรมาภิบาลงานรับจ้างศึกษา EIA โครงการอีโค่ซังทัวรี่รีสอร์ท (Eco Sanctuary Resort) นาจอมเทียน จ.ชลบุรี ปกปิดข้อเท็จจริงที่เป็นสาระสำคัญไม่ซื่อสัตว์สุจริตต่อวิชาชีพ ไม่ยิดหลักวิชาการ ขาดความโปร่งใสและบิดเบือนข้อเท็จจริง เป็นเหตุให้ข้าพเจ้าได้รับความเดือดร้อน เสียหาย และเสื่อมเสียชื่อเสียง</t>
   </si>
   <si>
     <t>การคัดค้านนรายงานวิเคราะห์ผลกระทบสิ่งแวดล้อม (EIA) และการก่อสร้างโครงการ มิวนีค เจริญกรุง</t>
   </si>
   <si>
     <t>การคัดค้านนรายงานวิเคราะห์ผลกระทบสิ่งแวดล้อม (EIA) โครงการ Munig เจริญกกรุง</t>
   </si>
   <si>
     <t>การคัดค้านรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อม (EIA) โครงการ Muniq เจริญกรุง</t>
   </si>
   <si>
     <t>คัดค้านรายงานการวิเคราะห์ผลกระมบสิ่งแวดล้อม (EIA) และการก่อสร้างโครงการ มิวนีค เจริญกรุง (Muniq Charoenkrung)</t>
   </si>
   <si>
     <t>ขอคัดค้านการจัดประชุมรัปฟังความคิดเห็นของประชาชน ครั้งที่ 1 เพื่อพัฒนาโครงการก่อสร้าง โนเบิล สุขุมวิท 30 ความสูง 55 ชั้น</t>
   </si>
   <si>
-    <t>คลองตัน</t>
-[...1 lines deleted...]
-  <si>
     <t>ปัญหาโครงการมิวนีค เจริญกรุง</t>
   </si>
   <si>
     <t>คัดค้านโครงการก่อสร้างขยายถนนและสะพานบนทางหลวงหมายเลข 345 ช่วงแยกบางบัวทอง-แยกบางคูวัด</t>
   </si>
   <si>
     <t>ร้องเรียน และคัดค้านการออกแบบทางหลวง 4 ช่อง จราจร บนทางหลวงหมายเลข 345 ช่วงแยกบางบัวทอง-แยกบางคูวัด</t>
   </si>
   <si>
     <t>โครงการ Life สุขุมวิท-พระราม 4 บดบังวิสัยทัศน์วิวเมืองของคอนโดแอสปายสุขุมวิท-พระราม4 การก่อสร้างของโครงการ Life ส่งผลกระทบต่อสุขภาพและการพักอยู่อาศัยของเจ้าของร่วมในคอนโดแอสปายสุขุมวิท-พระราม 4</t>
   </si>
   <si>
     <t>คัดค้านตำแหน่งหม้อแปลงไฟฟ้า (1)</t>
   </si>
   <si>
     <t>ร้องเรียนโครงการ AIP2 SILOM กรณีการดำเนินการประชาพิจารณ์โดยละเลยการทักท้วงด้านความปลอดภัย และกรณีที่มีการเปิดเผยข้อมูลผู้เข้าประชุมรับฟังความคิดเห็น จัดโดย บริษัทมิตรสิ่งแวดล้อม จำกัด เกี่ยวกับโครงการ A I P 2 สีลม</t>
   </si>
   <si>
     <t>การก่อสร้างคอนโดมิวนิค เจริญกรุง ส่งผลกระทบ</t>
   </si>
   <si>
     <t>คัดค้านตำแหน่งหม้อแปลงไฟฟ้า (2)</t>
   </si>
   <si>
     <t>ขอคัดค้านโครงการคอนโด มิวนีค เจริญกรุง</t>
   </si>
   <si>
     <t>หัวหมาก</t>
   </si>
   <si>
     <t>ที่ดินข้างเคียงมีการขุดเจาะสำรวจดินและอาจจะมีการก่อสร้างอาคารสูง</t>
   </si>
   <si>
     <t>ขอส่งเรื่องร้องเรียน กรณี ขอให้พิจารณาการทำลายสิ่งแวดล้อมในแม่น้ำปิงของหน่วยงานรัฐ</t>
   </si>
   <si>
-    <t>กำแพงเพชร</t>
-[...1 lines deleted...]
-  <si>
     <t>เมืองกำแพงเพชร</t>
   </si>
   <si>
     <t>เทพนคร</t>
   </si>
   <si>
     <t>ตรวจสอบการใช้แนวเขตที่ดินขัด พ.ร.บ. ควบคุมอาคาร เสนอความกว้างถนนเข้าสู่โครงการ Naam Hotel ที่ บจก. ไทไทวิศวกร จัดทำรายงานให้แก่ บจก. มีนำ ฟอรัม</t>
   </si>
   <si>
     <t>ร้องเรียนการไม่ปฏิบัติตามมาตรการที่กำหนดใน EIA การไม่ยอมรับการแจ้งการทำงานเกินเวลากำหนด และการไม่ปฏิบัติตามข้อตกลงกับเพื่อนบ้าน ของโครงการ AYANA Heights</t>
   </si>
   <si>
     <t>ขอคัดค้านการสร้าง โครงการ โนเบิล สุขุมวิท 30</t>
   </si>
   <si>
     <t>คลองเตย</t>
   </si>
   <si>
     <t>ขอส่งสำเนาหนังสือคัดค้านการก่อสร้างอาคารอยู่อาศัยรวม</t>
   </si>
   <si>
     <t>เมืองนนทบุรี</t>
   </si>
   <si>
     <t>บางเขน</t>
   </si>
   <si>
     <t>ขอคัดค้านการพัฒนาโครงการ คอนโด มิวนีค เจริญกรุง (Muniq Charoenkrung)</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบและกำกับดูแลโครงการก่อสร้างอาคารชุดเดอะเบส สุรินทร์ เฟส 1 และ เฟส 2 เพื่อป้องกันผลกะทบต่อสุขภาพ คุณภาพชีวิตและสิ่งแวดล้อม</t>
   </si>
   <si>
     <t>ขอให้ทบทวนการก่อสร้างโครงการ Groove Vibes Ladprao ๑๘ เนื่องจากไม่ปฏิบัติตามมาตรการที่ระบุไว้ในรายงานการประเมินผลกระทบสิ่งแวดล้อม</t>
   </si>
   <si>
     <t>ร้อเงรียนผลกระทบจากสิ่งปลูกสร้าง โครงการ เดอะ เอ็มบาสซี่ ไลฟ์ The Embassy Life จ.ชลบุรี</t>
   </si>
   <si>
     <t>หนองปรือ</t>
   </si>
   <si>
     <t>ขอคัดค้าน EIA (ครั้งที่2) -โครงการริเวียร่าปาล์มบีช</t>
   </si>
   <si>
     <t>ขอให้สั่งปิดเหมืองแร่ทองคำของบริษัท อัครา รีซอร์ส เซส จำกัด (มหาชน) และคัดค้านการทำประชาคมหมู่บ้านรอบเหมืองแร่ทองคำพื้นที่จังหวัดพิจิตร และเพชรบูรณ์</t>
   </si>
   <si>
-    <t>พิจิตร</t>
-[...1 lines deleted...]
-  <si>
     <t>ขอเสนอความเห็นคัดค้านแนวทางการดำเนินโครงการ เดอะ มูฟ (The Move) พหลโยธิน 37</t>
   </si>
   <si>
     <t>การร้องเรียนปัญหามลพิษจากระบบ e-petition</t>
   </si>
   <si>
     <t>พนัสนิคม</t>
   </si>
   <si>
     <t>หัวถนน</t>
   </si>
   <si>
     <t>คัดค้านพื้นที่ตั้งโครงการนิคมอุตสาหกรรมบางปะกง (บริเวณปากแม่น้ำบางปะกง)</t>
   </si>
   <si>
     <t>บางคล้า</t>
   </si>
   <si>
     <t>ขอแจ้งการไม่ปฏิบัติตามมาตรการ EIA ทำให้เกิดความเสียหายและเดือดร้อนต่อเพื่อนบ้านอย่างรุนแรง ของโครงการอาคารชุด อีเดน เรสซิเดนท์ อ.ถลาง จ. ภูเก็ต</t>
   </si>
   <si>
     <t>ได้รับผลกระทบจากการก่อสร้างโครงการ LIFE อุดมสุข สเตชั่น เขตบางนา กรุงเทพฯ</t>
   </si>
   <si>
     <t>โต้แย้งรายงานการประชุม และคัดค้านการก่อสร้างโครงการกรุงเทพ-นนท์ 1 และโครงการกรุงเทพ-นนท์ 2</t>
   </si>
   <si>
     <t>ข้อห่วงกังวลเรื่องการจัดการทางเข้า - ออก ซอยเจริญกรุง 73/1 เมื่อมีการก่อสร้างโครงการ มิวนีค เจริญกรุง (MUNIQ CHAROENKRUNG)</t>
   </si>
   <si>
     <t>ขอความอนุเคราะห์พิจารณารายงานการประเมินผลกระทบสิ่งแวดล้อม โครงการ ออริจิ้น เพลส แจ้งวัฒนะ (บ้านเลขที่ 53/4 53/5 53/6 53/7 53/9 53/10)</t>
   </si>
   <si>
-    <t>บางตลาด</t>
-[...1 lines deleted...]
-  <si>
     <t>ขอคัดค้าน EIA (ครั้งที่ ๑) - โครงการริเวียร่าปาล์มบีช [ระบุตำแหน่งคอขวด เขตทางกว้างประมาณ 9 เมตร]</t>
   </si>
   <si>
     <t>การจัดทำ EIA ของอาคาร สีลม แกรนด์ เทอรเรสต์ ปี 2565-2567 ไม่ครบถ้วนถูกต้องตามหลักเกณฑ์ และ ใช้พื้นที่ไม่ตรงตามวัตถุประสงค์ที่แจ้งตาม EIA</t>
   </si>
   <si>
     <t>ข้อห่วงกังวลการจัดทำรายงานการประเมินผลกระทบสิ่งแวดล้อมของโครงการโรงงานน้ำตาลและโรงไฟฟ้าชีวมวล</t>
   </si>
   <si>
     <t>บุรีรัมย์</t>
   </si>
   <si>
     <t>ได้รับผลกระทบจากโรงงานพลาสติกคลุมแปลงของ บจก.โกลเด็น ไดมอนด์ อ.หางดง จ.เชียงใหม่</t>
   </si>
   <si>
     <t>หางดง</t>
   </si>
   <si>
     <t>คัดค้านอย่างเป็นทางการต่อโครงการก่อสร้าง Heart by BOTANICA เพส A เฟส B2 และเฟส B3 (ฉบับที่ 3 พร้อมข้อมูลเพิ่มเติมจากผู้คัดค้าน)</t>
   </si>
   <si>
     <t>ขอให้เข้าตรวจสอบการรื้อถอนโครงการ ม็อกซี่ สีลมฯ กรุงเทพฯ</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบรายงาน EIA และผลกระทบจากการก่อสร้างโครงการทางหลวงหมายเลข 11 สาย อ.เด่นชัย - ลำปาง ตอน แยกแม่แขม - บ.มาย ตอน 2 จ.ลำปาง</t>
@@ -1883,53 +2054,50 @@
   <si>
     <t>คัดค้านการอนุมัติ EIA คอนโด NUE EPIC</t>
   </si>
   <si>
     <t>ข้อห่วงกังวลเกี่ยวกับการพัฒนา โครงการ เอสซี เรสซิเดนซ์ (SC Residence) และ โครงการ เซ็นทรัล พาร์คเรสซิเดนซ์ (Central Park Residence)</t>
   </si>
   <si>
     <t>ข้อสังเกตและคำขอคัดค้านในรายงานการประเมินผลกระทบสิ่งแวดล้อม (EIA) คำขอประทานบัตรที่ 6/2565 และ7/2565 ของบริษัท ทรัพย์ศิลา 1991 ที่ถูกพิจารณาให้ผ่านไม่ตรงกับข้อเท็จจริงที่เกิดขึ้น</t>
   </si>
   <si>
     <t>ร้องเรียนให้ตรวจสอบกระบวนการจัดทำและรายงาน EHIA โครงการสะพานเศรษฐกิจ ตรวจสอบการจัดเวทีและสรุปผลการรับฟังความคิดเห็น ค.3 และรายงาน EHIA โครงการท่าเรือน้ำลึกบริเวณแหลมอ่าวอ่าง</t>
   </si>
   <si>
     <t>ระนอง</t>
   </si>
   <si>
     <t>ขอให้ระงับการพิจารณาอนุมัติรายงานการประเมินผลกระทบสิ่งแวดล้อม (EIA) และขอให้พิจารณาผลกระทบจากโครงการก่อสร้างอาคารสูงพิเศษ โครงการออริจิ้น เพลส แจ้งวัฒนะ ซึ่งส่งผลกระทบสิ่งแวดล้อม สุขภาพ อนามัยคุณภาพชีวิติ และทรัพย์สินของประชาชนโดยรอบ</t>
   </si>
   <si>
     <t>คัดค้านอย่างเป็นทางการต่อโครงการก่อสร้าง Heart by BOTANICA เฟส A และโครงการ Heart by BOTANICA เฟส B2 และ B3 ซึ่งอยู่ติดกับหมู่บ้านไทรตาลวิลล่าส์ (โฉนดเลขที่ 17650) / การประชุมและการนำเสนอเมื่อวันที่ 11 มิถุนายน 2568</t>
   </si>
   <si>
     <t>ขอคัดค้านการจัดเวทีรับฟังความคิดเห็นของประชาชน โครงการพัฒนาท่าเรือบริเวณแหลมอ่าวอ่าง อำเภอเมืองระนอง จังหวัดระนอง และท่าเรือแหลมริ่ว อำเภอหลังสวน จังหวัดชุมพร</t>
   </si>
   <si>
-    <t>ชุมพร</t>
-[...1 lines deleted...]
-  <si>
     <t>การก่อสร้างคอนโดมิวนิค เจริญกรุง</t>
   </si>
   <si>
     <t>ขอคัดค้านรายงานการประเมินผลกระทบสิ่งแวดล้อม คัดค้านการให้อนุญาตเข้าทำประโยชน์ในเขตพื้นที่ป่าไม้ และขอให้ยกเลิกแหล่งหินอุตสาหกรรม ตามโครงการทำเหมืองชนิดแร่หินอุตสาหกรรมชนิดหินปูนเพื่ออุตสาหกรรมก่อสร้าง ของบริษัท ภูทองอันดา จำกัด ตามคำขอประทานบัตรที่ 4/2559 ตั้งอยู่หมู่ที่ 6 ตำบลควนโดน อำเภอควนโดน จังหวัดสตูล</t>
   </si>
   <si>
     <t>ร้องเรียนที่ได้รับความเดือดร้อน จากการที่มีผู้ทำลายหรือสร้างความเสียหายต่อทรัพยากรธรรมชาติและสิ่งแวดล้อมซึ่งอยู่ในความรับผิดชอบของ ทส.</t>
   </si>
   <si>
     <t>คัดค้านรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อม (EIA) โครงการ Central Embassy Extension (CE2) ปี 2568 เนื่องจากความเสียหายที่ไม่สามารถเยียวยาได้ ข้อมูลที่คลาดเคลื่อน และการละเมิดกฎหมาย</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบความจำเป็นในการจัดทำรายงาน EIA กรณีโรงงานจำพวก 3 ประเภท 106 ตั้งใจกลางหมู่บ้านตม (บริษัท เอเค เมดานิคอล แอนด์ รีไซคลิง จำกัด ตำบลสระสี่เหลี่ยม อำเภอพนัสนิคม จังหวัดชลบุรี</t>
   </si>
   <si>
     <t>ร้องเรียนให้ตรวจสอบ โรงแรมป่าตอง เบย์ ฮิลล์ รีสอร์ท</t>
   </si>
   <si>
     <t>ขอให้ทบทวนโครงการศึกษาความเหมาะสมโครงการพัฒนาท่าอากาศยานอู่ตะเภา การประเมินผลกระทบสิ่งแวดล้อมและสุขภาพ ประเด็นสิ่งแวดล้อมด้านเสียงดังจากการขึ้น-ลง ของอากาศยาน</t>
   </si>
   <si>
     <t>ติดตามความคืบหน้ากรณีการคัดค้านการให้ประทานบัตรของโรงโม่หินชัยพฤกษ์ ต.เขากะลา อ.พยุหะคีรี จ.นครสวรรค์</t>
   </si>
   <si>
     <t>ร้องเรียนผลกระทบจากการดำเนินโครงการซ่อมบำรุงรักษาเขื่อนป้องกันการกัดเซาะชายฝั่งทะเลบริเวณหาดสะกอม ต.สะกอม อ.จะนะ จ.สงขลา</t>
@@ -2168,53 +2336,50 @@
   <si>
     <t>ขอคัดค้านการให้ประทานบัตร การทำเหมืองแร่หินอุตสาหกรรมชนิดหินปูนเพื่อนอุตสาหกรรมก่อสร้างคำขอประทานบัตรที่ 1/2559 แลำคำขอประทานบัตรที่ 2/2559 และคำขอประทานบัตรที่ 3/2559 เนื่องจากเป็นพื้นที่ลักษณะต้องห้ามขัดต่อเกณฑ์การเป็นแหล่งแร่ ตามพระรชบัญญัติแร่ปี 2560 มาตรา 17 วรรค 4</t>
   </si>
   <si>
     <t>ผลกระทบสิ่งแวดล้อมของโครงการ ฟีล ขอนแก่น (PHYLL Khonkaen)</t>
   </si>
   <si>
     <t>ความขัดแย้งระหว่างผู้นำชุมชนชาวบ้านต่อผู้ประกอบการขอประทานอภัยพื้นที่</t>
   </si>
   <si>
     <t>ขอคัดค้านและขอให้พิจารณาตรวจสอบการประทานบัตรเหมืองแร่ในพื้นที่จังหวัดนครสวรรค์</t>
   </si>
   <si>
     <t>ทางด่วนที่ร้องเรียนก็เป็นเส้นใหม่</t>
   </si>
   <si>
     <t>ผลกระทบการจราจรของโครงการโคซี่และ โคซี่ เออร์เบิน ศรีครินทร์ 38 ต่อผู้อยู่อาศัย ใกล้เคียง</t>
   </si>
   <si>
     <t>การคัดค้านการจัดเวทีรับฟังความคิดเห็น ครั้งที่ 1 ของโครงการโรงงานผลิตน้ำตาล ขนาด 20,000 ต้นอ้อยต่อวัน ของบริษัท โรงงานน้ำตาลชำนิ จำกัด และโครงการโรงไฟฟ้าชีวมวล ขนาด 54 เมกะวัตต์ ของบริษัท ไฟฟ้าชำนิ จำกัด</t>
   </si>
   <si>
     <t>แจ้งเรื่องร้องเรียน ประเด็นอื่นๆ</t>
   </si>
   <si>
-    <t>กระบี่</t>
-[...1 lines deleted...]
-  <si>
     <t>ไซท์งานมาจอดรถในพื้นที่หมู่บ้านทำให้หมู่บ้านไม่มีที่จอดรถ</t>
   </si>
   <si>
     <t>ข้อร้องเรียน ร้องทุกข์ ตรวจสอบ การเปิดตึกโครงการออริจิ้น ปลิ๊ก แอนด์เพลย์ สิรินธร</t>
   </si>
   <si>
     <t>ร้องเรียนการละเมิดและไม่ปฏิบัติตามมาตรการ และให้หยุดการก่อสร้างทันที โครงการ เคฟ เจเนซิส นครปฐม</t>
   </si>
   <si>
     <t>ขอความอนุเคราะห์ให้ส่วนงานของฝ่ายสิ่งแวดล้อมดำเนินการควบคุมการติดตั้งคอมเพรสเซอร์คอยล์ร้อนจำนวน 87 เครื่อง</t>
   </si>
   <si>
     <t>ร้องเรียนผลกระทบทางสิ่งแวดล้อมและพื้นที่สีเขียวของอาคารชุด แชปเตอร์วัน ชายน์ บางโพ เลขที่ 999 ถนนประชาราษฎร์สาย1 แขวงบางซื่อ เขตบางซื่อ กรุงเทพฯ</t>
   </si>
   <si>
     <t>ขอให้ทบทวนความเห็นเกี่ยวกับรายงานการประเมินผลกระทบสิ่งแวดล้อมโครงการโรงไฟฟ้าบูรพา พาวเวอร์ เจเนอร์ชั่น จำกัด และรายงานการประเมินผลกระทบสิ่งแวดล้อมโครงการท่อส่งก๊าซธรรมชาติไปยังโรงไฟฟ้าบูรพาพาวเวอร์ ของบริษัท บูรพา พาวเวอร์ เจอเนอร์ชั่นจำกัด โดยบริษัท ปตท.จำกัด (มหาชน) และขอให้แจ้งหรือบรูณาการให้หน่วยงานที่เกี่ยวข้องดำเนินการตามคำร้อง</t>
   </si>
   <si>
     <t>โครงการรีเจ้นท์ โฮมบางนา ทำการก่อสร้างทำให้เดือดร้อน</t>
   </si>
   <si>
     <t>แจ้งเรื่องร้อนเรียนได้รับความเดือดร้อนจากโครงการก่อสร้างโรงแรมโฮปแลนด์ (ส่วนขยาย) สุขุมวิท 8</t>
   </si>
   <si>
     <t>การคืนเงิน 200,000 บาท ในการเช่าที่พัก ผลกระทบจากการก่อสร้างอาคาร สผ.</t>
@@ -2486,72 +2651,66 @@
   <si>
     <t>การพร้อมใจกันละเลยปฏิบัติหน้าที่ของเจ้าหน้าที่ที่เกิดกับผมและครอบครัว</t>
   </si>
   <si>
     <t>ร้องเรียนการได้รับความเสียหายจากการก่อสร้างที่มาปฏิบัติตามรายงานการวิเคราะห์ผลกระทบสิ่งแวดล้อม</t>
   </si>
   <si>
     <t>ข้อห่วงกังวลเกี่ยวกับการพัฒนาโครงการ เฮ้าส์ นางลิ้นจี่ (HAUS Nang Linchi)</t>
   </si>
   <si>
     <t>ขอปฏิเสธการยอมรับผลการซ่อมแซมบ้านเลขที่ 60 จากผลกระทบโครงการก่อสร้างอาคารสำนักงานนโยบายและแผนทรัพยากรธรรมชาติและสิ่งแวดล้อม</t>
   </si>
   <si>
     <t>ร้องเรียน โครงการ Kave Genesis นครปฐม สร้างความเดือดร้อนรำคาญ มลภาวะทางฝุ่น ฯ</t>
   </si>
   <si>
     <t>หนังสือคัดค้านการออกใบอนุญาติสิ่งแวดล้อมโครงการ Ren 39</t>
   </si>
   <si>
     <t>บริษัท เสนา เอช พี จำกัด มีประสงค์ สร้างอาคารชุด 8 ชั้น จำนวน 5 อาคาร โดยมีจำนวนห้องโดยรวม 1,161 ห้อง และ ที่จอดรถ 348 คัน มีความวิตกที่จะสร้างความแออัด ให้เกิดขึ้น ทั้งปัญหาจราจร การจอดรถนอกพื้นที่ และอื่นฯ</t>
   </si>
   <si>
     <t>ขอให้ช่วยบรรเทาความเดือดร้อนจางโรงไฟฟ้าฝ่ายผลิตวังน้อย</t>
   </si>
   <si>
-    <t>พระนครศรีอยุธยา</t>
-[...1 lines deleted...]
-  <si>
     <t>ได้รับผลกระทบจากการก่อสร้างคอนโด กาบานาส หัวหิน อ.หัวหิน จ.ประจวบคีรีขันธ์</t>
   </si>
   <si>
     <t>ด่วนขอให้ลงพื้นที่ “ตรวจสอบข้อเท็จจริง และจัดเวทีเทคนิควิชาการมาตรฐานและกฎเกณฑ์ การอนุรักษ์ ฟื้นฟู บำรุงรักษา และการพัฒนาทรัพยากรน้ำสาธารณะ และพื้นที่ชุ่มน้ำแม่น้ำสะแกกรัง</t>
   </si>
   <si>
     <t>ขอให้ระงับใบอนุญาตก่อสร้างชั่วคราวของโครงการ Kave Genesid นครปฐมเพื่อให้แก้ไขรั้วเมทัลให้เป็นไปตามมาตรการ EIA จะกว่าจะแล้วเสร็จ</t>
   </si>
   <si>
     <t>ขอให้ตรวจสอบโครงการจ้างวิศวะกรที่ปรึกษาสำรวจและออกแบบปรับปรุงและแก้ไขปัญหาจราจรบนทางหลวงหมายเลข 2 สายอุดรธานี - หนองคาย ตอนอำเภอสระใคร กิ่งอำเภอหนองสองห้อง</t>
   </si>
   <si>
     <t>หนองคาย</t>
   </si>
   <si>
     <t>คัดค้านการจัดรับฟังความคิดเห็นของประชาชนครั้งที่ 2 (ปัจฉิมนิเทศโครงการ) โครงการศึกษาแผนการพัฒนาแหล่งน้ำและประเมินผลกระทบสิ่งแวดล้อมในลุ่มน้ำลำพระยาธาร จังหวัดปราจีนบุรี และ โครงการศึกษาแผนการพัฒนาแหล่งน้ำและประเมินผลกระทบสิ่งแวดล้อมอื่น ๆ ที่จะเกิดขึ้นรอบผืนป่ามรดกโลกดงพญาเย็น - เขาใหญ่</t>
-  </si>
-[...1 lines deleted...]
-    <t>ปราจีนบุรี</t>
   </si>
   <si>
     <t>ขอให้ทบทวนรายละเอียดโครงการนิคมอุตสาหกรรมโรจนะหนองใหญ่ 3</t>
   </si>
   <si>
     <t>แจ้งเรื่องร้องเรียนสร้างสิ่งปลูกสร้างโดยไม่ตามในสถานะการรายงานของ EIA</t>
   </si>
   <si>
     <t>ขอคัดค้านมติให้ความเห็นชอบการประเมินผลกระทบสิ่งแวดล้อมโครงการแชปเตอร์ วัน เกษตร ของ บมจ.พฤกษา เรียลเอสเตท</t>
   </si>
   <si>
     <t>ได้รับผลกระทบจากฝุ่นละออง ที่มาจากการดำเนินโครงการ Atmoz Canvas ระยอง</t>
   </si>
   <si>
     <t>คัดค้าน และขอให้เปลี่ยนตำแหน่งที่ตั้งของอาคารพักมูลฝอยรวมในโครงการก่อสร้างอาคารที่พักอาศัยข้าราชการกองทัพเรือ พื้นที่ทุ่งมหาเมฆ</t>
   </si>
   <si>
     <t>ข้อห่วงกังวลต่อการพัฒนาโครงการเรฟเฟอเรนซ์เอกมัย-ความไม่สมบูรณ์ของรายงาน</t>
   </si>
   <si>
     <t>พบการใช้วัสดุเชื้อเพลิงของผู้ประกอบการโรงงานผิดไปจากรายงานใน EIA</t>
   </si>
   <si>
     <t>ขอให้ไม่ออกใบรับรองการก่สร้าง ไม่ให้ใช้อาคารและระงับการก่อสร้างโครงการ The Privacy Park Ramindra หรือ เดอะไพรเวซี่ พาร์ค รามอินทรา เฟส 1-2 (The Privacy Park Ramindra phase 1-2) หรือ chapter one all ramintra จนกว่าคดีจะถึงที่สุด และขอให้นื้อถอนโครงการอาคารดังกล่าวออกไป</t>
   </si>
@@ -3836,17698 +3995,18477 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G1032"/>
+  <dimension ref="A1:G1081"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G2">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F3">
-        <v>13.7278956</v>
+        <v>14.3532128</v>
       </c>
       <c r="G3">
-        <v>100.5241235</v>
+        <v>100.5689599</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4">
+        <v>10150</v>
       </c>
       <c r="F4">
         <v>13.7278956</v>
       </c>
       <c r="G4">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B5" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5">
+        <v>10900</v>
       </c>
       <c r="F5">
         <v>13.7278956</v>
       </c>
       <c r="G5">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B6" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F6">
         <v>13.7278956</v>
       </c>
       <c r="G6">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="B7" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>83110</v>
+        <v>20</v>
       </c>
       <c r="F7">
-        <v>8.0874</v>
+        <v>12.6833115</v>
       </c>
       <c r="G7">
-        <v>98.3065</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B8" t="s">
-        <v>8</v>
+        <v>22</v>
+      </c>
+      <c r="C8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8">
+        <v>76110</v>
       </c>
       <c r="F8">
-        <v>13.7278956</v>
+        <v>13.1111601</v>
       </c>
       <c r="G8">
-        <v>100.5241235</v>
+        <v>99.9391307</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="B9" t="s">
-        <v>8</v>
+        <v>26</v>
+      </c>
+      <c r="C9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9">
+        <v>25110</v>
       </c>
       <c r="F9">
-        <v>13.7278956</v>
+        <v>14.0509704</v>
       </c>
       <c r="G9">
-        <v>100.5241235</v>
+        <v>101.3727439</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F10">
         <v>13.7278956</v>
       </c>
       <c r="G10">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="B11" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10400</v>
+        <v>29</v>
       </c>
       <c r="F11">
-        <v>13.7278956</v>
+        <v>16.4429516</v>
       </c>
       <c r="G11">
-        <v>100.5241235</v>
+        <v>100.3482329</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="B12" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F12">
-        <v>13.7278956</v>
+        <v>16.4827798</v>
       </c>
       <c r="G12">
-        <v>100.5241235</v>
+        <v>99.5226618</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="B13" t="s">
-        <v>23</v>
-[...8 lines deleted...]
-        <v>21000</v>
+        <v>12</v>
       </c>
       <c r="F13">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G13">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="B14" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="F14">
-        <v>7.9810496</v>
+        <v>8.0862997</v>
       </c>
       <c r="G14">
-        <v>98.3638824</v>
+        <v>98.9062835</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="B15" t="s">
-        <v>8</v>
+        <v>36</v>
+      </c>
+      <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" t="s">
+        <v>38</v>
+      </c>
+      <c r="E15">
+        <v>11120</v>
       </c>
       <c r="F15">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G15">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="B16" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="E16">
-        <v>10900</v>
+        <v>25140</v>
       </c>
       <c r="F16">
-        <v>13.7278956</v>
+        <v>14.0509704</v>
       </c>
       <c r="G16">
-        <v>100.5241235</v>
+        <v>101.3727439</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="B17" t="s">
         <v>8</v>
       </c>
       <c r="C17" t="s">
-        <v>19</v>
+        <v>42</v>
+      </c>
+      <c r="D17" t="s">
+        <v>43</v>
       </c>
       <c r="E17">
-        <v>10400</v>
+        <v>83110</v>
       </c>
       <c r="F17">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G17">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="B18" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>12</v>
       </c>
       <c r="F18">
         <v>13.7278956</v>
       </c>
       <c r="G18">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="B19" t="s">
-        <v>8</v>
+        <v>46</v>
+      </c>
+      <c r="C19" t="s">
+        <v>47</v>
+      </c>
+      <c r="E19">
+        <v>33000</v>
       </c>
       <c r="F19">
-        <v>13.7278956</v>
+        <v>15.1186009</v>
       </c>
       <c r="G19">
-        <v>100.5241235</v>
+        <v>104.3220095</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="B20" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10900</v>
+        <v>12</v>
       </c>
       <c r="F20">
         <v>13.7278956</v>
       </c>
       <c r="G20">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="B21" t="s">
-        <v>38</v>
+        <v>50</v>
+      </c>
+      <c r="C21" t="s">
+        <v>51</v>
       </c>
       <c r="D21" t="s">
-        <v>39</v>
+        <v>52</v>
+      </c>
+      <c r="E21">
+        <v>10270</v>
       </c>
       <c r="F21">
-        <v>13.6904194</v>
+        <v>13.5990961</v>
       </c>
       <c r="G21">
-        <v>101.0779596</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="B22" t="s">
-        <v>41</v>
+        <v>12</v>
+      </c>
+      <c r="C22" t="s">
+        <v>54</v>
+      </c>
+      <c r="D22" t="s">
+        <v>55</v>
+      </c>
+      <c r="E22">
+        <v>10110</v>
       </c>
       <c r="F22">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G22">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="B23" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>11120</v>
+        <v>57</v>
       </c>
       <c r="F23">
-        <v>13.8621125</v>
+        <v>10.4930496</v>
       </c>
       <c r="G23">
-        <v>100.5143528</v>
+        <v>99.1800199</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="B24" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10900</v>
+        <v>12</v>
       </c>
       <c r="F24">
         <v>13.7278956</v>
       </c>
       <c r="G24">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="B25" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F25">
         <v>13.7278956</v>
       </c>
       <c r="G25">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="B26" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F26">
         <v>13.7278956</v>
       </c>
       <c r="G26">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="B27" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F27">
         <v>13.7278956</v>
       </c>
       <c r="G27">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="B28" t="s">
+        <v>12</v>
+      </c>
+      <c r="C28" t="s">
+        <v>13</v>
+      </c>
+      <c r="D28" t="s">
         <v>14</v>
       </c>
+      <c r="E28">
+        <v>10150</v>
+      </c>
       <c r="F28">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G28">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="B29" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F29">
         <v>13.7278956</v>
       </c>
       <c r="G29">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="B30" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F30">
         <v>13.7278956</v>
       </c>
       <c r="G30">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="B31" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F31">
         <v>13.7278956</v>
       </c>
       <c r="G31">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="B32" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F32">
         <v>13.7278956</v>
       </c>
       <c r="G32">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="B33" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>57</v>
       </c>
       <c r="F33">
-        <v>13.7278956</v>
+        <v>10.4930496</v>
       </c>
       <c r="G33">
-        <v>100.5241235</v>
+        <v>99.1800199</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="B34" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>12</v>
       </c>
       <c r="F34">
         <v>13.7278956</v>
       </c>
       <c r="G34">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="B35" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10900</v>
+        <v>70</v>
       </c>
       <c r="F35">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G35">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="B36" t="s">
-        <v>61</v>
-[...8 lines deleted...]
-        <v>71110</v>
+        <v>70</v>
       </c>
       <c r="F36">
-        <v>14.0227797</v>
+        <v>13.3611431</v>
       </c>
       <c r="G36">
-        <v>99.5328115</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B37" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10900</v>
+        <v>12</v>
       </c>
       <c r="F37">
         <v>13.7278956</v>
       </c>
       <c r="G37">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B38" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>70</v>
       </c>
       <c r="F38">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G38">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="B39" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>30130</v>
+        <v>12</v>
       </c>
       <c r="F39">
-        <v>14.9798997</v>
+        <v>13.7278956</v>
       </c>
       <c r="G39">
-        <v>102.0977693</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="B40" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>12</v>
       </c>
       <c r="F40">
         <v>13.7278956</v>
       </c>
       <c r="G40">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="B41" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10400</v>
+        <v>12</v>
       </c>
       <c r="F41">
         <v>13.7278956</v>
       </c>
       <c r="G41">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B42" t="s">
-        <v>75</v>
-[...8 lines deleted...]
-        <v>10270</v>
+        <v>12</v>
       </c>
       <c r="F42">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G42">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
         <v>78</v>
       </c>
       <c r="B43" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>12</v>
       </c>
       <c r="F43">
         <v>13.7278956</v>
       </c>
       <c r="G43">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B44" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>12</v>
       </c>
       <c r="F44">
         <v>13.7278956</v>
       </c>
       <c r="G44">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B45" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>12</v>
       </c>
       <c r="F45">
         <v>13.7278956</v>
       </c>
       <c r="G45">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B46" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>12</v>
       </c>
       <c r="F46">
         <v>13.7278956</v>
       </c>
       <c r="G46">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="B47" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>12</v>
       </c>
       <c r="F47">
         <v>13.7278956</v>
       </c>
       <c r="G47">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="B48" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>84</v>
       </c>
       <c r="F48">
-        <v>13.7278956</v>
+        <v>12.61134</v>
       </c>
       <c r="G48">
-        <v>100.5241235</v>
+        <v>102.1038546</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="B49" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>29</v>
       </c>
       <c r="F49">
-        <v>13.7278956</v>
+        <v>16.4429516</v>
       </c>
       <c r="G49">
-        <v>100.5241235</v>
+        <v>100.3482329</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="B50" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>12</v>
       </c>
       <c r="F50">
         <v>13.7278956</v>
       </c>
       <c r="G50">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="B51" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>12</v>
       </c>
       <c r="F51">
         <v>13.7278956</v>
       </c>
       <c r="G51">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="B52" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>12</v>
       </c>
       <c r="F52">
         <v>13.7278956</v>
       </c>
       <c r="G52">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="B53" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>12</v>
       </c>
       <c r="F53">
         <v>13.7278956</v>
       </c>
       <c r="G53">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="B54" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>12</v>
       </c>
       <c r="F54">
         <v>13.7278956</v>
       </c>
       <c r="G54">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="B55" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>12</v>
       </c>
       <c r="F55">
         <v>13.7278956</v>
       </c>
       <c r="G55">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="B56" t="s">
         <v>8</v>
       </c>
-      <c r="C56" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E56">
-        <v>10150</v>
+        <v>83110</v>
       </c>
       <c r="F56">
-        <v>13.7278956</v>
+        <v>8.0874</v>
       </c>
       <c r="G56">
-        <v>100.5241235</v>
+        <v>98.3065</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="B57" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>12</v>
       </c>
       <c r="F57">
         <v>13.7278956</v>
       </c>
       <c r="G57">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>78</v>
+        <v>94</v>
       </c>
       <c r="B58" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>12</v>
       </c>
       <c r="F58">
         <v>13.7278956</v>
       </c>
       <c r="G58">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>78</v>
+        <v>95</v>
       </c>
       <c r="B59" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>12</v>
       </c>
       <c r="F59">
         <v>13.7278956</v>
       </c>
       <c r="G59">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>78</v>
+        <v>96</v>
       </c>
       <c r="B60" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C60" t="s">
-        <v>70</v>
+        <v>97</v>
       </c>
       <c r="D60" t="s">
-        <v>79</v>
+        <v>98</v>
       </c>
       <c r="E60">
-        <v>10150</v>
+        <v>10400</v>
       </c>
       <c r="F60">
         <v>13.7278956</v>
       </c>
       <c r="G60">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>78</v>
+        <v>99</v>
       </c>
       <c r="B61" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>12</v>
       </c>
       <c r="F61">
         <v>13.7278956</v>
       </c>
       <c r="G61">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="B62" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="C62" t="s">
-        <v>70</v>
+        <v>101</v>
       </c>
       <c r="D62" t="s">
-        <v>79</v>
+        <v>102</v>
       </c>
       <c r="E62">
-        <v>10150</v>
+        <v>21000</v>
       </c>
       <c r="F62">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G62">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="B63" t="s">
         <v>8</v>
       </c>
-      <c r="C63" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F63">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G63">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>78</v>
+        <v>104</v>
       </c>
       <c r="B64" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>12</v>
       </c>
       <c r="F64">
         <v>13.7278956</v>
       </c>
       <c r="G64">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>78</v>
+        <v>105</v>
       </c>
       <c r="B65" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C65" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="D65" t="s">
-        <v>79</v>
+        <v>106</v>
       </c>
       <c r="E65">
-        <v>10150</v>
+        <v>10900</v>
       </c>
       <c r="F65">
         <v>13.7278956</v>
       </c>
       <c r="G65">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>78</v>
+        <v>107</v>
       </c>
       <c r="B66" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C66" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="E66">
-        <v>10150</v>
+        <v>10400</v>
       </c>
       <c r="F66">
         <v>13.7278956</v>
       </c>
       <c r="G66">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>78</v>
+        <v>108</v>
       </c>
       <c r="B67" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C67" t="s">
-        <v>70</v>
+        <v>109</v>
       </c>
       <c r="D67" t="s">
-        <v>79</v>
+        <v>110</v>
       </c>
       <c r="E67">
-        <v>10150</v>
+        <v>10110</v>
       </c>
       <c r="F67">
         <v>13.7278956</v>
       </c>
       <c r="G67">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B68" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>12</v>
       </c>
       <c r="F68">
         <v>13.7278956</v>
       </c>
       <c r="G68">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>78</v>
+        <v>112</v>
       </c>
       <c r="B69" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C69" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="D69" t="s">
-        <v>79</v>
+        <v>106</v>
       </c>
       <c r="E69">
-        <v>10150</v>
+        <v>10900</v>
       </c>
       <c r="F69">
         <v>13.7278956</v>
       </c>
       <c r="G69">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>78</v>
+        <v>113</v>
       </c>
       <c r="B70" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>114</v>
       </c>
       <c r="D70" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>10150</v>
+        <v>115</v>
       </c>
       <c r="F70">
-        <v>13.7278956</v>
+        <v>13.6904194</v>
       </c>
       <c r="G70">
-        <v>100.5241235</v>
+        <v>101.0779596</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="B71" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>117</v>
       </c>
       <c r="F71">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G71">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>81</v>
+        <v>118</v>
       </c>
       <c r="B72" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="C72" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>37</v>
       </c>
       <c r="E72">
-        <v>10220</v>
+        <v>11120</v>
       </c>
       <c r="F72">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G72">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>84</v>
+        <v>119</v>
       </c>
       <c r="B73" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C73" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D73" t="s">
-        <v>73</v>
+        <v>106</v>
       </c>
       <c r="E73">
-        <v>10400</v>
+        <v>10900</v>
       </c>
       <c r="F73">
         <v>13.7278956</v>
       </c>
       <c r="G73">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>85</v>
+        <v>120</v>
       </c>
       <c r="B74" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10400</v>
+        <v>12</v>
       </c>
       <c r="F74">
         <v>13.7278956</v>
       </c>
       <c r="G74">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>86</v>
+        <v>121</v>
       </c>
       <c r="B75" t="s">
-        <v>75</v>
-[...8 lines deleted...]
-        <v>10270</v>
+        <v>12</v>
       </c>
       <c r="F75">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G75">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>88</v>
+        <v>122</v>
       </c>
       <c r="B76" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F76">
         <v>13.7278956</v>
       </c>
       <c r="G76">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>89</v>
+        <v>123</v>
       </c>
       <c r="B77" t="s">
-        <v>90</v>
-[...8 lines deleted...]
-        <v>20150</v>
+        <v>8</v>
       </c>
       <c r="F77">
-        <v>13.3611431</v>
+        <v>7.9810496</v>
       </c>
       <c r="G77">
-        <v>100.9846717</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>93</v>
+        <v>124</v>
       </c>
       <c r="B78" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>12</v>
       </c>
       <c r="F78">
         <v>13.7278956</v>
       </c>
       <c r="G78">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>94</v>
+        <v>125</v>
       </c>
       <c r="B79" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10260</v>
+        <v>12</v>
       </c>
       <c r="F79">
         <v>13.7278956</v>
       </c>
       <c r="G79">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>97</v>
+        <v>126</v>
       </c>
       <c r="B80" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>10130</v>
+        <v>12</v>
       </c>
       <c r="F80">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G80">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>99</v>
+        <v>127</v>
       </c>
       <c r="B81" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="F81">
-        <v>15.1186009</v>
+        <v>13.7278956</v>
       </c>
       <c r="G81">
-        <v>104.3220095</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>101</v>
+        <v>128</v>
       </c>
       <c r="B82" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C82" t="s">
-        <v>29</v>
+        <v>109</v>
       </c>
       <c r="D82" t="s">
-        <v>30</v>
+        <v>129</v>
       </c>
       <c r="E82">
-        <v>10900</v>
+        <v>10110</v>
       </c>
       <c r="F82">
         <v>13.7278956</v>
       </c>
       <c r="G82">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>101</v>
+        <v>130</v>
       </c>
       <c r="B83" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C83" t="s">
+        <v>54</v>
+      </c>
+      <c r="D83" t="s">
+        <v>131</v>
       </c>
       <c r="E83">
-        <v>10900</v>
+        <v>10110</v>
       </c>
       <c r="F83">
         <v>13.7278956</v>
       </c>
       <c r="G83">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>102</v>
+        <v>132</v>
       </c>
       <c r="B84" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C84" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D84" t="s">
-        <v>73</v>
+        <v>106</v>
       </c>
       <c r="E84">
-        <v>10400</v>
+        <v>10900</v>
       </c>
       <c r="F84">
         <v>13.7278956</v>
       </c>
       <c r="G84">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
-        <v>103</v>
+        <v>133</v>
       </c>
       <c r="B85" t="s">
-        <v>8</v>
+        <v>134</v>
       </c>
       <c r="C85" t="s">
-        <v>19</v>
+        <v>135</v>
       </c>
       <c r="D85" t="s">
-        <v>73</v>
+        <v>136</v>
       </c>
       <c r="E85">
-        <v>10400</v>
+        <v>71110</v>
       </c>
       <c r="F85">
-        <v>13.7278956</v>
+        <v>14.0227797</v>
       </c>
       <c r="G85">
-        <v>100.5241235</v>
+        <v>99.5328115</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
-        <v>104</v>
+        <v>137</v>
       </c>
       <c r="B86" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="C86" t="s">
-        <v>105</v>
+        <v>16</v>
       </c>
       <c r="D86" t="s">
         <v>106</v>
       </c>
       <c r="E86">
-        <v>20240</v>
+        <v>10900</v>
       </c>
       <c r="F86">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G86">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="B87" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="C87" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D87" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="E87">
-        <v>20150</v>
+        <v>10110</v>
       </c>
       <c r="F87">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G87">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
-        <v>108</v>
+        <v>139</v>
       </c>
       <c r="B88" t="s">
-        <v>8</v>
+        <v>140</v>
       </c>
       <c r="C88" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>141</v>
       </c>
       <c r="E88">
-        <v>10400</v>
+        <v>30130</v>
       </c>
       <c r="F88">
-        <v>13.7278956</v>
+        <v>14.9798997</v>
       </c>
       <c r="G88">
-        <v>100.5241235</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
-        <v>109</v>
+        <v>142</v>
       </c>
       <c r="B89" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C89" t="s">
-        <v>110</v>
+        <v>13</v>
       </c>
       <c r="D89" t="s">
-        <v>111</v>
+        <v>14</v>
       </c>
       <c r="E89">
-        <v>10600</v>
+        <v>10150</v>
       </c>
       <c r="F89">
         <v>13.7278956</v>
       </c>
       <c r="G89">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
-        <v>112</v>
+        <v>143</v>
       </c>
       <c r="B90" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C90" t="s">
-        <v>113</v>
+        <v>97</v>
       </c>
       <c r="D90" t="s">
-        <v>114</v>
+        <v>144</v>
       </c>
       <c r="E90">
-        <v>83110</v>
+        <v>10400</v>
       </c>
       <c r="F90">
-        <v>8.014225</v>
+        <v>13.7278956</v>
       </c>
       <c r="G90">
-        <v>98.309292</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
-        <v>115</v>
+        <v>145</v>
       </c>
       <c r="B91" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="C91" t="s">
-        <v>116</v>
+        <v>51</v>
+      </c>
+      <c r="D91" t="s">
+        <v>146</v>
       </c>
       <c r="E91">
-        <v>10310</v>
+        <v>10270</v>
       </c>
       <c r="F91">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G91">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
-        <v>117</v>
+        <v>147</v>
       </c>
       <c r="B92" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C92" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D92" t="s">
-        <v>73</v>
+        <v>148</v>
       </c>
       <c r="E92">
-        <v>10400</v>
+        <v>10150</v>
       </c>
       <c r="F92">
         <v>13.7278956</v>
       </c>
       <c r="G92">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
-        <v>118</v>
+        <v>147</v>
       </c>
       <c r="B93" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C93" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D93" t="s">
-        <v>73</v>
+        <v>148</v>
       </c>
       <c r="E93">
-        <v>10400</v>
+        <v>10150</v>
       </c>
       <c r="F93">
         <v>13.7278956</v>
       </c>
       <c r="G93">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
-        <v>119</v>
+        <v>147</v>
       </c>
       <c r="B94" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C94" t="s">
-        <v>120</v>
+        <v>13</v>
       </c>
       <c r="D94" t="s">
-        <v>121</v>
+        <v>148</v>
       </c>
       <c r="E94">
-        <v>10220</v>
+        <v>10150</v>
       </c>
       <c r="F94">
         <v>13.7278956</v>
       </c>
       <c r="G94">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
-        <v>122</v>
+        <v>147</v>
       </c>
       <c r="B95" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C95" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="D95" t="s">
-        <v>124</v>
+        <v>148</v>
       </c>
       <c r="E95">
-        <v>10310</v>
+        <v>10150</v>
       </c>
       <c r="F95">
         <v>13.7278956</v>
       </c>
       <c r="G95">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
-        <v>125</v>
+        <v>147</v>
       </c>
       <c r="B96" t="s">
-        <v>100</v>
+        <v>12</v>
+      </c>
+      <c r="C96" t="s">
+        <v>13</v>
+      </c>
+      <c r="D96" t="s">
+        <v>148</v>
+      </c>
+      <c r="E96">
+        <v>10150</v>
       </c>
       <c r="F96">
-        <v>15.1186009</v>
+        <v>13.7278956</v>
       </c>
       <c r="G96">
-        <v>104.3220095</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
-        <v>126</v>
+        <v>147</v>
       </c>
       <c r="B97" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C97" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D97" t="s">
-        <v>20</v>
+        <v>148</v>
       </c>
       <c r="E97">
-        <v>10400</v>
+        <v>10150</v>
       </c>
       <c r="F97">
         <v>13.7278956</v>
       </c>
       <c r="G97">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
-        <v>127</v>
+        <v>147</v>
       </c>
       <c r="B98" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C98" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D98" t="s">
-        <v>73</v>
+        <v>148</v>
       </c>
       <c r="E98">
-        <v>10400</v>
+        <v>10150</v>
       </c>
       <c r="F98">
         <v>13.7278956</v>
       </c>
       <c r="G98">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
-        <v>128</v>
+        <v>147</v>
       </c>
       <c r="B99" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C99" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D99" t="s">
-        <v>73</v>
+        <v>148</v>
       </c>
       <c r="E99">
-        <v>10400</v>
+        <v>10150</v>
       </c>
       <c r="F99">
         <v>13.7278956</v>
       </c>
       <c r="G99">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
-        <v>129</v>
+        <v>147</v>
       </c>
       <c r="B100" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C100" t="s">
-        <v>82</v>
+        <v>13</v>
       </c>
       <c r="D100" t="s">
-        <v>83</v>
+        <v>148</v>
       </c>
       <c r="E100">
-        <v>10400</v>
+        <v>10150</v>
       </c>
       <c r="F100">
         <v>13.7278956</v>
       </c>
       <c r="G100">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
-        <v>130</v>
+        <v>147</v>
       </c>
       <c r="B101" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C101" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="D101" t="s">
-        <v>131</v>
+        <v>148</v>
       </c>
       <c r="E101">
-        <v>10310</v>
+        <v>10150</v>
       </c>
       <c r="F101">
         <v>13.7278956</v>
       </c>
       <c r="G101">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
-        <v>132</v>
+        <v>147</v>
       </c>
       <c r="B102" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C102" t="s">
+        <v>13</v>
+      </c>
+      <c r="D102" t="s">
+        <v>148</v>
+      </c>
+      <c r="E102">
+        <v>10150</v>
       </c>
       <c r="F102">
         <v>13.7278956</v>
       </c>
       <c r="G102">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
-        <v>133</v>
+        <v>147</v>
       </c>
       <c r="B103" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C103" t="s">
+        <v>13</v>
+      </c>
+      <c r="D103" t="s">
+        <v>148</v>
+      </c>
+      <c r="E103">
+        <v>10150</v>
       </c>
       <c r="F103">
         <v>13.7278956</v>
       </c>
       <c r="G103">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="B104" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C104" t="s">
-        <v>135</v>
+        <v>13</v>
       </c>
       <c r="D104" t="s">
-        <v>136</v>
+        <v>148</v>
       </c>
       <c r="E104">
-        <v>10600</v>
+        <v>10150</v>
       </c>
       <c r="F104">
         <v>13.7278956</v>
       </c>
       <c r="G104">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="B105" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C105" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D105" t="s">
-        <v>20</v>
+        <v>148</v>
       </c>
       <c r="E105">
-        <v>10400</v>
+        <v>10150</v>
       </c>
       <c r="F105">
         <v>13.7278956</v>
       </c>
       <c r="G105">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="B106" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C106" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D106" t="s">
-        <v>73</v>
+        <v>148</v>
       </c>
       <c r="E106">
-        <v>10400</v>
+        <v>10150</v>
       </c>
       <c r="F106">
         <v>13.7278956</v>
       </c>
       <c r="G106">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="B107" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C107" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D107" t="s">
-        <v>73</v>
+        <v>148</v>
       </c>
       <c r="E107">
-        <v>10400</v>
+        <v>10150</v>
       </c>
       <c r="F107">
         <v>13.7278956</v>
       </c>
       <c r="G107">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="B108" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C108" t="s">
-        <v>33</v>
+        <v>13</v>
+      </c>
+      <c r="D108" t="s">
+        <v>148</v>
       </c>
       <c r="E108">
-        <v>10110</v>
+        <v>10150</v>
       </c>
       <c r="F108">
         <v>13.7278956</v>
       </c>
       <c r="G108">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="B109" t="s">
-        <v>90</v>
+        <v>12</v>
+      </c>
+      <c r="C109" t="s">
+        <v>13</v>
+      </c>
+      <c r="D109" t="s">
+        <v>148</v>
+      </c>
+      <c r="E109">
+        <v>10150</v>
       </c>
       <c r="F109">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G109">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="B110" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="C110" t="s">
-        <v>141</v>
+        <v>13</v>
       </c>
       <c r="D110" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="E110">
-        <v>33000</v>
+        <v>10150</v>
       </c>
       <c r="F110">
-        <v>15.1186009</v>
+        <v>13.7278956</v>
       </c>
       <c r="G110">
-        <v>104.3220095</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B111" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C111" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D111" t="s">
-        <v>73</v>
+        <v>148</v>
       </c>
       <c r="E111">
-        <v>10400</v>
+        <v>10150</v>
       </c>
       <c r="F111">
         <v>13.7278956</v>
       </c>
       <c r="G111">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B112" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C112" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D112" t="s">
-        <v>73</v>
+        <v>148</v>
       </c>
       <c r="E112">
-        <v>10400</v>
+        <v>10150</v>
       </c>
       <c r="F112">
         <v>13.7278956</v>
       </c>
       <c r="G112">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B113" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C113" t="s">
+        <v>13</v>
+      </c>
+      <c r="D113" t="s">
+        <v>148</v>
+      </c>
+      <c r="E113">
+        <v>10150</v>
       </c>
       <c r="F113">
         <v>13.7278956</v>
       </c>
       <c r="G113">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B114" t="s">
-        <v>147</v>
+        <v>12</v>
+      </c>
+      <c r="C114" t="s">
+        <v>13</v>
+      </c>
+      <c r="D114" t="s">
+        <v>148</v>
+      </c>
+      <c r="E114">
+        <v>10150</v>
       </c>
       <c r="F114">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G114">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
+        <v>147</v>
+      </c>
+      <c r="B115" t="s">
+        <v>12</v>
+      </c>
+      <c r="C115" t="s">
+        <v>13</v>
+      </c>
+      <c r="D115" t="s">
         <v>148</v>
       </c>
-      <c r="B115" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E115">
-        <v>10400</v>
+        <v>10150</v>
       </c>
       <c r="F115">
         <v>13.7278956</v>
       </c>
       <c r="G115">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B116" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C116" t="s">
-        <v>95</v>
+        <v>13</v>
       </c>
       <c r="D116" t="s">
-        <v>96</v>
+        <v>148</v>
       </c>
       <c r="E116">
-        <v>10260</v>
+        <v>10150</v>
       </c>
       <c r="F116">
         <v>13.7278956</v>
       </c>
       <c r="G116">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B117" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C117" t="s">
-        <v>151</v>
+        <v>13</v>
       </c>
       <c r="D117" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="E117">
-        <v>10800</v>
+        <v>10150</v>
       </c>
       <c r="F117">
         <v>13.7278956</v>
       </c>
       <c r="G117">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="B118" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C118" t="s">
-        <v>95</v>
+        <v>13</v>
       </c>
       <c r="D118" t="s">
-        <v>96</v>
+        <v>148</v>
       </c>
       <c r="E118">
-        <v>10260</v>
+        <v>10150</v>
       </c>
       <c r="F118">
         <v>13.7278956</v>
       </c>
       <c r="G118">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="B119" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C119" t="s">
-        <v>95</v>
+        <v>13</v>
       </c>
       <c r="D119" t="s">
-        <v>96</v>
+        <v>148</v>
       </c>
       <c r="E119">
-        <v>10260</v>
+        <v>10150</v>
       </c>
       <c r="F119">
         <v>13.7278956</v>
       </c>
       <c r="G119">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="B120" t="s">
-        <v>156</v>
+        <v>12</v>
       </c>
       <c r="C120" t="s">
-        <v>157</v>
+        <v>13</v>
       </c>
       <c r="D120" t="s">
-        <v>158</v>
+        <v>14</v>
       </c>
       <c r="E120">
-        <v>76110</v>
+        <v>10150</v>
       </c>
       <c r="F120">
-        <v>13.1111601</v>
+        <v>13.7278956</v>
       </c>
       <c r="G120">
-        <v>99.9391307</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="B121" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C121" t="s">
-        <v>57</v>
+        <v>151</v>
       </c>
       <c r="D121" t="s">
-        <v>58</v>
+        <v>152</v>
+      </c>
+      <c r="E121">
+        <v>10220</v>
       </c>
       <c r="F121">
         <v>13.7278956</v>
       </c>
       <c r="G121">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="B122" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C122" t="s">
-        <v>113</v>
+        <v>97</v>
       </c>
       <c r="D122" t="s">
-        <v>114</v>
+        <v>144</v>
       </c>
       <c r="E122">
-        <v>83110</v>
+        <v>10400</v>
       </c>
       <c r="F122">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G122">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="B123" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C123" t="s">
-        <v>162</v>
+        <v>97</v>
+      </c>
+      <c r="D123" t="s">
+        <v>144</v>
       </c>
       <c r="E123">
-        <v>10240</v>
+        <v>10400</v>
       </c>
       <c r="F123">
         <v>13.7278956</v>
       </c>
       <c r="G123">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="B124" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="C124" t="s">
-        <v>120</v>
+        <v>51</v>
       </c>
       <c r="D124" t="s">
-        <v>121</v>
+        <v>52</v>
       </c>
       <c r="E124">
-        <v>10220</v>
+        <v>10270</v>
       </c>
       <c r="F124">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G124">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="B125" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F125">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G125">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="B126" t="s">
-        <v>8</v>
+        <v>70</v>
       </c>
       <c r="C126" t="s">
-        <v>82</v>
+        <v>158</v>
       </c>
       <c r="D126" t="s">
-        <v>83</v>
+        <v>159</v>
       </c>
       <c r="E126">
-        <v>10220</v>
+        <v>20150</v>
       </c>
       <c r="F126">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G126">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="B127" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C127" t="s">
-        <v>167</v>
+        <v>13</v>
       </c>
       <c r="D127" t="s">
-        <v>168</v>
+        <v>14</v>
       </c>
       <c r="E127">
-        <v>10250</v>
+        <v>10150</v>
       </c>
       <c r="F127">
         <v>13.7278956</v>
       </c>
       <c r="G127">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="B128" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C128" t="s">
-        <v>57</v>
+        <v>162</v>
       </c>
       <c r="D128" t="s">
-        <v>58</v>
+        <v>163</v>
       </c>
       <c r="E128">
-        <v>10110</v>
+        <v>10260</v>
       </c>
       <c r="F128">
         <v>13.7278956</v>
       </c>
       <c r="G128">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="B129" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="C129" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="E129">
-        <v>10240</v>
+        <v>10130</v>
       </c>
       <c r="F129">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G129">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
-        <v>148</v>
+        <v>166</v>
       </c>
       <c r="B130" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10400</v>
+        <v>46</v>
       </c>
       <c r="F130">
-        <v>13.7278956</v>
+        <v>15.1186009</v>
       </c>
       <c r="G130">
-        <v>100.5241235</v>
+        <v>104.3220095</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="B131" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C131" t="s">
+        <v>16</v>
+      </c>
+      <c r="D131" t="s">
+        <v>106</v>
+      </c>
+      <c r="E131">
+        <v>10900</v>
       </c>
       <c r="F131">
         <v>13.7278956</v>
       </c>
       <c r="G131">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="B132" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="E132">
+        <v>10900</v>
       </c>
       <c r="F132">
         <v>13.7278956</v>
       </c>
       <c r="G132">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="B133" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C133" t="s">
-        <v>57</v>
+        <v>97</v>
       </c>
       <c r="D133" t="s">
-        <v>58</v>
+        <v>144</v>
       </c>
       <c r="E133">
-        <v>10110</v>
+        <v>10400</v>
       </c>
       <c r="F133">
         <v>13.7278956</v>
       </c>
       <c r="G133">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="B134" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="C134" t="s">
-        <v>175</v>
+        <v>97</v>
       </c>
       <c r="D134" t="s">
-        <v>176</v>
+        <v>144</v>
       </c>
       <c r="E134">
-        <v>21180</v>
+        <v>10400</v>
       </c>
       <c r="F134">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G134">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="B135" t="s">
-        <v>8</v>
+        <v>70</v>
+      </c>
+      <c r="C135" t="s">
+        <v>171</v>
+      </c>
+      <c r="D135" t="s">
+        <v>172</v>
+      </c>
+      <c r="E135">
+        <v>20240</v>
       </c>
       <c r="F135">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G135">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="B136" t="s">
-        <v>8</v>
+        <v>70</v>
+      </c>
+      <c r="C136" t="s">
+        <v>158</v>
+      </c>
+      <c r="D136" t="s">
+        <v>159</v>
+      </c>
+      <c r="E136">
+        <v>20150</v>
       </c>
       <c r="F136">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G136">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="B137" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C137" t="s">
+        <v>97</v>
+      </c>
+      <c r="D137" t="s">
+        <v>144</v>
+      </c>
+      <c r="E137">
+        <v>10400</v>
       </c>
       <c r="F137">
         <v>13.7278956</v>
       </c>
       <c r="G137">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="B138" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C138" t="s">
+        <v>176</v>
+      </c>
+      <c r="D138" t="s">
+        <v>177</v>
+      </c>
+      <c r="E138">
+        <v>10600</v>
       </c>
       <c r="F138">
         <v>13.7278956</v>
       </c>
       <c r="G138">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="B139" t="s">
         <v>8</v>
       </c>
+      <c r="C139" t="s">
+        <v>42</v>
+      </c>
+      <c r="D139" t="s">
+        <v>43</v>
+      </c>
+      <c r="E139">
+        <v>83110</v>
+      </c>
       <c r="F139">
-        <v>13.7278956</v>
+        <v>8.014225</v>
       </c>
       <c r="G139">
-        <v>100.5241235</v>
+        <v>98.309292</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="B140" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C140" t="s">
+        <v>180</v>
+      </c>
+      <c r="E140">
+        <v>10310</v>
       </c>
       <c r="F140">
         <v>13.7278956</v>
       </c>
       <c r="G140">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B141" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C141" t="s">
+        <v>97</v>
+      </c>
+      <c r="D141" t="s">
+        <v>144</v>
+      </c>
+      <c r="E141">
+        <v>10400</v>
       </c>
       <c r="F141">
         <v>13.7278956</v>
       </c>
       <c r="G141">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="B142" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C142" t="s">
+        <v>97</v>
+      </c>
+      <c r="D142" t="s">
+        <v>144</v>
+      </c>
+      <c r="E142">
+        <v>10400</v>
       </c>
       <c r="F142">
         <v>13.7278956</v>
       </c>
       <c r="G142">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
+        <v>183</v>
+      </c>
+      <c r="B143" t="s">
+        <v>12</v>
+      </c>
+      <c r="C143" t="s">
+        <v>184</v>
+      </c>
+      <c r="D143" t="s">
         <v>185</v>
       </c>
-      <c r="B143" t="s">
-        <v>8</v>
+      <c r="E143">
+        <v>10220</v>
       </c>
       <c r="F143">
         <v>13.7278956</v>
       </c>
       <c r="G143">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" t="s">
         <v>186</v>
       </c>
       <c r="B144" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C144" t="s">
+        <v>187</v>
+      </c>
+      <c r="D144" t="s">
+        <v>188</v>
+      </c>
+      <c r="E144">
+        <v>10310</v>
       </c>
       <c r="F144">
         <v>13.7278956</v>
       </c>
       <c r="G144">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B145" t="s">
-        <v>8</v>
+        <v>46</v>
       </c>
       <c r="F145">
-        <v>13.7278956</v>
+        <v>15.1186009</v>
       </c>
       <c r="G145">
-        <v>100.5241235</v>
+        <v>104.3220095</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B146" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C146" t="s">
+        <v>97</v>
+      </c>
+      <c r="D146" t="s">
+        <v>98</v>
+      </c>
+      <c r="E146">
+        <v>10400</v>
       </c>
       <c r="F146">
         <v>13.7278956</v>
       </c>
       <c r="G146">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B147" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C147" t="s">
+        <v>97</v>
+      </c>
+      <c r="D147" t="s">
+        <v>144</v>
+      </c>
+      <c r="E147">
+        <v>10400</v>
       </c>
       <c r="F147">
         <v>13.7278956</v>
       </c>
       <c r="G147">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B148" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C148" t="s">
+        <v>97</v>
+      </c>
+      <c r="D148" t="s">
+        <v>144</v>
+      </c>
+      <c r="E148">
+        <v>10400</v>
       </c>
       <c r="F148">
         <v>13.7278956</v>
       </c>
       <c r="G148">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B149" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C149" t="s">
+        <v>151</v>
+      </c>
+      <c r="D149" t="s">
+        <v>152</v>
+      </c>
+      <c r="E149">
+        <v>10400</v>
       </c>
       <c r="F149">
         <v>13.7278956</v>
       </c>
       <c r="G149">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B150" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C150" t="s">
+        <v>180</v>
+      </c>
+      <c r="D150" t="s">
+        <v>195</v>
+      </c>
+      <c r="E150">
+        <v>10310</v>
       </c>
       <c r="F150">
         <v>13.7278956</v>
       </c>
       <c r="G150">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B151" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F151">
         <v>13.7278956</v>
       </c>
       <c r="G151">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B152" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10600</v>
+        <v>12</v>
       </c>
       <c r="F152">
         <v>13.7278956</v>
       </c>
       <c r="G152">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B153" t="s">
-        <v>43</v>
+        <v>12</v>
+      </c>
+      <c r="C153" t="s">
+        <v>199</v>
+      </c>
+      <c r="D153" t="s">
+        <v>200</v>
+      </c>
+      <c r="E153">
+        <v>10600</v>
       </c>
       <c r="F153">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G153">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="B154" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C154" t="s">
+        <v>97</v>
+      </c>
+      <c r="D154" t="s">
+        <v>98</v>
+      </c>
+      <c r="E154">
+        <v>10400</v>
       </c>
       <c r="F154">
         <v>13.7278956</v>
       </c>
       <c r="G154">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" t="s">
-        <v>197</v>
+        <v>168</v>
       </c>
       <c r="B155" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C155" t="s">
-        <v>135</v>
+        <v>97</v>
       </c>
       <c r="D155" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="E155">
-        <v>10600</v>
+        <v>10400</v>
       </c>
       <c r="F155">
         <v>13.7278956</v>
       </c>
       <c r="G155">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" t="s">
-        <v>198</v>
+        <v>168</v>
       </c>
       <c r="B156" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C156" t="s">
-        <v>162</v>
+        <v>97</v>
+      </c>
+      <c r="D156" t="s">
+        <v>144</v>
       </c>
       <c r="E156">
-        <v>10240</v>
+        <v>10400</v>
       </c>
       <c r="F156">
         <v>13.7278956</v>
       </c>
       <c r="G156">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B157" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C157" t="s">
+        <v>109</v>
+      </c>
+      <c r="E157">
+        <v>10110</v>
       </c>
       <c r="F157">
         <v>13.7278956</v>
       </c>
       <c r="G157">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B158" t="s">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="F158">
         <v>13.3611431</v>
       </c>
       <c r="G158">
         <v>100.9846717</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B159" t="s">
-        <v>147</v>
+        <v>46</v>
       </c>
       <c r="C159" t="s">
-        <v>202</v>
+        <v>47</v>
       </c>
       <c r="D159" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="E159">
-        <v>50000</v>
+        <v>33000</v>
       </c>
       <c r="F159">
-        <v>18.7877477</v>
+        <v>15.1186009</v>
       </c>
       <c r="G159">
-        <v>98.9931311</v>
+        <v>104.3220095</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B160" t="s">
-        <v>147</v>
+        <v>12</v>
       </c>
       <c r="C160" t="s">
-        <v>202</v>
+        <v>97</v>
       </c>
       <c r="D160" t="s">
-        <v>203</v>
+        <v>144</v>
       </c>
       <c r="E160">
-        <v>50000</v>
+        <v>10400</v>
       </c>
       <c r="F160">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G160">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B161" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C161" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="D161" t="s">
-        <v>83</v>
+        <v>144</v>
       </c>
       <c r="E161">
         <v>10400</v>
       </c>
       <c r="F161">
         <v>13.7278956</v>
       </c>
       <c r="G161">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B162" t="s">
-        <v>23</v>
-[...8 lines deleted...]
-        <v>21180</v>
+        <v>12</v>
       </c>
       <c r="F162">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G162">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B163" t="s">
-        <v>8</v>
+        <v>210</v>
       </c>
       <c r="F163">
-        <v>13.7278956</v>
+        <v>18.7877477</v>
       </c>
       <c r="G163">
-        <v>100.5241235</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B164" t="s">
-        <v>209</v>
+        <v>12</v>
+      </c>
+      <c r="C164" t="s">
+        <v>97</v>
+      </c>
+      <c r="D164" t="s">
+        <v>144</v>
+      </c>
+      <c r="E164">
+        <v>10400</v>
       </c>
       <c r="F164">
-        <v>19.2990643</v>
+        <v>13.7278956</v>
       </c>
       <c r="G164">
-        <v>97.9656226</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B165" t="s">
-        <v>147</v>
+        <v>12</v>
+      </c>
+      <c r="C165" t="s">
+        <v>162</v>
+      </c>
+      <c r="D165" t="s">
+        <v>163</v>
+      </c>
+      <c r="E165">
+        <v>10260</v>
       </c>
       <c r="F165">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G165">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B166" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C166" t="s">
-        <v>57</v>
+        <v>214</v>
       </c>
       <c r="D166" t="s">
-        <v>58</v>
+        <v>215</v>
       </c>
       <c r="E166">
-        <v>10110</v>
+        <v>10800</v>
       </c>
       <c r="F166">
         <v>13.7278956</v>
       </c>
       <c r="G166">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B167" t="s">
-        <v>23</v>
+        <v>12</v>
+      </c>
+      <c r="C167" t="s">
+        <v>162</v>
+      </c>
+      <c r="D167" t="s">
+        <v>163</v>
+      </c>
+      <c r="E167">
+        <v>10260</v>
       </c>
       <c r="F167">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G167">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B168" t="s">
-        <v>23</v>
+        <v>12</v>
+      </c>
+      <c r="C168" t="s">
+        <v>162</v>
+      </c>
+      <c r="D168" t="s">
+        <v>163</v>
+      </c>
+      <c r="E168">
+        <v>10260</v>
       </c>
       <c r="F168">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G168">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="B169" t="s">
-        <v>8</v>
+        <v>22</v>
+      </c>
+      <c r="C169" t="s">
+        <v>23</v>
+      </c>
+      <c r="D169" t="s">
+        <v>219</v>
+      </c>
+      <c r="E169">
+        <v>76110</v>
       </c>
       <c r="F169">
-        <v>13.7278956</v>
+        <v>13.1111601</v>
       </c>
       <c r="G169">
-        <v>100.5241235</v>
+        <v>99.9391307</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="B170" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C170" t="s">
-        <v>82</v>
+        <v>54</v>
       </c>
       <c r="D170" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>10400</v>
+        <v>131</v>
       </c>
       <c r="F170">
         <v>13.7278956</v>
       </c>
       <c r="G170">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="B171" t="s">
-        <v>90</v>
+        <v>8</v>
+      </c>
+      <c r="C171" t="s">
+        <v>42</v>
+      </c>
+      <c r="D171" t="s">
+        <v>43</v>
+      </c>
+      <c r="E171">
+        <v>83110</v>
       </c>
       <c r="F171">
-        <v>13.3611431</v>
+        <v>7.9810496</v>
       </c>
       <c r="G171">
-        <v>100.9846717</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="B172" t="s">
-        <v>90</v>
+        <v>12</v>
+      </c>
+      <c r="C172" t="s">
+        <v>223</v>
+      </c>
+      <c r="E172">
+        <v>10240</v>
       </c>
       <c r="F172">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G172">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B173" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C173" t="s">
+        <v>184</v>
+      </c>
+      <c r="D173" t="s">
+        <v>185</v>
+      </c>
+      <c r="E173">
+        <v>10220</v>
       </c>
       <c r="F173">
         <v>13.7278956</v>
       </c>
       <c r="G173">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="B174" t="s">
         <v>8</v>
       </c>
-      <c r="C174" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F174">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G174">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" t="s">
-        <v>97</v>
+        <v>226</v>
       </c>
       <c r="B175" t="s">
-        <v>75</v>
+        <v>12</v>
       </c>
       <c r="C175" t="s">
-        <v>98</v>
+        <v>151</v>
       </c>
       <c r="D175" t="s">
-        <v>222</v>
+        <v>152</v>
       </c>
       <c r="E175">
-        <v>10130</v>
+        <v>10220</v>
       </c>
       <c r="F175">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G175">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B176" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C176" t="s">
-        <v>224</v>
+        <v>228</v>
+      </c>
+      <c r="D176" t="s">
+        <v>229</v>
       </c>
       <c r="E176">
-        <v>10300</v>
+        <v>10250</v>
       </c>
       <c r="F176">
         <v>13.7278956</v>
       </c>
       <c r="G176">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="B177" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C177" t="s">
-        <v>167</v>
+        <v>54</v>
       </c>
       <c r="D177" t="s">
-        <v>226</v>
+        <v>131</v>
       </c>
       <c r="E177">
-        <v>10250</v>
+        <v>10110</v>
       </c>
       <c r="F177">
         <v>13.7278956</v>
       </c>
       <c r="G177">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="B178" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C178" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="E178">
-        <v>10900</v>
+        <v>10240</v>
       </c>
       <c r="F178">
         <v>13.7278956</v>
       </c>
       <c r="G178">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="B179" t="s">
-        <v>147</v>
+        <v>12</v>
       </c>
       <c r="C179" t="s">
-        <v>202</v>
+        <v>97</v>
       </c>
       <c r="D179" t="s">
-        <v>203</v>
+        <v>144</v>
       </c>
       <c r="E179">
-        <v>50000</v>
+        <v>10400</v>
       </c>
       <c r="F179">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G179">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B180" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>12</v>
       </c>
       <c r="F180">
         <v>13.7278956</v>
       </c>
       <c r="G180">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B181" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F181">
         <v>13.7278956</v>
       </c>
       <c r="G181">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B182" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C182" t="s">
-        <v>230</v>
+        <v>54</v>
       </c>
       <c r="D182" t="s">
-        <v>231</v>
+        <v>131</v>
       </c>
       <c r="E182">
-        <v>10120</v>
+        <v>10110</v>
       </c>
       <c r="F182">
         <v>13.7278956</v>
       </c>
       <c r="G182">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B183" t="s">
-        <v>8</v>
+        <v>20</v>
+      </c>
+      <c r="C183" t="s">
+        <v>236</v>
+      </c>
+      <c r="D183" t="s">
+        <v>237</v>
+      </c>
+      <c r="E183">
+        <v>21180</v>
       </c>
       <c r="F183">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G183">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B184" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F184">
         <v>13.7278956</v>
       </c>
       <c r="G184">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B185" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>12</v>
       </c>
       <c r="F185">
         <v>13.7278956</v>
       </c>
       <c r="G185">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="B186" t="s">
-        <v>67</v>
+        <v>12</v>
       </c>
       <c r="F186">
-        <v>14.9798997</v>
+        <v>13.7278956</v>
       </c>
       <c r="G186">
-        <v>102.0977693</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="B187" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F187">
         <v>13.7278956</v>
       </c>
       <c r="G187">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="B188" t="s">
-        <v>75</v>
+        <v>12</v>
       </c>
       <c r="F188">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G188">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="B189" t="s">
-        <v>241</v>
+        <v>12</v>
       </c>
       <c r="F189">
-        <v>15.8068173</v>
+        <v>13.7278956</v>
       </c>
       <c r="G189">
-        <v>102.0315027</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B190" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="F190">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G190">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B191" t="s">
-        <v>244</v>
+        <v>12</v>
       </c>
       <c r="F191">
-        <v>9.1382389</v>
+        <v>13.7278956</v>
       </c>
       <c r="G191">
-        <v>99.3217483</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B192" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="F192">
-        <v>13.824038</v>
+        <v>13.7278956</v>
       </c>
       <c r="G192">
-        <v>102.0645839</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" t="s">
         <v>247</v>
       </c>
       <c r="B193" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F193">
         <v>13.7278956</v>
       </c>
       <c r="G193">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" t="s">
-        <v>229</v>
+        <v>248</v>
       </c>
       <c r="B194" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>12</v>
       </c>
       <c r="F194">
-        <v>13.709647</v>
+        <v>13.7278956</v>
       </c>
       <c r="G194">
-        <v>100.511736</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B195" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F195">
         <v>13.7278956</v>
       </c>
       <c r="G195">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B196" t="s">
-        <v>250</v>
+        <v>12</v>
       </c>
       <c r="F196">
-        <v>13.4098217</v>
+        <v>13.7278956</v>
       </c>
       <c r="G196">
-        <v>100.0022645</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" t="s">
         <v>251</v>
       </c>
       <c r="B197" t="s">
-        <v>209</v>
+        <v>12</v>
       </c>
       <c r="F197">
-        <v>19.2990643</v>
+        <v>13.7278956</v>
       </c>
       <c r="G197">
-        <v>97.9656226</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" t="s">
         <v>252</v>
       </c>
       <c r="B198" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F198">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G198">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" t="s">
         <v>253</v>
       </c>
       <c r="B199" t="s">
-        <v>209</v>
+        <v>12</v>
       </c>
       <c r="F199">
-        <v>19.2990643</v>
+        <v>13.7278956</v>
       </c>
       <c r="G199">
-        <v>97.9656226</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" t="s">
         <v>254</v>
       </c>
       <c r="B200" t="s">
-        <v>255</v>
+        <v>12</v>
       </c>
       <c r="F200">
-        <v>14.882905</v>
+        <v>13.7278956</v>
       </c>
       <c r="G200">
-        <v>103.4937107</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" t="s">
-        <v>238</v>
+        <v>255</v>
       </c>
       <c r="B201" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C201" t="s">
+        <v>199</v>
+      </c>
+      <c r="D201" t="s">
+        <v>200</v>
+      </c>
+      <c r="E201">
+        <v>10600</v>
       </c>
       <c r="F201">
         <v>13.7278956</v>
       </c>
       <c r="G201">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" t="s">
         <v>256</v>
       </c>
       <c r="B202" t="s">
-        <v>90</v>
+        <v>36</v>
       </c>
       <c r="F202">
-        <v>13.3611431</v>
+        <v>13.8621125</v>
       </c>
       <c r="G202">
-        <v>100.9846717</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" t="s">
         <v>257</v>
       </c>
       <c r="B203" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>12</v>
       </c>
       <c r="F203">
         <v>13.7278956</v>
       </c>
       <c r="G203">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" t="s">
         <v>258</v>
       </c>
       <c r="B204" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C204" t="s">
-        <v>230</v>
+        <v>199</v>
       </c>
       <c r="D204" t="s">
-        <v>231</v>
+        <v>200</v>
       </c>
       <c r="E204">
-        <v>10120</v>
+        <v>10600</v>
       </c>
       <c r="F204">
         <v>13.7278956</v>
       </c>
       <c r="G204">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" t="s">
         <v>259</v>
       </c>
       <c r="B205" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C205" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="E205">
-        <v>10120</v>
+        <v>10240</v>
       </c>
       <c r="F205">
         <v>13.7278956</v>
       </c>
       <c r="G205">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" t="s">
         <v>260</v>
       </c>
       <c r="B206" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>12</v>
       </c>
       <c r="F206">
         <v>13.7278956</v>
       </c>
       <c r="G206">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" t="s">
         <v>261</v>
       </c>
       <c r="B207" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>70</v>
       </c>
       <c r="F207">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G207">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" t="s">
+        <v>262</v>
+      </c>
+      <c r="B208" t="s">
+        <v>210</v>
+      </c>
+      <c r="C208" t="s">
         <v>263</v>
       </c>
-      <c r="B208" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D208" t="s">
-        <v>231</v>
+        <v>264</v>
       </c>
       <c r="E208">
-        <v>10120</v>
+        <v>50000</v>
       </c>
       <c r="F208">
-        <v>13.7278956</v>
+        <v>18.7877477</v>
       </c>
       <c r="G208">
-        <v>100.5241235</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" t="s">
+        <v>265</v>
+      </c>
+      <c r="B209" t="s">
+        <v>210</v>
+      </c>
+      <c r="C209" t="s">
+        <v>263</v>
+      </c>
+      <c r="D209" t="s">
         <v>264</v>
       </c>
-      <c r="B209" t="s">
-        <v>8</v>
+      <c r="E209">
+        <v>50000</v>
       </c>
       <c r="F209">
-        <v>13.7278956</v>
+        <v>18.7877477</v>
       </c>
       <c r="G209">
-        <v>100.5241235</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B210" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C210" t="s">
+        <v>151</v>
+      </c>
+      <c r="D210" t="s">
+        <v>152</v>
+      </c>
+      <c r="E210">
+        <v>10400</v>
       </c>
       <c r="F210">
         <v>13.7278956</v>
       </c>
       <c r="G210">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B211" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="C211" t="s">
-        <v>57</v>
+        <v>236</v>
       </c>
       <c r="D211" t="s">
-        <v>58</v>
+        <v>237</v>
       </c>
       <c r="E211">
-        <v>10110</v>
+        <v>21180</v>
       </c>
       <c r="F211">
-        <v>13.71088</v>
+        <v>12.6833115</v>
       </c>
       <c r="G211">
-        <v>100.58919</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B212" t="s">
-        <v>75</v>
+        <v>12</v>
       </c>
       <c r="F212">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G212">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B213" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10500</v>
+        <v>270</v>
       </c>
       <c r="F213">
-        <v>13.7278956</v>
+        <v>19.2990643</v>
       </c>
       <c r="G213">
-        <v>100.5241235</v>
+        <v>97.9656226</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B214" t="s">
-        <v>8</v>
+        <v>210</v>
       </c>
       <c r="F214">
-        <v>13.7278956</v>
+        <v>18.7877477</v>
       </c>
       <c r="G214">
-        <v>100.5241235</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B215" t="s">
-        <v>75</v>
+        <v>12</v>
+      </c>
+      <c r="C215" t="s">
+        <v>54</v>
+      </c>
+      <c r="D215" t="s">
+        <v>131</v>
+      </c>
+      <c r="E215">
+        <v>10110</v>
       </c>
       <c r="F215">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G215">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B216" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10240</v>
+        <v>20</v>
       </c>
       <c r="F216">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G216">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B217" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="F217">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G217">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B218" t="s">
-        <v>275</v>
-[...8 lines deleted...]
-        <v>62000</v>
+        <v>12</v>
       </c>
       <c r="F218">
-        <v>16.4827798</v>
+        <v>13.7278956</v>
       </c>
       <c r="G218">
-        <v>99.5226618</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="B219" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C219" t="s">
-        <v>230</v>
+        <v>151</v>
       </c>
       <c r="D219" t="s">
-        <v>231</v>
+        <v>152</v>
       </c>
       <c r="E219">
-        <v>10120</v>
+        <v>10400</v>
       </c>
       <c r="F219">
         <v>13.7278956</v>
       </c>
       <c r="G219">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="B220" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>83110</v>
+        <v>70</v>
       </c>
       <c r="F220">
-        <v>7.9810496</v>
+        <v>13.3611431</v>
       </c>
       <c r="G220">
-        <v>98.3638824</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="B221" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>70</v>
       </c>
       <c r="F221">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G221">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="B222" t="s">
-        <v>43</v>
-[...8 lines deleted...]
-        <v>11000</v>
+        <v>12</v>
       </c>
       <c r="F222">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G222">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="B223" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C223" t="s">
-        <v>230</v>
+        <v>281</v>
       </c>
       <c r="D223" t="s">
-        <v>231</v>
+        <v>282</v>
       </c>
       <c r="E223">
-        <v>10120</v>
+        <v>10500</v>
       </c>
       <c r="F223">
         <v>13.7278956</v>
       </c>
       <c r="G223">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" t="s">
-        <v>286</v>
+        <v>164</v>
       </c>
       <c r="B224" t="s">
-        <v>14</v>
+        <v>50</v>
+      </c>
+      <c r="C224" t="s">
+        <v>165</v>
+      </c>
+      <c r="D224" t="s">
+        <v>283</v>
+      </c>
+      <c r="E224">
+        <v>10130</v>
       </c>
       <c r="F224">
-        <v>7.9810496</v>
+        <v>13.5990961</v>
       </c>
       <c r="G224">
-        <v>98.3638824</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="B225" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C225" t="s">
-        <v>29</v>
+        <v>285</v>
       </c>
       <c r="E225">
-        <v>10900</v>
+        <v>10300</v>
       </c>
       <c r="F225">
         <v>13.7278956</v>
       </c>
       <c r="G225">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="B226" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="C226" t="s">
-        <v>91</v>
+        <v>228</v>
       </c>
       <c r="D226" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E226">
-        <v>20150</v>
+        <v>10250</v>
       </c>
       <c r="F226">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G226">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="B227" t="s">
-        <v>90</v>
+        <v>12</v>
+      </c>
+      <c r="C227" t="s">
+        <v>16</v>
+      </c>
+      <c r="D227" t="s">
+        <v>289</v>
+      </c>
+      <c r="E227">
+        <v>10900</v>
       </c>
       <c r="F227">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G227">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" t="s">
-        <v>291</v>
+        <v>265</v>
       </c>
       <c r="B228" t="s">
-        <v>292</v>
+        <v>210</v>
+      </c>
+      <c r="C228" t="s">
+        <v>263</v>
+      </c>
+      <c r="D228" t="s">
+        <v>264</v>
+      </c>
+      <c r="E228">
+        <v>50000</v>
       </c>
       <c r="F228">
-        <v>16.4429516</v>
+        <v>18.7877477</v>
       </c>
       <c r="G228">
-        <v>100.3482329</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="B229" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C229" t="s">
+        <v>291</v>
+      </c>
+      <c r="D229" t="s">
+        <v>292</v>
+      </c>
+      <c r="E229">
+        <v>10120</v>
       </c>
       <c r="F229">
         <v>13.7278956</v>
       </c>
       <c r="G229">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B230" t="s">
-        <v>90</v>
-[...8 lines deleted...]
-        <v>20140</v>
+        <v>12</v>
       </c>
       <c r="F230">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G230">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B231" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="C231" t="s">
-        <v>298</v>
+        <v>291</v>
+      </c>
+      <c r="D231" t="s">
+        <v>292</v>
       </c>
       <c r="E231">
-        <v>24110</v>
+        <v>10120</v>
       </c>
       <c r="F231">
-        <v>13.6904194</v>
+        <v>13.7278956</v>
       </c>
       <c r="G231">
-        <v>101.0779596</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="B232" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>83110</v>
+        <v>12</v>
       </c>
       <c r="F232">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G232">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="B233" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10260</v>
+        <v>12</v>
       </c>
       <c r="F233">
         <v>13.7278956</v>
       </c>
       <c r="G233">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="B234" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="C234" t="s">
-        <v>283</v>
+        <v>291</v>
+      </c>
+      <c r="D234" t="s">
+        <v>292</v>
       </c>
       <c r="E234">
-        <v>11000</v>
+        <v>10120</v>
       </c>
       <c r="F234">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G234">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="B235" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>140</v>
       </c>
       <c r="F235">
-        <v>13.7278956</v>
+        <v>14.9798997</v>
       </c>
       <c r="G235">
-        <v>100.5241235</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="B236" t="s">
-        <v>43</v>
-[...8 lines deleted...]
-        <v>11120</v>
+        <v>12</v>
       </c>
       <c r="F236">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G236">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="B237" t="s">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="F237">
-        <v>13.3611431</v>
+        <v>13.5990961</v>
       </c>
       <c r="G237">
-        <v>100.9846717</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="B238" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10500</v>
+        <v>302</v>
       </c>
       <c r="F238">
-        <v>13.7278956</v>
+        <v>15.8068173</v>
       </c>
       <c r="G238">
-        <v>100.5241235</v>
+        <v>102.0315027</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="B239" t="s">
-        <v>308</v>
+        <v>117</v>
       </c>
       <c r="F239">
-        <v>14.9930017</v>
+        <v>13.8199206</v>
       </c>
       <c r="G239">
-        <v>103.1029191</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="B240" t="s">
-        <v>147</v>
-[...8 lines deleted...]
-        <v>50230</v>
+        <v>305</v>
       </c>
       <c r="F240">
-        <v>18.6671181</v>
+        <v>9.1382389</v>
       </c>
       <c r="G240">
-        <v>98.9098776</v>
+        <v>99.3217483</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="B241" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>83110</v>
+        <v>307</v>
       </c>
       <c r="F241">
-        <v>7.9810496</v>
+        <v>13.824038</v>
       </c>
       <c r="G241">
-        <v>98.3638824</v>
+        <v>102.0645839</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="B242" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10500</v>
+        <v>12</v>
       </c>
       <c r="F242">
         <v>13.7278956</v>
       </c>
       <c r="G242">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" t="s">
-        <v>313</v>
+        <v>290</v>
       </c>
       <c r="B243" t="s">
-        <v>314</v>
+        <v>12</v>
       </c>
       <c r="C243" t="s">
-        <v>315</v>
+        <v>291</v>
       </c>
       <c r="D243" t="s">
-        <v>316</v>
+        <v>292</v>
       </c>
       <c r="E243">
-        <v>52150</v>
+        <v>10120</v>
       </c>
       <c r="F243">
-        <v>18.2888404</v>
+        <v>13.709647</v>
       </c>
       <c r="G243">
-        <v>99.490874</v>
+        <v>100.511736</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
       <c r="B244" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>12</v>
       </c>
       <c r="F244">
         <v>13.7278956</v>
       </c>
       <c r="G244">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
       <c r="B245" t="s">
-        <v>90</v>
-[...8 lines deleted...]
-        <v>20150</v>
+        <v>311</v>
       </c>
       <c r="F245">
-        <v>13.3611431</v>
+        <v>13.4098217</v>
       </c>
       <c r="G245">
-        <v>100.9846717</v>
+        <v>100.0022645</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="B246" t="s">
-        <v>14</v>
+        <v>270</v>
       </c>
       <c r="F246">
-        <v>7.9810496</v>
+        <v>19.2990643</v>
       </c>
       <c r="G246">
-        <v>98.3638824</v>
+        <v>97.9656226</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="B247" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="F247">
-        <v>7.9810496</v>
+        <v>13.8621125</v>
       </c>
       <c r="G247">
-        <v>98.3638824</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="B248" t="s">
-        <v>90</v>
-[...8 lines deleted...]
-        <v>20140</v>
+        <v>270</v>
       </c>
       <c r="F248">
-        <v>13.3611431</v>
+        <v>19.2990643</v>
       </c>
       <c r="G248">
-        <v>100.9846717</v>
+        <v>97.9656226</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
       <c r="B249" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10260</v>
+        <v>316</v>
       </c>
       <c r="F249">
-        <v>13.7278956</v>
+        <v>14.882905</v>
       </c>
       <c r="G249">
-        <v>100.5241235</v>
+        <v>103.4937107</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" t="s">
-        <v>325</v>
+        <v>299</v>
       </c>
       <c r="B250" t="s">
-        <v>326</v>
-[...8 lines deleted...]
-        <v>82130</v>
+        <v>12</v>
       </c>
       <c r="F250">
-        <v>8.4407456</v>
+        <v>13.7278956</v>
       </c>
       <c r="G250">
-        <v>98.5193032</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" t="s">
-        <v>329</v>
+        <v>317</v>
       </c>
       <c r="B251" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10330</v>
+        <v>70</v>
       </c>
       <c r="F251">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G251">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" t="s">
-        <v>332</v>
+        <v>318</v>
       </c>
       <c r="B252" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C252" t="s">
+        <v>291</v>
+      </c>
+      <c r="D252" t="s">
+        <v>292</v>
+      </c>
+      <c r="E252">
+        <v>10120</v>
       </c>
       <c r="F252">
         <v>13.7278956</v>
       </c>
       <c r="G252">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" t="s">
-        <v>333</v>
+        <v>319</v>
       </c>
       <c r="B253" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C253" t="s">
+        <v>291</v>
+      </c>
+      <c r="D253" t="s">
+        <v>292</v>
+      </c>
+      <c r="E253">
+        <v>10120</v>
       </c>
       <c r="F253">
         <v>13.7278956</v>
       </c>
       <c r="G253">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" t="s">
-        <v>334</v>
+        <v>320</v>
       </c>
       <c r="B254" t="s">
-        <v>255</v>
+        <v>12</v>
+      </c>
+      <c r="C254" t="s">
+        <v>291</v>
+      </c>
+      <c r="D254" t="s">
+        <v>292</v>
+      </c>
+      <c r="E254">
+        <v>10120</v>
       </c>
       <c r="F254">
-        <v>14.882905</v>
+        <v>13.7278956</v>
       </c>
       <c r="G254">
-        <v>103.4937107</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" t="s">
-        <v>335</v>
+        <v>321</v>
       </c>
       <c r="B255" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C255" t="s">
+        <v>291</v>
+      </c>
+      <c r="D255" t="s">
+        <v>292</v>
+      </c>
+      <c r="E255">
+        <v>10120</v>
       </c>
       <c r="F255">
         <v>13.7278956</v>
       </c>
       <c r="G255">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
       <c r="B256" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C256" t="s">
+        <v>54</v>
+      </c>
+      <c r="D256" t="s">
+        <v>55</v>
+      </c>
+      <c r="E256">
+        <v>10110</v>
       </c>
       <c r="F256">
         <v>13.7278956</v>
       </c>
       <c r="G256">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" t="s">
-        <v>337</v>
+        <v>323</v>
       </c>
       <c r="B257" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C257" t="s">
+        <v>291</v>
+      </c>
+      <c r="D257" t="s">
+        <v>292</v>
+      </c>
+      <c r="E257">
+        <v>10120</v>
       </c>
       <c r="F257">
         <v>13.7278956</v>
       </c>
       <c r="G257">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" t="s">
-        <v>338</v>
+        <v>324</v>
       </c>
       <c r="B258" t="s">
-        <v>255</v>
+        <v>12</v>
       </c>
       <c r="F258">
-        <v>14.882905</v>
+        <v>13.7278956</v>
       </c>
       <c r="G258">
-        <v>103.4937107</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" t="s">
-        <v>339</v>
+        <v>325</v>
       </c>
       <c r="B259" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F259">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G259">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" t="s">
-        <v>340</v>
+        <v>326</v>
       </c>
       <c r="B260" t="s">
-        <v>255</v>
+        <v>12</v>
+      </c>
+      <c r="C260" t="s">
+        <v>54</v>
+      </c>
+      <c r="D260" t="s">
+        <v>131</v>
+      </c>
+      <c r="E260">
+        <v>10110</v>
       </c>
       <c r="F260">
-        <v>14.882905</v>
+        <v>13.71088</v>
       </c>
       <c r="G260">
-        <v>103.4937107</v>
+        <v>100.58919</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" t="s">
-        <v>341</v>
+        <v>327</v>
       </c>
       <c r="B261" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10240</v>
+        <v>50</v>
       </c>
       <c r="F261">
-        <v>13.752016</v>
+        <v>13.5990961</v>
       </c>
       <c r="G261">
-        <v>100.6413</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" t="s">
-        <v>342</v>
+        <v>328</v>
       </c>
       <c r="B262" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C262" t="s">
-        <v>113</v>
+        <v>281</v>
       </c>
       <c r="D262" t="s">
-        <v>114</v>
+        <v>282</v>
       </c>
       <c r="E262">
-        <v>83110</v>
+        <v>10500</v>
       </c>
       <c r="F262">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G262">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" t="s">
-        <v>343</v>
+        <v>329</v>
       </c>
       <c r="B263" t="s">
-        <v>344</v>
+        <v>12</v>
       </c>
       <c r="F263">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G263">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" t="s">
-        <v>345</v>
+        <v>330</v>
       </c>
       <c r="B264" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="F264">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G264">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" t="s">
-        <v>346</v>
+        <v>331</v>
       </c>
       <c r="B265" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C265" t="s">
-        <v>82</v>
+        <v>223</v>
       </c>
       <c r="D265" t="s">
-        <v>83</v>
+        <v>332</v>
       </c>
       <c r="E265">
-        <v>10400</v>
+        <v>10240</v>
       </c>
       <c r="F265">
         <v>13.7278956</v>
       </c>
       <c r="G265">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" t="s">
-        <v>347</v>
+        <v>333</v>
       </c>
       <c r="B266" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10150</v>
+        <v>12</v>
       </c>
       <c r="F266">
         <v>13.7278956</v>
       </c>
       <c r="G266">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" t="s">
-        <v>350</v>
+        <v>334</v>
       </c>
       <c r="B267" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="C267" t="s">
-        <v>113</v>
+        <v>335</v>
+      </c>
+      <c r="D267" t="s">
+        <v>336</v>
       </c>
       <c r="E267">
-        <v>83110</v>
+        <v>62000</v>
       </c>
       <c r="F267">
-        <v>7.9810496</v>
+        <v>16.4827798</v>
       </c>
       <c r="G267">
-        <v>98.3638824</v>
+        <v>99.5226618</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" t="s">
-        <v>351</v>
+        <v>337</v>
       </c>
       <c r="B268" t="s">
+        <v>12</v>
+      </c>
+      <c r="C268" t="s">
+        <v>291</v>
+      </c>
+      <c r="D268" t="s">
         <v>292</v>
       </c>
-      <c r="C268" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E268">
-        <v>66150</v>
+        <v>10120</v>
       </c>
       <c r="F268">
-        <v>16.4429516</v>
+        <v>13.7278956</v>
       </c>
       <c r="G268">
-        <v>100.3482329</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" t="s">
-        <v>353</v>
+        <v>338</v>
       </c>
       <c r="B269" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="C269" t="s">
-        <v>113</v>
+        <v>42</v>
+      </c>
+      <c r="D269" t="s">
+        <v>43</v>
       </c>
       <c r="E269">
         <v>83110</v>
       </c>
       <c r="F269">
         <v>7.9810496</v>
       </c>
       <c r="G269">
         <v>98.3638824</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" t="s">
-        <v>354</v>
+        <v>339</v>
       </c>
       <c r="B270" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="C270" t="s">
-        <v>355</v>
+        <v>54</v>
+      </c>
+      <c r="D270" t="s">
+        <v>340</v>
       </c>
       <c r="E270">
-        <v>21130</v>
+        <v>10110</v>
       </c>
       <c r="F270">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G270">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" t="s">
-        <v>356</v>
+        <v>341</v>
       </c>
       <c r="B271" t="s">
-        <v>255</v>
+        <v>36</v>
       </c>
       <c r="C271" t="s">
-        <v>357</v>
+        <v>342</v>
+      </c>
+      <c r="D271" t="s">
+        <v>343</v>
       </c>
       <c r="E271">
-        <v>32150</v>
+        <v>11000</v>
       </c>
       <c r="F271">
-        <v>14.882905</v>
+        <v>13.8621125</v>
       </c>
       <c r="G271">
-        <v>103.4937107</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" t="s">
-        <v>358</v>
+        <v>344</v>
       </c>
       <c r="B272" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C272" t="s">
-        <v>57</v>
+        <v>291</v>
+      </c>
+      <c r="D272" t="s">
+        <v>292</v>
       </c>
       <c r="E272">
-        <v>10110</v>
+        <v>10120</v>
       </c>
       <c r="F272">
         <v>13.7278956</v>
       </c>
       <c r="G272">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" t="s">
-        <v>359</v>
+        <v>345</v>
       </c>
       <c r="B273" t="s">
         <v>8</v>
       </c>
-      <c r="C273" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F273">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G273">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" t="s">
-        <v>360</v>
+        <v>346</v>
       </c>
       <c r="B274" t="s">
-        <v>75</v>
+        <v>12</v>
       </c>
       <c r="C274" t="s">
-        <v>361</v>
+        <v>16</v>
       </c>
       <c r="E274">
-        <v>10540</v>
+        <v>10900</v>
       </c>
       <c r="F274">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G274">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="B275" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C275" t="s">
-        <v>362</v>
+        <v>158</v>
+      </c>
+      <c r="D275" t="s">
+        <v>348</v>
       </c>
       <c r="E275">
-        <v>30210</v>
+        <v>20150</v>
       </c>
       <c r="F275">
-        <v>14.9798997</v>
+        <v>13.3611431</v>
       </c>
       <c r="G275">
-        <v>102.0977693</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" t="s">
-        <v>363</v>
+        <v>349</v>
       </c>
       <c r="B276" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>70</v>
       </c>
       <c r="F276">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G276">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" t="s">
-        <v>364</v>
+        <v>350</v>
       </c>
       <c r="B277" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="F277">
-        <v>13.7278956</v>
+        <v>16.4429516</v>
       </c>
       <c r="G277">
-        <v>100.5241235</v>
+        <v>100.3482329</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" t="s">
-        <v>365</v>
+        <v>351</v>
       </c>
       <c r="B278" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F278">
         <v>13.7278956</v>
       </c>
       <c r="G278">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" t="s">
-        <v>366</v>
+        <v>352</v>
       </c>
       <c r="B279" t="s">
-        <v>8</v>
+        <v>70</v>
       </c>
       <c r="C279" t="s">
-        <v>323</v>
+        <v>353</v>
+      </c>
+      <c r="D279" t="s">
+        <v>354</v>
       </c>
       <c r="E279">
-        <v>10260</v>
+        <v>20140</v>
       </c>
       <c r="F279">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G279">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" t="s">
-        <v>367</v>
+        <v>355</v>
       </c>
       <c r="B280" t="s">
-        <v>43</v>
+        <v>114</v>
+      </c>
+      <c r="C280" t="s">
+        <v>356</v>
+      </c>
+      <c r="E280">
+        <v>24110</v>
       </c>
       <c r="F280">
-        <v>13.8621125</v>
+        <v>13.6904194</v>
       </c>
       <c r="G280">
-        <v>100.5143528</v>
+        <v>101.0779596</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" t="s">
-        <v>368</v>
+        <v>357</v>
       </c>
       <c r="B281" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C281" t="s">
-        <v>369</v>
+        <v>42</v>
+      </c>
+      <c r="D281" t="s">
+        <v>43</v>
       </c>
       <c r="E281">
-        <v>21120</v>
+        <v>83110</v>
       </c>
       <c r="F281">
-        <v>12.6833115</v>
+        <v>7.9810496</v>
       </c>
       <c r="G281">
-        <v>101.2374295</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" t="s">
-        <v>370</v>
+        <v>358</v>
       </c>
       <c r="B282" t="s">
-        <v>371</v>
+        <v>12</v>
+      </c>
+      <c r="C282" t="s">
+        <v>162</v>
+      </c>
+      <c r="E282">
+        <v>10260</v>
       </c>
       <c r="F282">
-        <v>18.7756318</v>
+        <v>13.7278956</v>
       </c>
       <c r="G282">
-        <v>100.7730417</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" t="s">
-        <v>372</v>
+        <v>359</v>
       </c>
       <c r="B283" t="s">
-        <v>67</v>
+        <v>36</v>
       </c>
       <c r="C283" t="s">
-        <v>68</v>
+        <v>342</v>
       </c>
       <c r="E283">
-        <v>30130</v>
+        <v>11000</v>
       </c>
       <c r="F283">
-        <v>14.9798997</v>
+        <v>13.8621125</v>
       </c>
       <c r="G283">
-        <v>102.0977693</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" t="s">
-        <v>373</v>
+        <v>360</v>
       </c>
       <c r="B284" t="s">
-        <v>344</v>
+        <v>12</v>
+      </c>
+      <c r="C284" t="s">
+        <v>291</v>
+      </c>
+      <c r="D284" t="s">
+        <v>292</v>
+      </c>
+      <c r="E284">
+        <v>10120</v>
       </c>
       <c r="F284">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G284">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" t="s">
-        <v>374</v>
+        <v>361</v>
       </c>
       <c r="B285" t="s">
-        <v>375</v>
+        <v>36</v>
       </c>
       <c r="C285" t="s">
-        <v>376</v>
+        <v>37</v>
+      </c>
+      <c r="D285" t="s">
+        <v>38</v>
       </c>
       <c r="E285">
-        <v>26000</v>
+        <v>11120</v>
       </c>
       <c r="F285">
-        <v>14.2069466</v>
+        <v>13.8621125</v>
       </c>
       <c r="G285">
-        <v>101.2130511</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" t="s">
-        <v>377</v>
+        <v>362</v>
       </c>
       <c r="B286" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-        <v>50000</v>
+        <v>70</v>
       </c>
       <c r="F286">
-        <v>18.7877477</v>
+        <v>13.3611431</v>
       </c>
       <c r="G286">
-        <v>98.9931311</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" t="s">
-        <v>378</v>
+        <v>363</v>
       </c>
       <c r="B287" t="s">
-        <v>379</v>
+        <v>12</v>
       </c>
       <c r="C287" t="s">
-        <v>380</v>
+        <v>281</v>
+      </c>
+      <c r="D287" t="s">
+        <v>282</v>
       </c>
       <c r="E287">
-        <v>72180</v>
+        <v>10500</v>
       </c>
       <c r="F287">
-        <v>14.4744892</v>
+        <v>13.7278956</v>
       </c>
       <c r="G287">
-        <v>100.1177128</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" t="s">
-        <v>381</v>
+        <v>364</v>
       </c>
       <c r="B288" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>10540</v>
+        <v>365</v>
       </c>
       <c r="F288">
-        <v>13.5990961</v>
+        <v>14.9930017</v>
       </c>
       <c r="G288">
-        <v>100.5998319</v>
+        <v>103.1029191</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" t="s">
-        <v>382</v>
+        <v>366</v>
       </c>
       <c r="B289" t="s">
-        <v>75</v>
+        <v>210</v>
       </c>
       <c r="C289" t="s">
-        <v>361</v>
+        <v>367</v>
+      </c>
+      <c r="D289" t="s">
+        <v>367</v>
       </c>
       <c r="E289">
-        <v>10540</v>
+        <v>50230</v>
       </c>
       <c r="F289">
-        <v>13.5990961</v>
+        <v>18.6671181</v>
       </c>
       <c r="G289">
-        <v>100.5998319</v>
+        <v>98.9098776</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" t="s">
-        <v>383</v>
+        <v>368</v>
       </c>
       <c r="B290" t="s">
+        <v>8</v>
+      </c>
+      <c r="C290" t="s">
+        <v>42</v>
+      </c>
+      <c r="D290" t="s">
         <v>43</v>
       </c>
-      <c r="C290" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E290">
-        <v>11000</v>
+        <v>83110</v>
       </c>
       <c r="F290">
-        <v>13.8621125</v>
+        <v>7.9810496</v>
       </c>
       <c r="G290">
-        <v>100.5143528</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" t="s">
-        <v>384</v>
+        <v>369</v>
       </c>
       <c r="B291" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C291" t="s">
-        <v>323</v>
+        <v>281</v>
+      </c>
+      <c r="D291" t="s">
+        <v>282</v>
       </c>
       <c r="E291">
-        <v>10260</v>
+        <v>10500</v>
       </c>
       <c r="F291">
         <v>13.7278956</v>
       </c>
       <c r="G291">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" t="s">
-        <v>385</v>
+        <v>370</v>
       </c>
       <c r="B292" t="s">
-        <v>75</v>
+        <v>371</v>
       </c>
       <c r="C292" t="s">
-        <v>361</v>
+        <v>372</v>
+      </c>
+      <c r="D292" t="s">
+        <v>373</v>
       </c>
       <c r="E292">
-        <v>10540</v>
+        <v>52150</v>
       </c>
       <c r="F292">
-        <v>13.5990961</v>
+        <v>18.2888404</v>
       </c>
       <c r="G292">
-        <v>100.5998319</v>
+        <v>99.490874</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" t="s">
-        <v>386</v>
+        <v>374</v>
       </c>
       <c r="B293" t="s">
-        <v>75</v>
+        <v>12</v>
       </c>
       <c r="C293" t="s">
-        <v>361</v>
+        <v>291</v>
+      </c>
+      <c r="D293" t="s">
+        <v>292</v>
       </c>
       <c r="E293">
-        <v>10540</v>
+        <v>10120</v>
       </c>
       <c r="F293">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G293">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" t="s">
-        <v>387</v>
+        <v>375</v>
       </c>
       <c r="B294" t="s">
-        <v>8</v>
+        <v>70</v>
       </c>
       <c r="C294" t="s">
-        <v>388</v>
+        <v>158</v>
+      </c>
+      <c r="D294" t="s">
+        <v>348</v>
       </c>
       <c r="E294">
-        <v>10400</v>
+        <v>20150</v>
       </c>
       <c r="F294">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G294">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" t="s">
-        <v>389</v>
+        <v>376</v>
       </c>
       <c r="B295" t="s">
-        <v>390</v>
-[...5 lines deleted...]
-        <v>40000</v>
+        <v>8</v>
       </c>
       <c r="F295">
-        <v>16.4419355</v>
+        <v>7.9810496</v>
       </c>
       <c r="G295">
-        <v>102.8359921</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" t="s">
-        <v>392</v>
+        <v>377</v>
       </c>
       <c r="B296" t="s">
         <v>8</v>
       </c>
       <c r="F296">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G296">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" t="s">
-        <v>393</v>
+        <v>378</v>
       </c>
       <c r="B297" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="C297" t="s">
-        <v>361</v>
+        <v>353</v>
+      </c>
+      <c r="D297" t="s">
+        <v>354</v>
       </c>
       <c r="E297">
-        <v>10540</v>
+        <v>20140</v>
       </c>
       <c r="F297">
-        <v>13.5990961</v>
+        <v>13.3611431</v>
       </c>
       <c r="G297">
-        <v>100.5998319</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" t="s">
-        <v>394</v>
+        <v>379</v>
       </c>
       <c r="B298" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C298" t="s">
-        <v>395</v>
+        <v>380</v>
+      </c>
+      <c r="D298" t="s">
+        <v>381</v>
       </c>
       <c r="E298">
-        <v>10120</v>
+        <v>10260</v>
       </c>
       <c r="F298">
         <v>13.7278956</v>
       </c>
       <c r="G298">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" t="s">
-        <v>354</v>
+        <v>382</v>
       </c>
       <c r="B299" t="s">
-        <v>314</v>
+        <v>383</v>
       </c>
       <c r="C299" t="s">
-        <v>396</v>
+        <v>384</v>
+      </c>
+      <c r="D299" t="s">
+        <v>385</v>
       </c>
       <c r="E299">
-        <v>52220</v>
+        <v>82130</v>
       </c>
       <c r="F299">
-        <v>18.2888404</v>
+        <v>8.4407456</v>
       </c>
       <c r="G299">
-        <v>99.490874</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" t="s">
-        <v>397</v>
+        <v>386</v>
       </c>
       <c r="B300" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C300" t="s">
-        <v>33</v>
+        <v>387</v>
+      </c>
+      <c r="D300" t="s">
+        <v>388</v>
       </c>
       <c r="E300">
-        <v>10110</v>
+        <v>10330</v>
       </c>
       <c r="F300">
         <v>13.7278956</v>
       </c>
       <c r="G300">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" t="s">
-        <v>398</v>
+        <v>389</v>
       </c>
       <c r="B301" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>10540</v>
+        <v>12</v>
       </c>
       <c r="F301">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G301">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" t="s">
-        <v>399</v>
+        <v>390</v>
       </c>
       <c r="B302" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>10540</v>
+        <v>12</v>
       </c>
       <c r="F302">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G302">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" t="s">
-        <v>400</v>
+        <v>391</v>
       </c>
       <c r="B303" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>30130</v>
+        <v>316</v>
       </c>
       <c r="F303">
-        <v>14.9798997</v>
+        <v>14.882905</v>
       </c>
       <c r="G303">
-        <v>102.0977693</v>
+        <v>103.4937107</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304" t="s">
-        <v>401</v>
+        <v>392</v>
       </c>
       <c r="B304" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>12</v>
       </c>
       <c r="F304">
         <v>13.7278956</v>
       </c>
       <c r="G304">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305" t="s">
-        <v>402</v>
+        <v>393</v>
       </c>
       <c r="B305" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>10540</v>
+        <v>12</v>
       </c>
       <c r="F305">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G305">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306" t="s">
-        <v>403</v>
+        <v>394</v>
       </c>
       <c r="B306" t="s">
-        <v>308</v>
-[...8 lines deleted...]
-        <v>31110</v>
+        <v>12</v>
       </c>
       <c r="F306">
-        <v>14.9930017</v>
+        <v>13.7278956</v>
       </c>
       <c r="G306">
-        <v>103.1029191</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307" t="s">
-        <v>406</v>
+        <v>395</v>
       </c>
       <c r="B307" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>30210</v>
+        <v>316</v>
       </c>
       <c r="F307">
-        <v>14.9798997</v>
+        <v>14.882905</v>
       </c>
       <c r="G307">
-        <v>102.0977693</v>
+        <v>103.4937107</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308" t="s">
-        <v>407</v>
+        <v>396</v>
       </c>
       <c r="B308" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>30210</v>
+        <v>8</v>
       </c>
       <c r="F308">
-        <v>14.9798997</v>
+        <v>7.9810496</v>
       </c>
       <c r="G308">
-        <v>102.0977693</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" t="s">
-        <v>408</v>
+        <v>397</v>
       </c>
       <c r="B309" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10310</v>
+        <v>316</v>
       </c>
       <c r="F309">
-        <v>13.7278956</v>
+        <v>14.882905</v>
       </c>
       <c r="G309">
-        <v>100.5241235</v>
+        <v>103.4937107</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" t="s">
-        <v>409</v>
+        <v>398</v>
       </c>
       <c r="B310" t="s">
-        <v>326</v>
+        <v>12</v>
+      </c>
+      <c r="C310" t="s">
+        <v>223</v>
+      </c>
+      <c r="D310" t="s">
+        <v>332</v>
+      </c>
+      <c r="E310">
+        <v>10240</v>
       </c>
       <c r="F310">
-        <v>8.4407456</v>
+        <v>13.752016</v>
       </c>
       <c r="G310">
-        <v>98.5193032</v>
+        <v>100.6413</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" t="s">
-        <v>410</v>
+        <v>399</v>
       </c>
       <c r="B311" t="s">
         <v>8</v>
       </c>
       <c r="C311" t="s">
-        <v>135</v>
+        <v>42</v>
+      </c>
+      <c r="D311" t="s">
+        <v>43</v>
       </c>
       <c r="E311">
-        <v>10600</v>
+        <v>83110</v>
       </c>
       <c r="F311">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G311">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312" t="s">
-        <v>411</v>
+        <v>400</v>
       </c>
       <c r="B312" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>20140</v>
+        <v>401</v>
       </c>
       <c r="F312">
-        <v>13.3611431</v>
+        <v>15.6930072</v>
       </c>
       <c r="G312">
-        <v>100.9846717</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313" t="s">
-        <v>412</v>
+        <v>402</v>
       </c>
       <c r="B313" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F313">
         <v>13.7278956</v>
       </c>
       <c r="G313">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" t="s">
-        <v>413</v>
+        <v>403</v>
       </c>
       <c r="B314" t="s">
-        <v>414</v>
+        <v>12</v>
+      </c>
+      <c r="C314" t="s">
+        <v>151</v>
+      </c>
+      <c r="D314" t="s">
+        <v>152</v>
+      </c>
+      <c r="E314">
+        <v>10400</v>
       </c>
       <c r="F314">
-        <v>18.1445774</v>
+        <v>13.7278956</v>
       </c>
       <c r="G314">
-        <v>100.1402831</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" t="s">
-        <v>415</v>
+        <v>404</v>
       </c>
       <c r="B315" t="s">
-        <v>416</v>
+        <v>12</v>
       </c>
       <c r="C315" t="s">
-        <v>417</v>
+        <v>405</v>
+      </c>
+      <c r="D315" t="s">
+        <v>406</v>
       </c>
       <c r="E315">
-        <v>42110</v>
+        <v>10150</v>
       </c>
       <c r="F315">
-        <v>17.4860232</v>
+        <v>13.7278956</v>
       </c>
       <c r="G315">
-        <v>101.7223002</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316" t="s">
-        <v>418</v>
+        <v>407</v>
       </c>
       <c r="B316" t="s">
         <v>8</v>
       </c>
       <c r="C316" t="s">
-        <v>82</v>
+        <v>42</v>
       </c>
       <c r="E316">
-        <v>10400</v>
+        <v>83110</v>
       </c>
       <c r="F316">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G316">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317" t="s">
-        <v>419</v>
+        <v>408</v>
       </c>
       <c r="B317" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="C317" t="s">
-        <v>395</v>
+        <v>409</v>
       </c>
       <c r="E317">
-        <v>10120</v>
+        <v>66150</v>
       </c>
       <c r="F317">
-        <v>13.7278956</v>
+        <v>16.4429516</v>
       </c>
       <c r="G317">
-        <v>100.5241235</v>
+        <v>100.3482329</v>
       </c>
     </row>
     <row r="318" spans="1:7">
       <c r="A318" t="s">
-        <v>420</v>
+        <v>410</v>
       </c>
       <c r="B318" t="s">
         <v>8</v>
       </c>
+      <c r="C318" t="s">
+        <v>42</v>
+      </c>
+      <c r="E318">
+        <v>83110</v>
+      </c>
       <c r="F318">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G318">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="A319" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="B319" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="C319" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>412</v>
       </c>
       <c r="E319">
-        <v>10540</v>
+        <v>21130</v>
       </c>
       <c r="F319">
-        <v>13.5990961</v>
+        <v>12.6833115</v>
       </c>
       <c r="G319">
-        <v>100.5998319</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="A320" t="s">
-        <v>422</v>
+        <v>413</v>
       </c>
       <c r="B320" t="s">
-        <v>390</v>
+        <v>316</v>
       </c>
       <c r="C320" t="s">
-        <v>391</v>
+        <v>414</v>
       </c>
       <c r="E320">
-        <v>40000</v>
+        <v>32150</v>
       </c>
       <c r="F320">
-        <v>16.4419355</v>
+        <v>14.882905</v>
       </c>
       <c r="G320">
-        <v>102.8359921</v>
+        <v>103.4937107</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321" t="s">
-        <v>423</v>
+        <v>415</v>
       </c>
       <c r="B321" t="s">
-        <v>390</v>
+        <v>12</v>
       </c>
       <c r="C321" t="s">
-        <v>391</v>
-[...2 lines deleted...]
-        <v>424</v>
+        <v>54</v>
       </c>
       <c r="E321">
-        <v>40000</v>
+        <v>10110</v>
       </c>
       <c r="F321">
-        <v>16.4419355</v>
+        <v>13.7278956</v>
       </c>
       <c r="G321">
-        <v>102.8359921</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322" t="s">
-        <v>425</v>
+        <v>416</v>
       </c>
       <c r="B322" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C322" t="s">
-        <v>323</v>
+        <v>16</v>
       </c>
       <c r="E322">
-        <v>10260</v>
+        <v>10900</v>
       </c>
       <c r="F322">
         <v>13.7278956</v>
       </c>
       <c r="G322">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" t="s">
-        <v>426</v>
+        <v>417</v>
       </c>
       <c r="B323" t="s">
-        <v>427</v>
+        <v>50</v>
+      </c>
+      <c r="C323" t="s">
+        <v>418</v>
+      </c>
+      <c r="E323">
+        <v>10540</v>
       </c>
       <c r="F323">
-        <v>6.4254607</v>
+        <v>13.5990961</v>
       </c>
       <c r="G323">
-        <v>101.8253143</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" t="s">
-        <v>428</v>
+        <v>411</v>
       </c>
       <c r="B324" t="s">
-        <v>8</v>
+        <v>140</v>
       </c>
       <c r="C324" t="s">
-        <v>135</v>
+        <v>419</v>
       </c>
       <c r="E324">
-        <v>10600</v>
+        <v>30210</v>
       </c>
       <c r="F324">
-        <v>13.7278956</v>
+        <v>14.9798997</v>
       </c>
       <c r="G324">
-        <v>100.5241235</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" t="s">
-        <v>429</v>
+        <v>420</v>
       </c>
       <c r="B325" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C325" t="s">
-        <v>220</v>
+        <v>109</v>
       </c>
       <c r="E325">
-        <v>10500</v>
+        <v>10110</v>
       </c>
       <c r="F325">
         <v>13.7278956</v>
       </c>
       <c r="G325">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="B326" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10500</v>
+        <v>12</v>
       </c>
       <c r="F326">
         <v>13.7278956</v>
       </c>
       <c r="G326">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" t="s">
-        <v>431</v>
+        <v>422</v>
       </c>
       <c r="B327" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>83110</v>
+        <v>12</v>
       </c>
       <c r="F327">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G327">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328" t="s">
-        <v>432</v>
+        <v>423</v>
       </c>
       <c r="B328" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C328" t="s">
-        <v>224</v>
+        <v>380</v>
       </c>
       <c r="E328">
-        <v>10300</v>
+        <v>10260</v>
       </c>
       <c r="F328">
         <v>13.7278956</v>
       </c>
       <c r="G328">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329" t="s">
-        <v>433</v>
+        <v>424</v>
       </c>
       <c r="B329" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>36</v>
       </c>
       <c r="F329">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G329">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" t="s">
-        <v>434</v>
+        <v>425</v>
       </c>
       <c r="B330" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="C330" t="s">
-        <v>120</v>
+        <v>426</v>
       </c>
       <c r="E330">
-        <v>10220</v>
+        <v>21120</v>
       </c>
       <c r="F330">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G330">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331" t="s">
-        <v>435</v>
+        <v>427</v>
       </c>
       <c r="B331" t="s">
-        <v>436</v>
-[...5 lines deleted...]
-        <v>91160</v>
+        <v>428</v>
       </c>
       <c r="F331">
-        <v>6.6238158</v>
+        <v>18.7756318</v>
       </c>
       <c r="G331">
-        <v>100.0673744</v>
+        <v>100.7730417</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" t="s">
-        <v>438</v>
+        <v>429</v>
       </c>
       <c r="B332" t="s">
-        <v>75</v>
+        <v>140</v>
+      </c>
+      <c r="C332" t="s">
+        <v>141</v>
+      </c>
+      <c r="E332">
+        <v>30130</v>
       </c>
       <c r="F332">
-        <v>13.5990961</v>
+        <v>14.9798997</v>
       </c>
       <c r="G332">
-        <v>100.5998319</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333" t="s">
-        <v>439</v>
+        <v>430</v>
       </c>
       <c r="B333" t="s">
-        <v>440</v>
+        <v>401</v>
       </c>
       <c r="F333">
-        <v>19.9071656</v>
+        <v>15.6930072</v>
       </c>
       <c r="G333">
-        <v>99.830955</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334" t="s">
-        <v>441</v>
+        <v>431</v>
       </c>
       <c r="B334" t="s">
-        <v>8</v>
+        <v>432</v>
+      </c>
+      <c r="C334" t="s">
+        <v>433</v>
+      </c>
+      <c r="E334">
+        <v>26000</v>
       </c>
       <c r="F334">
-        <v>13.7278956</v>
+        <v>14.2069466</v>
       </c>
       <c r="G334">
-        <v>100.5241235</v>
+        <v>101.2130511</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335" t="s">
-        <v>442</v>
+        <v>434</v>
       </c>
       <c r="B335" t="s">
-        <v>43</v>
+        <v>210</v>
+      </c>
+      <c r="C335" t="s">
+        <v>263</v>
+      </c>
+      <c r="E335">
+        <v>50000</v>
       </c>
       <c r="F335">
-        <v>13.8621125</v>
+        <v>18.7877477</v>
       </c>
       <c r="G335">
-        <v>100.5143528</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336" t="s">
-        <v>443</v>
+        <v>435</v>
       </c>
       <c r="B336" t="s">
-        <v>41</v>
+        <v>436</v>
       </c>
       <c r="C336" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>437</v>
       </c>
       <c r="E336">
-        <v>73000</v>
+        <v>72180</v>
       </c>
       <c r="F336">
-        <v>13.8199206</v>
+        <v>14.4744892</v>
       </c>
       <c r="G336">
-        <v>100.0621676</v>
+        <v>100.1177128</v>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="A337" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="B337" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="C337" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>418</v>
       </c>
       <c r="E337">
-        <v>73000</v>
+        <v>10540</v>
       </c>
       <c r="F337">
-        <v>13.8199206</v>
+        <v>13.5990961</v>
       </c>
       <c r="G337">
-        <v>100.0621676</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="A338" t="s">
-        <v>446</v>
+        <v>439</v>
       </c>
       <c r="B338" t="s">
-        <v>43</v>
+        <v>50</v>
+      </c>
+      <c r="C338" t="s">
+        <v>418</v>
+      </c>
+      <c r="E338">
+        <v>10540</v>
       </c>
       <c r="F338">
-        <v>13.8621125</v>
+        <v>13.5990961</v>
       </c>
       <c r="G338">
-        <v>100.5143528</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339" t="s">
-        <v>447</v>
+        <v>440</v>
       </c>
       <c r="B339" t="s">
-        <v>43</v>
+        <v>36</v>
+      </c>
+      <c r="C339" t="s">
+        <v>342</v>
+      </c>
+      <c r="E339">
+        <v>11000</v>
       </c>
       <c r="F339">
         <v>13.8621125</v>
       </c>
       <c r="G339">
         <v>100.5143528</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="A340" t="s">
-        <v>448</v>
+        <v>441</v>
       </c>
       <c r="B340" t="s">
-        <v>43</v>
+        <v>12</v>
+      </c>
+      <c r="C340" t="s">
+        <v>380</v>
+      </c>
+      <c r="E340">
+        <v>10260</v>
       </c>
       <c r="F340">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G340">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="A341" t="s">
-        <v>449</v>
+        <v>442</v>
       </c>
       <c r="B341" t="s">
-        <v>43</v>
+        <v>50</v>
+      </c>
+      <c r="C341" t="s">
+        <v>418</v>
+      </c>
+      <c r="E341">
+        <v>10540</v>
       </c>
       <c r="F341">
-        <v>13.8621125</v>
+        <v>13.5990961</v>
       </c>
       <c r="G341">
-        <v>100.5143528</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342" t="s">
         <v>443</v>
       </c>
       <c r="B342" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="C342" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>418</v>
       </c>
       <c r="E342">
-        <v>73000</v>
+        <v>10540</v>
       </c>
       <c r="F342">
-        <v>13.8199206</v>
+        <v>13.5990961</v>
       </c>
       <c r="G342">
-        <v>100.0621676</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="A343" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="B343" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C343" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>445</v>
       </c>
       <c r="E343">
-        <v>10110</v>
+        <v>10400</v>
       </c>
       <c r="F343">
         <v>13.7278956</v>
       </c>
       <c r="G343">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="A344" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="B344" t="s">
-        <v>8</v>
+        <v>447</v>
       </c>
       <c r="C344" t="s">
-        <v>120</v>
+        <v>448</v>
       </c>
       <c r="E344">
-        <v>10220</v>
+        <v>40000</v>
       </c>
       <c r="F344">
-        <v>13.7278956</v>
+        <v>16.4419355</v>
       </c>
       <c r="G344">
-        <v>100.5241235</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="B345" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10500</v>
+        <v>12</v>
       </c>
       <c r="F345">
         <v>13.7278956</v>
       </c>
       <c r="G345">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="A346" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="B346" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="C346" t="s">
-        <v>395</v>
+        <v>418</v>
       </c>
       <c r="E346">
-        <v>10120</v>
+        <v>10540</v>
       </c>
       <c r="F346">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G346">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="B347" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C347" t="s">
-        <v>120</v>
+        <v>452</v>
       </c>
       <c r="E347">
-        <v>10220</v>
+        <v>10120</v>
       </c>
       <c r="F347">
         <v>13.7278956</v>
       </c>
       <c r="G347">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="A348" t="s">
-        <v>455</v>
+        <v>411</v>
       </c>
       <c r="B348" t="s">
-        <v>8</v>
+        <v>371</v>
       </c>
       <c r="C348" t="s">
-        <v>33</v>
+        <v>453</v>
       </c>
       <c r="E348">
-        <v>10110</v>
+        <v>52220</v>
       </c>
       <c r="F348">
-        <v>13.7278956</v>
+        <v>18.2888404</v>
       </c>
       <c r="G348">
-        <v>100.5241235</v>
+        <v>99.490874</v>
       </c>
     </row>
     <row r="349" spans="1:7">
       <c r="A349" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="B349" t="s">
-        <v>43</v>
+        <v>12</v>
+      </c>
+      <c r="C349" t="s">
+        <v>109</v>
+      </c>
+      <c r="E349">
+        <v>10110</v>
       </c>
       <c r="F349">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G349">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="A350" t="s">
-        <v>443</v>
+        <v>455</v>
       </c>
       <c r="B350" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="C350" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>418</v>
       </c>
       <c r="E350">
-        <v>73000</v>
+        <v>10540</v>
       </c>
       <c r="F350">
-        <v>13.8199206</v>
+        <v>13.5990961</v>
       </c>
       <c r="G350">
-        <v>100.0621676</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="A351" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="B351" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="C351" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>418</v>
       </c>
       <c r="E351">
-        <v>73000</v>
+        <v>10540</v>
       </c>
       <c r="F351">
-        <v>13.8199206</v>
+        <v>13.5990961</v>
       </c>
       <c r="G351">
-        <v>100.0621676</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="352" spans="1:7">
       <c r="A352" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="B352" t="s">
-        <v>8</v>
+        <v>140</v>
       </c>
       <c r="C352" t="s">
-        <v>120</v>
+        <v>141</v>
       </c>
       <c r="E352">
-        <v>10220</v>
+        <v>30130</v>
       </c>
       <c r="F352">
-        <v>13.7278956</v>
+        <v>14.9798997</v>
       </c>
       <c r="G352">
-        <v>100.5241235</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="353" spans="1:7">
       <c r="A353" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="B353" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C353" t="s">
-        <v>120</v>
+        <v>54</v>
       </c>
       <c r="E353">
-        <v>10220</v>
+        <v>10110</v>
       </c>
       <c r="F353">
         <v>13.7278956</v>
       </c>
       <c r="G353">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="354" spans="1:7">
       <c r="A354" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="B354" t="s">
-        <v>8</v>
+        <v>50</v>
+      </c>
+      <c r="C354" t="s">
+        <v>418</v>
+      </c>
+      <c r="E354">
+        <v>10540</v>
       </c>
       <c r="F354">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G354">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="A355" t="s">
+        <v>460</v>
+      </c>
+      <c r="B355" t="s">
+        <v>365</v>
+      </c>
+      <c r="C355" t="s">
         <v>461</v>
       </c>
-      <c r="B355" t="s">
-[...3 lines deleted...]
-        <v>330</v>
+      <c r="D355" t="s">
+        <v>462</v>
       </c>
       <c r="E355">
-        <v>10330</v>
+        <v>31110</v>
       </c>
       <c r="F355">
-        <v>13.7278956</v>
+        <v>14.9930017</v>
       </c>
       <c r="G355">
-        <v>100.5241235</v>
+        <v>103.1029191</v>
       </c>
     </row>
     <row r="356" spans="1:7">
       <c r="A356" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B356" t="s">
-        <v>8</v>
+        <v>140</v>
+      </c>
+      <c r="C356" t="s">
+        <v>419</v>
+      </c>
+      <c r="E356">
+        <v>30210</v>
       </c>
       <c r="F356">
-        <v>13.7278956</v>
+        <v>14.9798997</v>
       </c>
       <c r="G356">
-        <v>100.5241235</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="357" spans="1:7">
       <c r="A357" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B357" t="s">
-        <v>8</v>
+        <v>140</v>
+      </c>
+      <c r="C357" t="s">
+        <v>419</v>
+      </c>
+      <c r="E357">
+        <v>30210</v>
       </c>
       <c r="F357">
-        <v>13.7278956</v>
+        <v>14.9798997</v>
       </c>
       <c r="G357">
-        <v>100.5241235</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="358" spans="1:7">
       <c r="A358" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B358" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C358" t="s">
+        <v>180</v>
+      </c>
+      <c r="E358">
+        <v>10310</v>
       </c>
       <c r="F358">
         <v>13.7278956</v>
       </c>
       <c r="G358">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="359" spans="1:7">
       <c r="A359" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B359" t="s">
-        <v>75</v>
+        <v>383</v>
       </c>
       <c r="F359">
-        <v>13.5990961</v>
+        <v>8.4407456</v>
       </c>
       <c r="G359">
-        <v>100.5998319</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="360" spans="1:7">
       <c r="A360" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B360" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C360" t="s">
+        <v>199</v>
+      </c>
+      <c r="E360">
+        <v>10600</v>
       </c>
       <c r="F360">
         <v>13.7278956</v>
       </c>
       <c r="G360">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="361" spans="1:7">
       <c r="A361" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B361" t="s">
-        <v>8</v>
+        <v>70</v>
       </c>
       <c r="C361" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>353</v>
       </c>
       <c r="E361">
-        <v>10500</v>
+        <v>20140</v>
       </c>
       <c r="F361">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G361">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="A362" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B362" t="s">
-        <v>41</v>
-[...8 lines deleted...]
-        <v>73000</v>
+        <v>12</v>
       </c>
       <c r="F362">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G362">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="363" spans="1:7">
       <c r="A363" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B363" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10800</v>
+        <v>471</v>
       </c>
       <c r="F363">
-        <v>13.7278956</v>
+        <v>18.1445774</v>
       </c>
       <c r="G363">
-        <v>100.5241235</v>
+        <v>100.1402831</v>
       </c>
     </row>
     <row r="364" spans="1:7">
       <c r="A364" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="B364" t="s">
-        <v>75</v>
+        <v>473</v>
       </c>
       <c r="C364" t="s">
-        <v>98</v>
+        <v>474</v>
       </c>
       <c r="E364">
-        <v>10130</v>
+        <v>42110</v>
       </c>
       <c r="F364">
-        <v>13.5990961</v>
+        <v>17.4860232</v>
       </c>
       <c r="G364">
-        <v>100.5998319</v>
+        <v>101.7223002</v>
       </c>
     </row>
     <row r="365" spans="1:7">
       <c r="A365" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="B365" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="C365" t="s">
-        <v>91</v>
+        <v>151</v>
       </c>
       <c r="E365">
-        <v>20150</v>
+        <v>10400</v>
       </c>
       <c r="F365">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G365">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="366" spans="1:7">
       <c r="A366" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="B366" t="s">
-        <v>473</v>
+        <v>12</v>
       </c>
       <c r="C366" t="s">
-        <v>474</v>
+        <v>452</v>
       </c>
       <c r="E366">
-        <v>77110</v>
+        <v>10120</v>
       </c>
       <c r="F366">
-        <v>11.812367</v>
+        <v>13.7278956</v>
       </c>
       <c r="G366">
-        <v>99.7973271</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="367" spans="1:7">
       <c r="A367" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="B367" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F367">
         <v>13.7278956</v>
       </c>
       <c r="G367">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="368" spans="1:7">
       <c r="A368" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="B368" t="s">
-        <v>255</v>
+        <v>50</v>
+      </c>
+      <c r="C368" t="s">
+        <v>418</v>
+      </c>
+      <c r="D368" t="s">
+        <v>219</v>
+      </c>
+      <c r="E368">
+        <v>10540</v>
       </c>
       <c r="F368">
-        <v>14.882905</v>
+        <v>13.5990961</v>
       </c>
       <c r="G368">
-        <v>103.4937107</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="369" spans="1:7">
       <c r="A369" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B369" t="s">
-        <v>292</v>
+        <v>447</v>
+      </c>
+      <c r="C369" t="s">
+        <v>448</v>
+      </c>
+      <c r="E369">
+        <v>40000</v>
       </c>
       <c r="F369">
-        <v>16.4429516</v>
+        <v>16.4419355</v>
       </c>
       <c r="G369">
-        <v>100.3482329</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="370" spans="1:7">
       <c r="A370" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="B370" t="s">
-        <v>255</v>
+        <v>447</v>
+      </c>
+      <c r="C370" t="s">
+        <v>448</v>
+      </c>
+      <c r="D370" t="s">
+        <v>481</v>
+      </c>
+      <c r="E370">
+        <v>40000</v>
       </c>
       <c r="F370">
-        <v>14.882905</v>
+        <v>16.4419355</v>
       </c>
       <c r="G370">
-        <v>103.4937107</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="371" spans="1:7">
       <c r="A371" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B371" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C371" t="s">
+        <v>380</v>
+      </c>
+      <c r="E371">
+        <v>10260</v>
       </c>
       <c r="F371">
         <v>13.7278956</v>
       </c>
       <c r="G371">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="372" spans="1:7">
       <c r="A372" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="B372" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10600</v>
+        <v>484</v>
       </c>
       <c r="F372">
-        <v>13.7278956</v>
+        <v>6.4254607</v>
       </c>
       <c r="G372">
-        <v>100.5241235</v>
+        <v>101.8253143</v>
       </c>
     </row>
     <row r="373" spans="1:7">
       <c r="A373" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="B373" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C373" t="s">
+        <v>199</v>
+      </c>
+      <c r="E373">
+        <v>10600</v>
       </c>
       <c r="F373">
         <v>13.7278956</v>
       </c>
       <c r="G373">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="374" spans="1:7">
       <c r="A374" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="B374" t="s">
-        <v>275</v>
+        <v>12</v>
       </c>
       <c r="C374" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="E374">
-        <v>62000</v>
+        <v>10500</v>
       </c>
       <c r="F374">
-        <v>16.4827798</v>
+        <v>13.7278956</v>
       </c>
       <c r="G374">
-        <v>99.5226618</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="375" spans="1:7">
       <c r="A375" t="s">
-        <v>468</v>
+        <v>487</v>
       </c>
       <c r="B375" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="C375" t="s">
-        <v>444</v>
+        <v>281</v>
       </c>
       <c r="D375" t="s">
-        <v>445</v>
+        <v>282</v>
       </c>
       <c r="E375">
-        <v>73000</v>
+        <v>10500</v>
       </c>
       <c r="F375">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G375">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="376" spans="1:7">
       <c r="A376" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="B376" t="s">
-        <v>440</v>
+        <v>8</v>
+      </c>
+      <c r="C376" t="s">
+        <v>42</v>
+      </c>
+      <c r="E376">
+        <v>83110</v>
       </c>
       <c r="F376">
-        <v>19.9071656</v>
+        <v>7.9810496</v>
       </c>
       <c r="G376">
-        <v>99.830955</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="377" spans="1:7">
       <c r="A377" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="B377" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C377" t="s">
-        <v>33</v>
+        <v>285</v>
       </c>
       <c r="E377">
-        <v>10110</v>
+        <v>10300</v>
       </c>
       <c r="F377">
         <v>13.7278956</v>
       </c>
       <c r="G377">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="378" spans="1:7">
       <c r="A378" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="B378" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C378" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E378">
-        <v>10600</v>
+        <v>10110</v>
       </c>
       <c r="F378">
         <v>13.7278956</v>
       </c>
       <c r="G378">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="379" spans="1:7">
       <c r="A379" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="B379" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C379" t="s">
-        <v>110</v>
+        <v>184</v>
       </c>
       <c r="E379">
-        <v>10600</v>
+        <v>10220</v>
       </c>
       <c r="F379">
         <v>13.7278956</v>
       </c>
       <c r="G379">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="380" spans="1:7">
       <c r="A380" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="B380" t="s">
-        <v>8</v>
+        <v>493</v>
       </c>
       <c r="C380" t="s">
-        <v>488</v>
+        <v>494</v>
       </c>
       <c r="E380">
-        <v>10160</v>
+        <v>91160</v>
       </c>
       <c r="F380">
-        <v>13.7278956</v>
+        <v>6.6238158</v>
       </c>
       <c r="G380">
-        <v>100.5241235</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="381" spans="1:7">
       <c r="A381" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="B381" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="F381">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G381">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="382" spans="1:7">
       <c r="A382" t="s">
-        <v>484</v>
+        <v>496</v>
       </c>
       <c r="B382" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>497</v>
       </c>
       <c r="F382">
-        <v>13.7278956</v>
+        <v>19.9071656</v>
       </c>
       <c r="G382">
-        <v>100.5241235</v>
+        <v>99.830955</v>
       </c>
     </row>
     <row r="383" spans="1:7">
       <c r="A383" t="s">
-        <v>490</v>
+        <v>498</v>
       </c>
       <c r="B383" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10500</v>
+        <v>12</v>
       </c>
       <c r="F383">
         <v>13.7278956</v>
       </c>
       <c r="G383">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="384" spans="1:7">
       <c r="A384" t="s">
-        <v>491</v>
+        <v>499</v>
       </c>
       <c r="B384" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="F384">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G384">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="385" spans="1:7">
       <c r="A385" t="s">
-        <v>492</v>
+        <v>500</v>
       </c>
       <c r="B385" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="C385" t="s">
-        <v>220</v>
+        <v>501</v>
+      </c>
+      <c r="D385" t="s">
+        <v>502</v>
       </c>
       <c r="E385">
-        <v>10500</v>
+        <v>73000</v>
       </c>
       <c r="F385">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G385">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="386" spans="1:7">
       <c r="A386" t="s">
-        <v>493</v>
+        <v>500</v>
       </c>
       <c r="B386" t="s">
-        <v>23</v>
+        <v>117</v>
+      </c>
+      <c r="C386" t="s">
+        <v>501</v>
+      </c>
+      <c r="D386" t="s">
+        <v>502</v>
+      </c>
+      <c r="E386">
+        <v>73000</v>
       </c>
       <c r="F386">
-        <v>12.6833115</v>
+        <v>13.8199206</v>
       </c>
       <c r="G386">
-        <v>101.2374295</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="387" spans="1:7">
       <c r="A387" t="s">
-        <v>494</v>
+        <v>503</v>
       </c>
       <c r="B387" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-        <v>76120</v>
+        <v>36</v>
       </c>
       <c r="F387">
-        <v>13.1111601</v>
+        <v>13.8621125</v>
       </c>
       <c r="G387">
-        <v>99.9391307</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="388" spans="1:7">
       <c r="A388" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
       <c r="B388" t="s">
-        <v>67</v>
+        <v>36</v>
       </c>
       <c r="F388">
-        <v>14.9798997</v>
+        <v>13.8621125</v>
       </c>
       <c r="G388">
-        <v>102.0977693</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="A389" t="s">
-        <v>497</v>
+        <v>505</v>
       </c>
       <c r="B389" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10310</v>
+        <v>36</v>
       </c>
       <c r="F389">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G389">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="A390" t="s">
-        <v>498</v>
+        <v>506</v>
       </c>
       <c r="B390" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="F390">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G390">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="391" spans="1:7">
       <c r="A391" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="B391" t="s">
-        <v>147</v>
+        <v>117</v>
       </c>
       <c r="C391" t="s">
-        <v>500</v>
+        <v>501</v>
+      </c>
+      <c r="D391" t="s">
+        <v>502</v>
       </c>
       <c r="E391">
-        <v>50310</v>
+        <v>73000</v>
       </c>
       <c r="F391">
-        <v>18.7877477</v>
+        <v>13.8199206</v>
       </c>
       <c r="G391">
-        <v>98.9931311</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="A392" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
       <c r="B392" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C392" t="s">
+        <v>54</v>
+      </c>
+      <c r="D392" t="s">
+        <v>55</v>
+      </c>
+      <c r="E392">
+        <v>10110</v>
       </c>
       <c r="F392">
         <v>13.7278956</v>
       </c>
       <c r="G392">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="393" spans="1:7">
       <c r="A393" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
       <c r="B393" t="s">
-        <v>503</v>
+        <v>12</v>
       </c>
       <c r="C393" t="s">
-        <v>504</v>
+        <v>184</v>
       </c>
       <c r="E393">
-        <v>63110</v>
+        <v>10220</v>
       </c>
       <c r="F393">
-        <v>16.8839901</v>
+        <v>13.7278956</v>
       </c>
       <c r="G393">
-        <v>99.1258498</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="394" spans="1:7">
       <c r="A394" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="B394" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C394" t="s">
-        <v>230</v>
+        <v>281</v>
       </c>
       <c r="E394">
-        <v>10120</v>
+        <v>10500</v>
       </c>
       <c r="F394">
         <v>13.7278956</v>
       </c>
       <c r="G394">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="395" spans="1:7">
       <c r="A395" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="B395" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="C395" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>452</v>
       </c>
       <c r="E395">
-        <v>20150</v>
+        <v>10120</v>
       </c>
       <c r="F395">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G395">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="396" spans="1:7">
       <c r="A396" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="B396" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C396" t="s">
-        <v>508</v>
+        <v>184</v>
       </c>
       <c r="E396">
-        <v>10230</v>
+        <v>10220</v>
       </c>
       <c r="F396">
         <v>13.7278956</v>
       </c>
       <c r="G396">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="397" spans="1:7">
       <c r="A397" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="B397" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C397" t="s">
+        <v>109</v>
+      </c>
+      <c r="E397">
+        <v>10110</v>
       </c>
       <c r="F397">
         <v>13.7278956</v>
       </c>
       <c r="G397">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="398" spans="1:7">
       <c r="A398" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="B398" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="F398">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G398">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="399" spans="1:7">
       <c r="A399" t="s">
-        <v>468</v>
+        <v>500</v>
       </c>
       <c r="B399" t="s">
-        <v>41</v>
+        <v>117</v>
       </c>
       <c r="C399" t="s">
-        <v>444</v>
+        <v>501</v>
       </c>
       <c r="D399" t="s">
-        <v>445</v>
+        <v>502</v>
       </c>
       <c r="E399">
         <v>73000</v>
       </c>
       <c r="F399">
         <v>13.8199206</v>
       </c>
       <c r="G399">
         <v>100.0621676</v>
       </c>
     </row>
     <row r="400" spans="1:7">
       <c r="A400" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="B400" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="C400" t="s">
-        <v>508</v>
+        <v>501</v>
+      </c>
+      <c r="D400" t="s">
+        <v>502</v>
       </c>
       <c r="E400">
-        <v>10230</v>
+        <v>73000</v>
       </c>
       <c r="F400">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G400">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="401" spans="1:7">
       <c r="A401" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="B401" t="s">
-        <v>147</v>
+        <v>12</v>
       </c>
       <c r="C401" t="s">
-        <v>202</v>
+        <v>184</v>
       </c>
       <c r="E401">
-        <v>50000</v>
+        <v>10220</v>
       </c>
       <c r="F401">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G401">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="402" spans="1:7">
       <c r="A402" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="B402" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="C402" t="s">
-        <v>91</v>
+        <v>184</v>
       </c>
       <c r="E402">
-        <v>20150</v>
+        <v>10220</v>
       </c>
       <c r="F402">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G402">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="403" spans="1:7">
       <c r="A403" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="B403" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10900</v>
+        <v>12</v>
       </c>
       <c r="F403">
         <v>13.7278956</v>
       </c>
       <c r="G403">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="404" spans="1:7">
       <c r="A404" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="B404" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="C404" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>387</v>
       </c>
       <c r="E404">
-        <v>73000</v>
+        <v>10330</v>
       </c>
       <c r="F404">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G404">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="405" spans="1:7">
       <c r="A405" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="B405" t="s">
-        <v>75</v>
-[...8 lines deleted...]
-        <v>10540</v>
+        <v>12</v>
       </c>
       <c r="F405">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G405">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="406" spans="1:7">
       <c r="A406" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="B406" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10260</v>
+        <v>12</v>
       </c>
       <c r="F406">
         <v>13.7278956</v>
       </c>
       <c r="G406">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="407" spans="1:7">
       <c r="A407" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="B407" t="s">
-        <v>41</v>
-[...8 lines deleted...]
-        <v>73000</v>
+        <v>12</v>
       </c>
       <c r="F407">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G407">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="408" spans="1:7">
       <c r="A408" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="B408" t="s">
-        <v>41</v>
-[...8 lines deleted...]
-        <v>73000</v>
+        <v>50</v>
       </c>
       <c r="F408">
-        <v>13.8199206</v>
+        <v>13.5990961</v>
       </c>
       <c r="G408">
-        <v>100.0621676</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="409" spans="1:7">
       <c r="A409" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="B409" t="s">
-        <v>38</v>
-[...8 lines deleted...]
-        <v>24120</v>
+        <v>12</v>
       </c>
       <c r="F409">
-        <v>13.6904194</v>
+        <v>13.7278956</v>
       </c>
       <c r="G409">
-        <v>101.0779596</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="410" spans="1:7">
       <c r="A410" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="B410" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C410" t="s">
-        <v>162</v>
+        <v>281</v>
+      </c>
+      <c r="D410" t="s">
+        <v>282</v>
       </c>
       <c r="E410">
-        <v>10240</v>
+        <v>10500</v>
       </c>
       <c r="F410">
         <v>13.7278956</v>
       </c>
       <c r="G410">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="411" spans="1:7">
       <c r="A411" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B411" t="s">
-        <v>524</v>
+        <v>117</v>
       </c>
       <c r="C411" t="s">
-        <v>525</v>
+        <v>501</v>
+      </c>
+      <c r="D411" t="s">
+        <v>502</v>
       </c>
       <c r="E411">
-        <v>74000</v>
+        <v>73000</v>
       </c>
       <c r="F411">
-        <v>13.5475216</v>
+        <v>13.8199206</v>
       </c>
       <c r="G411">
-        <v>100.2743956</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="412" spans="1:7">
       <c r="A412" t="s">
         <v>526</v>
       </c>
       <c r="B412" t="s">
-        <v>14</v>
+        <v>12</v>
+      </c>
+      <c r="C412" t="s">
+        <v>214</v>
+      </c>
+      <c r="E412">
+        <v>10800</v>
       </c>
       <c r="F412">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G412">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="413" spans="1:7">
       <c r="A413" t="s">
         <v>527</v>
       </c>
       <c r="B413" t="s">
-        <v>75</v>
+        <v>50</v>
+      </c>
+      <c r="C413" t="s">
+        <v>165</v>
+      </c>
+      <c r="E413">
+        <v>10130</v>
       </c>
       <c r="F413">
         <v>13.5990961</v>
       </c>
       <c r="G413">
         <v>100.5998319</v>
       </c>
     </row>
     <row r="414" spans="1:7">
       <c r="A414" t="s">
         <v>528</v>
       </c>
       <c r="B414" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>70</v>
+      </c>
+      <c r="C414" t="s">
+        <v>158</v>
+      </c>
+      <c r="E414">
+        <v>20150</v>
       </c>
       <c r="F414">
-        <v>7.9810496</v>
+        <v>13.3611431</v>
       </c>
       <c r="G414">
-        <v>98.3638824</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="415" spans="1:7">
       <c r="A415" t="s">
         <v>529</v>
       </c>
       <c r="B415" t="s">
-        <v>23</v>
+        <v>530</v>
       </c>
       <c r="C415" t="s">
-        <v>24</v>
+        <v>531</v>
       </c>
       <c r="E415">
-        <v>21000</v>
+        <v>77110</v>
       </c>
       <c r="F415">
-        <v>12.6833115</v>
+        <v>11.812367</v>
       </c>
       <c r="G415">
-        <v>101.2374295</v>
+        <v>99.7973271</v>
       </c>
     </row>
     <row r="416" spans="1:7">
       <c r="A416" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="B416" t="s">
-        <v>436</v>
-[...5 lines deleted...]
-        <v>91120</v>
+        <v>12</v>
       </c>
       <c r="F416">
-        <v>6.6238158</v>
+        <v>13.7278956</v>
       </c>
       <c r="G416">
-        <v>100.0673744</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="417" spans="1:7">
       <c r="A417" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="B417" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10220</v>
+        <v>316</v>
       </c>
       <c r="F417">
-        <v>13.7278956</v>
+        <v>14.882905</v>
       </c>
       <c r="G417">
-        <v>100.5241235</v>
+        <v>103.4937107</v>
       </c>
     </row>
     <row r="418" spans="1:7">
       <c r="A418" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B418" t="s">
-        <v>414</v>
-[...5 lines deleted...]
-        <v>54000</v>
+        <v>29</v>
       </c>
       <c r="F418">
-        <v>18.1445774</v>
+        <v>16.4429516</v>
       </c>
       <c r="G418">
-        <v>100.1402831</v>
+        <v>100.3482329</v>
       </c>
     </row>
     <row r="419" spans="1:7">
       <c r="A419" t="s">
         <v>535</v>
       </c>
       <c r="B419" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10230</v>
+        <v>316</v>
       </c>
       <c r="F419">
-        <v>13.7278956</v>
+        <v>14.882905</v>
       </c>
       <c r="G419">
-        <v>100.5241235</v>
+        <v>103.4937107</v>
       </c>
     </row>
     <row r="420" spans="1:7">
       <c r="A420" t="s">
         <v>536</v>
       </c>
       <c r="B420" t="s">
-        <v>436</v>
-[...5 lines deleted...]
-        <v>91160</v>
+        <v>12</v>
       </c>
       <c r="F420">
-        <v>6.6238158</v>
+        <v>13.7278956</v>
       </c>
       <c r="G420">
-        <v>100.0673744</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="421" spans="1:7">
       <c r="A421" t="s">
         <v>537</v>
       </c>
       <c r="B421" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C421" t="s">
+        <v>199</v>
+      </c>
+      <c r="E421">
+        <v>10600</v>
       </c>
       <c r="F421">
         <v>13.7278956</v>
       </c>
       <c r="G421">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="422" spans="1:7">
       <c r="A422" t="s">
         <v>538</v>
       </c>
       <c r="B422" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>12</v>
       </c>
       <c r="F422">
         <v>13.7278956</v>
       </c>
       <c r="G422">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="423" spans="1:7">
       <c r="A423" t="s">
         <v>539</v>
       </c>
       <c r="B423" t="s">
-        <v>90</v>
+        <v>31</v>
       </c>
       <c r="C423" t="s">
-        <v>91</v>
+        <v>335</v>
       </c>
       <c r="E423">
-        <v>20150</v>
+        <v>62000</v>
       </c>
       <c r="F423">
-        <v>13.3611431</v>
+        <v>16.4827798</v>
       </c>
       <c r="G423">
-        <v>100.9846717</v>
+        <v>99.5226618</v>
       </c>
     </row>
     <row r="424" spans="1:7">
       <c r="A424" t="s">
-        <v>540</v>
+        <v>525</v>
       </c>
       <c r="B424" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="C424" t="s">
-        <v>29</v>
+        <v>501</v>
+      </c>
+      <c r="D424" t="s">
+        <v>502</v>
       </c>
       <c r="E424">
-        <v>10900</v>
+        <v>73000</v>
       </c>
       <c r="F424">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G424">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="425" spans="1:7">
       <c r="A425" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="B425" t="s">
-        <v>90</v>
+        <v>497</v>
       </c>
       <c r="F425">
-        <v>13.3611431</v>
+        <v>19.9071656</v>
       </c>
       <c r="G425">
-        <v>100.9846717</v>
+        <v>99.830955</v>
       </c>
     </row>
     <row r="426" spans="1:7">
       <c r="A426" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="B426" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C426" t="s">
-        <v>151</v>
+        <v>109</v>
       </c>
       <c r="E426">
-        <v>10800</v>
+        <v>10110</v>
       </c>
       <c r="F426">
         <v>13.7278956</v>
       </c>
       <c r="G426">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="427" spans="1:7">
       <c r="A427" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="B427" t="s">
-        <v>544</v>
+        <v>12</v>
       </c>
       <c r="C427" t="s">
-        <v>545</v>
+        <v>176</v>
       </c>
       <c r="E427">
-        <v>34280</v>
+        <v>10600</v>
       </c>
       <c r="F427">
-        <v>15.2286861</v>
+        <v>13.7278956</v>
       </c>
       <c r="G427">
-        <v>104.8564217</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="428" spans="1:7">
       <c r="A428" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="B428" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="C428" t="s">
-        <v>24</v>
+        <v>176</v>
       </c>
       <c r="E428">
-        <v>21000</v>
+        <v>10600</v>
       </c>
       <c r="F428">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G428">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="429" spans="1:7">
       <c r="A429" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="B429" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="C429" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="E429">
-        <v>27160</v>
+        <v>10160</v>
       </c>
       <c r="F429">
-        <v>13.824038</v>
+        <v>13.7278956</v>
       </c>
       <c r="G429">
-        <v>102.0645839</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="430" spans="1:7">
       <c r="A430" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="B430" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10220</v>
+        <v>12</v>
       </c>
       <c r="F430">
         <v>13.7278956</v>
       </c>
       <c r="G430">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="431" spans="1:7">
       <c r="A431" t="s">
-        <v>550</v>
+        <v>541</v>
       </c>
       <c r="B431" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C431" t="s">
-        <v>508</v>
+        <v>109</v>
       </c>
       <c r="E431">
-        <v>10230</v>
+        <v>10110</v>
       </c>
       <c r="F431">
         <v>13.7278956</v>
       </c>
       <c r="G431">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="432" spans="1:7">
       <c r="A432" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="B432" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C432" t="s">
-        <v>113</v>
+        <v>281</v>
       </c>
       <c r="E432">
-        <v>83110</v>
+        <v>10500</v>
       </c>
       <c r="F432">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G432">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="433" spans="1:7">
       <c r="A433" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="B433" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10160</v>
+        <v>12</v>
       </c>
       <c r="F433">
         <v>13.7278956</v>
       </c>
       <c r="G433">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="434" spans="1:7">
       <c r="A434" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="B434" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C434" t="s">
-        <v>508</v>
+        <v>281</v>
       </c>
       <c r="E434">
-        <v>10230</v>
+        <v>10500</v>
       </c>
       <c r="F434">
         <v>13.7278956</v>
       </c>
       <c r="G434">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="435" spans="1:7">
       <c r="A435" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="B435" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>20</v>
       </c>
       <c r="F435">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G435">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="436" spans="1:7">
       <c r="A436" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="B436" t="s">
-        <v>90</v>
+        <v>22</v>
       </c>
       <c r="C436" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>552</v>
       </c>
       <c r="E436">
-        <v>20150</v>
+        <v>76120</v>
       </c>
       <c r="F436">
-        <v>13.3611431</v>
+        <v>13.1111601</v>
       </c>
       <c r="G436">
-        <v>100.9846717</v>
+        <v>99.9391307</v>
       </c>
     </row>
     <row r="437" spans="1:7">
       <c r="A437" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="B437" t="s">
-        <v>8</v>
+        <v>140</v>
       </c>
       <c r="F437">
-        <v>13.7278956</v>
+        <v>14.9798997</v>
       </c>
       <c r="G437">
-        <v>100.5241235</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="438" spans="1:7">
       <c r="A438" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="B438" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="C438" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>180</v>
       </c>
       <c r="E438">
-        <v>20150</v>
+        <v>10310</v>
+      </c>
+      <c r="F438">
+        <v>13.7278956</v>
+      </c>
+      <c r="G438">
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="439" spans="1:7">
       <c r="A439" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="B439" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>10540</v>
+        <v>12</v>
       </c>
       <c r="F439">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G439">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="440" spans="1:7">
       <c r="A440" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="B440" t="s">
-        <v>90</v>
+        <v>210</v>
       </c>
       <c r="C440" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>557</v>
       </c>
       <c r="E440">
-        <v>20150</v>
+        <v>50310</v>
       </c>
       <c r="F440">
-        <v>13.3611431</v>
+        <v>18.7877477</v>
       </c>
       <c r="G440">
-        <v>100.9846717</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="441" spans="1:7">
       <c r="A441" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="B441" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10170</v>
+        <v>12</v>
       </c>
       <c r="F441">
         <v>13.7278956</v>
       </c>
       <c r="G441">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="442" spans="1:7">
       <c r="A442" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="B442" t="s">
-        <v>8</v>
+        <v>560</v>
       </c>
       <c r="C442" t="s">
-        <v>110</v>
+        <v>561</v>
       </c>
       <c r="E442">
-        <v>10600</v>
+        <v>63110</v>
       </c>
       <c r="F442">
-        <v>13.7278956</v>
+        <v>16.8839901</v>
       </c>
       <c r="G442">
-        <v>100.5241235</v>
+        <v>99.1258498</v>
       </c>
     </row>
     <row r="443" spans="1:7">
       <c r="A443" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="B443" t="s">
-        <v>75</v>
+        <v>12</v>
       </c>
       <c r="C443" t="s">
-        <v>361</v>
+        <v>291</v>
       </c>
       <c r="E443">
-        <v>10540</v>
+        <v>10120</v>
       </c>
       <c r="F443">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G443">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="444" spans="1:7">
       <c r="A444" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="B444" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="C444" t="s">
-        <v>361</v>
+        <v>158</v>
+      </c>
+      <c r="D444" t="s">
+        <v>159</v>
       </c>
       <c r="E444">
-        <v>10540</v>
+        <v>20150</v>
       </c>
       <c r="F444">
-        <v>13.5990961</v>
+        <v>13.3611431</v>
       </c>
       <c r="G444">
-        <v>100.5998319</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="445" spans="1:7">
       <c r="A445" t="s">
+        <v>564</v>
+      </c>
+      <c r="B445" t="s">
+        <v>12</v>
+      </c>
+      <c r="C445" t="s">
         <v>565</v>
       </c>
-      <c r="B445" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E445">
-        <v>34000</v>
+        <v>10230</v>
       </c>
       <c r="F445">
-        <v>15.2286861</v>
+        <v>13.7278956</v>
       </c>
       <c r="G445">
-        <v>104.8564217</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="446" spans="1:7">
       <c r="A446" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="B446" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10160</v>
+        <v>12</v>
       </c>
       <c r="F446">
         <v>13.7278956</v>
       </c>
       <c r="G446">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="447" spans="1:7">
       <c r="A447" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="B447" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F447">
         <v>13.7278956</v>
       </c>
       <c r="G447">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="448" spans="1:7">
       <c r="A448" t="s">
-        <v>569</v>
+        <v>525</v>
       </c>
       <c r="B448" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="C448" t="s">
-        <v>57</v>
+        <v>501</v>
+      </c>
+      <c r="D448" t="s">
+        <v>502</v>
       </c>
       <c r="E448">
-        <v>10110</v>
+        <v>73000</v>
       </c>
       <c r="F448">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G448">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="449" spans="1:7">
       <c r="A449" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="B449" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="C449" t="s">
-        <v>175</v>
+        <v>565</v>
       </c>
       <c r="E449">
-        <v>21180</v>
+        <v>10230</v>
       </c>
       <c r="F449">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G449">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="450" spans="1:7">
       <c r="A450" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="B450" t="s">
-        <v>90</v>
+        <v>210</v>
       </c>
       <c r="C450" t="s">
-        <v>91</v>
+        <v>263</v>
       </c>
       <c r="E450">
-        <v>20150</v>
+        <v>50000</v>
       </c>
       <c r="F450">
-        <v>13.3611431</v>
+        <v>18.7877477</v>
       </c>
       <c r="G450">
-        <v>100.9846717</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="451" spans="1:7">
       <c r="A451" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="B451" t="s">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="C451" t="s">
-        <v>91</v>
+        <v>158</v>
       </c>
       <c r="E451">
         <v>20150</v>
       </c>
       <c r="F451">
         <v>13.3611431</v>
       </c>
       <c r="G451">
         <v>100.9846717</v>
       </c>
     </row>
     <row r="452" spans="1:7">
       <c r="A452" t="s">
-        <v>518</v>
+        <v>571</v>
       </c>
       <c r="B452" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="C452" t="s">
-        <v>444</v>
+        <v>16</v>
       </c>
       <c r="E452">
-        <v>73000</v>
+        <v>10900</v>
       </c>
       <c r="F452">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G452">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="453" spans="1:7">
       <c r="A453" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="B453" t="s">
-        <v>41</v>
+        <v>117</v>
       </c>
       <c r="C453" t="s">
-        <v>444</v>
+        <v>501</v>
       </c>
       <c r="D453" t="s">
-        <v>445</v>
+        <v>502</v>
       </c>
       <c r="E453">
         <v>73000</v>
       </c>
       <c r="F453">
         <v>13.8199206</v>
       </c>
       <c r="G453">
         <v>100.0621676</v>
       </c>
     </row>
     <row r="454" spans="1:7">
       <c r="A454" t="s">
         <v>573</v>
       </c>
       <c r="B454" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="C454" t="s">
-        <v>444</v>
+        <v>418</v>
       </c>
       <c r="D454" t="s">
-        <v>445</v>
+        <v>219</v>
       </c>
       <c r="E454">
-        <v>73000</v>
+        <v>10540</v>
       </c>
       <c r="F454">
-        <v>13.8199206</v>
+        <v>13.5990961</v>
       </c>
       <c r="G454">
-        <v>100.0621676</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="455" spans="1:7">
       <c r="A455" t="s">
         <v>574</v>
       </c>
       <c r="B455" t="s">
-        <v>41</v>
+        <v>12</v>
+      </c>
+      <c r="C455" t="s">
+        <v>380</v>
+      </c>
+      <c r="E455">
+        <v>10260</v>
       </c>
       <c r="F455">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G455">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="456" spans="1:7">
       <c r="A456" t="s">
         <v>575</v>
       </c>
       <c r="B456" t="s">
-        <v>8</v>
+        <v>117</v>
+      </c>
+      <c r="C456" t="s">
+        <v>501</v>
+      </c>
+      <c r="D456" t="s">
+        <v>502</v>
+      </c>
+      <c r="E456">
+        <v>73000</v>
       </c>
       <c r="F456">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G456">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="457" spans="1:7">
       <c r="A457" t="s">
         <v>576</v>
       </c>
       <c r="B457" t="s">
-        <v>43</v>
+        <v>117</v>
       </c>
       <c r="C457" t="s">
-        <v>283</v>
+        <v>501</v>
       </c>
       <c r="D457" t="s">
-        <v>577</v>
+        <v>502</v>
       </c>
       <c r="E457">
-        <v>11000</v>
+        <v>73000</v>
       </c>
       <c r="F457">
-        <v>13.8621125</v>
+        <v>13.8199206</v>
       </c>
       <c r="G457">
-        <v>100.5143528</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="458" spans="1:7">
       <c r="A458" t="s">
+        <v>577</v>
+      </c>
+      <c r="B458" t="s">
+        <v>114</v>
+      </c>
+      <c r="C458" t="s">
         <v>578</v>
       </c>
-      <c r="B458" t="s">
-        <v>23</v>
+      <c r="D458" t="s">
+        <v>115</v>
+      </c>
+      <c r="E458">
+        <v>24120</v>
       </c>
       <c r="F458">
-        <v>12.6833115</v>
+        <v>13.6904194</v>
       </c>
       <c r="G458">
-        <v>101.2374295</v>
+        <v>101.0779596</v>
       </c>
     </row>
     <row r="459" spans="1:7">
       <c r="A459" t="s">
         <v>579</v>
       </c>
       <c r="B459" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C459" t="s">
+        <v>223</v>
+      </c>
+      <c r="E459">
+        <v>10240</v>
       </c>
       <c r="F459">
         <v>13.7278956</v>
       </c>
       <c r="G459">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="460" spans="1:7">
       <c r="A460" t="s">
         <v>580</v>
       </c>
       <c r="B460" t="s">
-        <v>8</v>
+        <v>581</v>
+      </c>
+      <c r="C460" t="s">
+        <v>582</v>
+      </c>
+      <c r="E460">
+        <v>74000</v>
       </c>
       <c r="F460">
-        <v>13.7278956</v>
+        <v>13.5475216</v>
       </c>
       <c r="G460">
-        <v>100.5241235</v>
+        <v>100.2743956</v>
       </c>
     </row>
     <row r="461" spans="1:7">
       <c r="A461" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="B461" t="s">
-        <v>75</v>
+        <v>8</v>
       </c>
       <c r="F461">
-        <v>13.5990961</v>
+        <v>7.9810496</v>
       </c>
       <c r="G461">
-        <v>100.5998319</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="462" spans="1:7">
       <c r="A462" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="B462" t="s">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="F462">
         <v>13.5990961</v>
       </c>
       <c r="G462">
         <v>100.5998319</v>
       </c>
     </row>
     <row r="463" spans="1:7">
       <c r="A463" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="B463" t="s">
-        <v>14</v>
+        <v>8</v>
+      </c>
+      <c r="D463" t="s">
+        <v>43</v>
       </c>
       <c r="F463">
         <v>7.9810496</v>
       </c>
       <c r="G463">
         <v>98.3638824</v>
       </c>
     </row>
     <row r="464" spans="1:7">
       <c r="A464" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="B464" t="s">
-        <v>8</v>
+        <v>20</v>
+      </c>
+      <c r="C464" t="s">
+        <v>101</v>
+      </c>
+      <c r="E464">
+        <v>21000</v>
       </c>
       <c r="F464">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G464">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="465" spans="1:7">
       <c r="A465" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="B465" t="s">
-        <v>8</v>
+        <v>493</v>
+      </c>
+      <c r="C465" t="s">
+        <v>588</v>
+      </c>
+      <c r="E465">
+        <v>91120</v>
       </c>
       <c r="F465">
-        <v>13.7278956</v>
+        <v>6.6238158</v>
       </c>
       <c r="G465">
-        <v>100.5241235</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="466" spans="1:7">
       <c r="A466" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="B466" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C466" t="s">
+        <v>184</v>
+      </c>
+      <c r="E466">
+        <v>10220</v>
       </c>
       <c r="F466">
         <v>13.7278956</v>
       </c>
       <c r="G466">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="467" spans="1:7">
       <c r="A467" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="B467" t="s">
-        <v>8</v>
+        <v>471</v>
+      </c>
+      <c r="C467" t="s">
+        <v>591</v>
+      </c>
+      <c r="E467">
+        <v>54000</v>
       </c>
       <c r="F467">
-        <v>13.7278956</v>
+        <v>18.1445774</v>
       </c>
       <c r="G467">
-        <v>100.5241235</v>
+        <v>100.1402831</v>
       </c>
     </row>
     <row r="468" spans="1:7">
       <c r="A468" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="B468" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C468" t="s">
+        <v>565</v>
+      </c>
+      <c r="E468">
+        <v>10230</v>
       </c>
       <c r="F468">
         <v>13.7278956</v>
       </c>
       <c r="G468">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="469" spans="1:7">
       <c r="A469" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="B469" t="s">
-        <v>8</v>
+        <v>493</v>
+      </c>
+      <c r="C469" t="s">
+        <v>494</v>
+      </c>
+      <c r="E469">
+        <v>91160</v>
       </c>
       <c r="F469">
-        <v>13.7278956</v>
+        <v>6.6238158</v>
       </c>
       <c r="G469">
-        <v>100.5241235</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="470" spans="1:7">
       <c r="A470" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="B470" t="s">
-        <v>591</v>
+        <v>12</v>
       </c>
       <c r="F470">
-        <v>7.1756004</v>
+        <v>13.7278956</v>
       </c>
       <c r="G470">
-        <v>100.614347</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="471" spans="1:7">
       <c r="A471" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="B471" t="s">
-        <v>41</v>
+        <v>12</v>
+      </c>
+      <c r="C471" t="s">
+        <v>54</v>
+      </c>
+      <c r="E471">
+        <v>10110</v>
       </c>
       <c r="F471">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G471">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="472" spans="1:7">
       <c r="A472" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="B472" t="s">
-        <v>41</v>
+        <v>70</v>
+      </c>
+      <c r="C472" t="s">
+        <v>158</v>
+      </c>
+      <c r="E472">
+        <v>20150</v>
       </c>
       <c r="F472">
-        <v>13.8199206</v>
+        <v>13.3611431</v>
       </c>
       <c r="G472">
-        <v>100.0621676</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="473" spans="1:7">
       <c r="A473" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="B473" t="s">
-        <v>75</v>
+        <v>12</v>
+      </c>
+      <c r="C473" t="s">
+        <v>16</v>
+      </c>
+      <c r="E473">
+        <v>10900</v>
       </c>
       <c r="F473">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G473">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="474" spans="1:7">
       <c r="A474" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="B474" t="s">
-        <v>390</v>
+        <v>70</v>
       </c>
       <c r="F474">
-        <v>16.4419355</v>
+        <v>13.3611431</v>
       </c>
       <c r="G474">
-        <v>102.8359921</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="475" spans="1:7">
       <c r="A475" t="s">
-        <v>594</v>
+        <v>599</v>
       </c>
       <c r="B475" t="s">
-        <v>390</v>
+        <v>12</v>
+      </c>
+      <c r="C475" t="s">
+        <v>214</v>
+      </c>
+      <c r="E475">
+        <v>10800</v>
       </c>
       <c r="F475">
-        <v>16.4419355</v>
+        <v>13.7278956</v>
       </c>
       <c r="G475">
-        <v>102.8359921</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="476" spans="1:7">
       <c r="A476" t="s">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="B476" t="s">
-        <v>390</v>
+        <v>601</v>
+      </c>
+      <c r="C476" t="s">
+        <v>602</v>
+      </c>
+      <c r="E476">
+        <v>34280</v>
       </c>
       <c r="F476">
-        <v>16.4419355</v>
+        <v>15.2286861</v>
       </c>
       <c r="G476">
-        <v>102.8359921</v>
+        <v>104.8564217</v>
       </c>
     </row>
     <row r="477" spans="1:7">
       <c r="A477" t="s">
-        <v>594</v>
+        <v>603</v>
       </c>
       <c r="B477" t="s">
-        <v>390</v>
+        <v>20</v>
+      </c>
+      <c r="C477" t="s">
+        <v>101</v>
+      </c>
+      <c r="E477">
+        <v>21000</v>
       </c>
       <c r="F477">
-        <v>16.4419355</v>
+        <v>12.6833115</v>
       </c>
       <c r="G477">
-        <v>102.8359921</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="478" spans="1:7">
       <c r="A478" t="s">
-        <v>594</v>
+        <v>604</v>
       </c>
       <c r="B478" t="s">
-        <v>390</v>
+        <v>307</v>
+      </c>
+      <c r="C478" t="s">
+        <v>605</v>
+      </c>
+      <c r="E478">
+        <v>27160</v>
       </c>
       <c r="F478">
-        <v>16.4419355</v>
+        <v>13.824038</v>
       </c>
       <c r="G478">
-        <v>102.8359921</v>
+        <v>102.0645839</v>
       </c>
     </row>
     <row r="479" spans="1:7">
       <c r="A479" t="s">
-        <v>595</v>
+        <v>606</v>
       </c>
       <c r="B479" t="s">
-        <v>41</v>
+        <v>12</v>
+      </c>
+      <c r="C479" t="s">
+        <v>184</v>
+      </c>
+      <c r="E479">
+        <v>10220</v>
       </c>
       <c r="F479">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G479">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="480" spans="1:7">
       <c r="A480" t="s">
-        <v>596</v>
+        <v>607</v>
       </c>
       <c r="B480" t="s">
-        <v>390</v>
+        <v>12</v>
+      </c>
+      <c r="C480" t="s">
+        <v>565</v>
+      </c>
+      <c r="E480">
+        <v>10230</v>
       </c>
       <c r="F480">
-        <v>16.4419355</v>
+        <v>13.7278956</v>
       </c>
       <c r="G480">
-        <v>102.8359921</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="481" spans="1:7">
       <c r="A481" t="s">
-        <v>592</v>
+        <v>608</v>
       </c>
       <c r="B481" t="s">
-        <v>41</v>
+        <v>8</v>
+      </c>
+      <c r="C481" t="s">
+        <v>42</v>
+      </c>
+      <c r="E481">
+        <v>83110</v>
       </c>
       <c r="F481">
-        <v>13.8199206</v>
+        <v>7.9810496</v>
       </c>
       <c r="G481">
-        <v>100.0621676</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="482" spans="1:7">
       <c r="A482" t="s">
-        <v>597</v>
+        <v>609</v>
       </c>
       <c r="B482" t="s">
-        <v>41</v>
+        <v>12</v>
+      </c>
+      <c r="C482" t="s">
+        <v>545</v>
+      </c>
+      <c r="E482">
+        <v>10160</v>
       </c>
       <c r="F482">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G482">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="483" spans="1:7">
       <c r="A483" t="s">
-        <v>468</v>
+        <v>610</v>
       </c>
       <c r="B483" t="s">
-        <v>41</v>
+        <v>12</v>
+      </c>
+      <c r="C483" t="s">
+        <v>565</v>
+      </c>
+      <c r="E483">
+        <v>10230</v>
       </c>
       <c r="F483">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G483">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="484" spans="1:7">
       <c r="A484" t="s">
-        <v>598</v>
+        <v>611</v>
       </c>
       <c r="B484" t="s">
-        <v>41</v>
+        <v>12</v>
+      </c>
+      <c r="C484" t="s">
+        <v>109</v>
+      </c>
+      <c r="E484">
+        <v>10110</v>
       </c>
       <c r="F484">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G484">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="485" spans="1:7">
       <c r="A485" t="s">
-        <v>599</v>
+        <v>612</v>
       </c>
       <c r="B485" t="s">
-        <v>41</v>
+        <v>70</v>
+      </c>
+      <c r="C485" t="s">
+        <v>158</v>
+      </c>
+      <c r="D485" t="s">
+        <v>158</v>
+      </c>
+      <c r="E485">
+        <v>20150</v>
       </c>
       <c r="F485">
-        <v>13.8199206</v>
+        <v>13.3611431</v>
       </c>
       <c r="G485">
-        <v>100.0621676</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="486" spans="1:7">
       <c r="A486" t="s">
-        <v>600</v>
+        <v>613</v>
       </c>
       <c r="B486" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="F486">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G486">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="487" spans="1:7">
       <c r="A487" t="s">
-        <v>601</v>
+        <v>614</v>
       </c>
       <c r="B487" t="s">
-        <v>473</v>
-[...5 lines deleted...]
-        <v>99.7973271</v>
+        <v>70</v>
+      </c>
+      <c r="C487" t="s">
+        <v>158</v>
+      </c>
+      <c r="D487" t="s">
+        <v>158</v>
+      </c>
+      <c r="E487">
+        <v>20150</v>
       </c>
     </row>
     <row r="488" spans="1:7">
       <c r="A488" t="s">
-        <v>602</v>
+        <v>615</v>
       </c>
       <c r="B488" t="s">
-        <v>8</v>
+        <v>50</v>
+      </c>
+      <c r="C488" t="s">
+        <v>418</v>
+      </c>
+      <c r="E488">
+        <v>10540</v>
       </c>
       <c r="F488">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G488">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="489" spans="1:7">
       <c r="A489" t="s">
-        <v>603</v>
+        <v>616</v>
       </c>
       <c r="B489" t="s">
-        <v>604</v>
+        <v>70</v>
+      </c>
+      <c r="C489" t="s">
+        <v>158</v>
+      </c>
+      <c r="D489" t="s">
+        <v>159</v>
+      </c>
+      <c r="E489">
+        <v>20150</v>
       </c>
       <c r="F489">
-        <v>8.4303975</v>
+        <v>13.3611431</v>
       </c>
       <c r="G489">
-        <v>99.9631219</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="490" spans="1:7">
       <c r="A490" t="s">
-        <v>592</v>
+        <v>617</v>
       </c>
       <c r="B490" t="s">
-        <v>41</v>
+        <v>12</v>
+      </c>
+      <c r="C490" t="s">
+        <v>618</v>
+      </c>
+      <c r="E490">
+        <v>10170</v>
       </c>
       <c r="F490">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G490">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="491" spans="1:7">
       <c r="A491" t="s">
-        <v>605</v>
+        <v>619</v>
       </c>
       <c r="B491" t="s">
-        <v>41</v>
+        <v>12</v>
+      </c>
+      <c r="C491" t="s">
+        <v>176</v>
+      </c>
+      <c r="E491">
+        <v>10600</v>
       </c>
       <c r="F491">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G491">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="492" spans="1:7">
       <c r="A492" t="s">
-        <v>606</v>
+        <v>620</v>
       </c>
       <c r="B492" t="s">
-        <v>241</v>
+        <v>50</v>
+      </c>
+      <c r="C492" t="s">
+        <v>418</v>
+      </c>
+      <c r="E492">
+        <v>10540</v>
       </c>
       <c r="F492">
-        <v>15.8068173</v>
+        <v>13.5990961</v>
       </c>
       <c r="G492">
-        <v>102.0315027</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="493" spans="1:7">
       <c r="A493" t="s">
-        <v>607</v>
+        <v>621</v>
       </c>
       <c r="B493" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="C493" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>608</v>
+        <v>418</v>
       </c>
       <c r="E493">
-        <v>10900</v>
+        <v>10540</v>
       </c>
       <c r="F493">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G493">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="494" spans="1:7">
       <c r="A494" t="s">
-        <v>598</v>
+        <v>622</v>
       </c>
       <c r="B494" t="s">
-        <v>41</v>
+        <v>601</v>
+      </c>
+      <c r="C494" t="s">
+        <v>623</v>
+      </c>
+      <c r="E494">
+        <v>34000</v>
       </c>
       <c r="F494">
-        <v>13.8199206</v>
+        <v>15.2286861</v>
       </c>
       <c r="G494">
-        <v>100.0621676</v>
+        <v>104.8564217</v>
       </c>
     </row>
     <row r="495" spans="1:7">
       <c r="A495" t="s">
-        <v>609</v>
+        <v>624</v>
       </c>
       <c r="B495" t="s">
-        <v>67</v>
+        <v>12</v>
+      </c>
+      <c r="C495" t="s">
+        <v>545</v>
+      </c>
+      <c r="E495">
+        <v>10160</v>
       </c>
       <c r="F495">
-        <v>14.9798997</v>
+        <v>13.7278956</v>
       </c>
       <c r="G495">
-        <v>102.0977693</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="496" spans="1:7">
       <c r="A496" t="s">
-        <v>610</v>
+        <v>625</v>
       </c>
       <c r="B496" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F496">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G496">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="497" spans="1:7">
       <c r="A497" t="s">
-        <v>611</v>
+        <v>626</v>
       </c>
       <c r="B497" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C497" t="s">
+        <v>54</v>
+      </c>
+      <c r="E497">
+        <v>10110</v>
       </c>
       <c r="F497">
         <v>13.7278956</v>
       </c>
       <c r="G497">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="498" spans="1:7">
       <c r="A498" t="s">
-        <v>612</v>
+        <v>627</v>
       </c>
       <c r="B498" t="s">
-        <v>8</v>
+        <v>20</v>
+      </c>
+      <c r="C498" t="s">
+        <v>236</v>
+      </c>
+      <c r="E498">
+        <v>21180</v>
       </c>
       <c r="F498">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G498">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="499" spans="1:7">
       <c r="A499" t="s">
-        <v>613</v>
+        <v>628</v>
       </c>
       <c r="B499" t="s">
-        <v>8</v>
+        <v>70</v>
+      </c>
+      <c r="C499" t="s">
+        <v>158</v>
+      </c>
+      <c r="E499">
+        <v>20150</v>
       </c>
       <c r="F499">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G499">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="500" spans="1:7">
       <c r="A500" t="s">
-        <v>614</v>
+        <v>629</v>
       </c>
       <c r="B500" t="s">
-        <v>8</v>
+        <v>70</v>
+      </c>
+      <c r="C500" t="s">
+        <v>158</v>
       </c>
       <c r="E500">
-        <v>10600</v>
+        <v>20150</v>
       </c>
       <c r="F500">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G500">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="501" spans="1:7">
       <c r="A501" t="s">
-        <v>468</v>
+        <v>575</v>
       </c>
       <c r="B501" t="s">
-        <v>41</v>
+        <v>117</v>
+      </c>
+      <c r="C501" t="s">
+        <v>501</v>
+      </c>
+      <c r="E501">
+        <v>73000</v>
       </c>
       <c r="F501">
         <v>13.8199206</v>
       </c>
       <c r="G501">
         <v>100.0621676</v>
       </c>
     </row>
     <row r="502" spans="1:7">
       <c r="A502" t="s">
-        <v>468</v>
+        <v>630</v>
       </c>
       <c r="B502" t="s">
-        <v>41</v>
+        <v>117</v>
+      </c>
+      <c r="C502" t="s">
+        <v>501</v>
+      </c>
+      <c r="D502" t="s">
+        <v>502</v>
+      </c>
+      <c r="E502">
+        <v>73000</v>
       </c>
       <c r="F502">
         <v>13.8199206</v>
       </c>
       <c r="G502">
         <v>100.0621676</v>
       </c>
     </row>
     <row r="503" spans="1:7">
       <c r="A503" t="s">
-        <v>615</v>
+        <v>630</v>
       </c>
       <c r="B503" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="C503" t="s">
-        <v>19</v>
+        <v>501</v>
       </c>
       <c r="D503" t="s">
-        <v>20</v>
+        <v>502</v>
       </c>
       <c r="E503">
-        <v>10400</v>
+        <v>73000</v>
       </c>
       <c r="F503">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G503">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="504" spans="1:7">
       <c r="A504" t="s">
-        <v>616</v>
+        <v>631</v>
       </c>
       <c r="B504" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="F504">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G504">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="505" spans="1:7">
       <c r="A505" t="s">
-        <v>617</v>
+        <v>632</v>
       </c>
       <c r="B505" t="s">
-        <v>344</v>
+        <v>12</v>
       </c>
       <c r="F505">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G505">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="506" spans="1:7">
       <c r="A506" t="s">
-        <v>618</v>
+        <v>633</v>
       </c>
       <c r="B506" t="s">
-        <v>619</v>
+        <v>36</v>
+      </c>
+      <c r="C506" t="s">
+        <v>342</v>
+      </c>
+      <c r="D506" t="s">
+        <v>634</v>
+      </c>
+      <c r="E506">
+        <v>11000</v>
       </c>
       <c r="F506">
-        <v>9.9528702</v>
+        <v>13.8621125</v>
       </c>
       <c r="G506">
-        <v>98.6084641</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="507" spans="1:7">
       <c r="A507" t="s">
-        <v>620</v>
+        <v>635</v>
       </c>
       <c r="B507" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="F507">
-        <v>13.8621125</v>
+        <v>12.6833115</v>
       </c>
       <c r="G507">
-        <v>100.5143528</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="508" spans="1:7">
       <c r="A508" t="s">
-        <v>621</v>
+        <v>636</v>
       </c>
       <c r="B508" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F508">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G508">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="509" spans="1:7">
       <c r="A509" t="s">
-        <v>622</v>
+        <v>637</v>
       </c>
       <c r="B509" t="s">
-        <v>623</v>
+        <v>12</v>
       </c>
       <c r="F509">
-        <v>10.4930496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G509">
-        <v>99.1800199</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="510" spans="1:7">
       <c r="A510" t="s">
-        <v>624</v>
+        <v>638</v>
       </c>
       <c r="B510" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>10120</v>
+        <v>50</v>
       </c>
       <c r="F510">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G510">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="511" spans="1:7">
       <c r="A511" t="s">
-        <v>625</v>
+        <v>639</v>
       </c>
       <c r="B511" t="s">
-        <v>436</v>
+        <v>50</v>
       </c>
       <c r="F511">
-        <v>6.6238158</v>
+        <v>13.5990961</v>
       </c>
       <c r="G511">
-        <v>100.0673744</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="512" spans="1:7">
       <c r="A512" t="s">
-        <v>626</v>
+        <v>640</v>
       </c>
       <c r="B512" t="s">
-        <v>244</v>
+        <v>8</v>
       </c>
       <c r="F512">
-        <v>9.1382389</v>
+        <v>7.9810496</v>
       </c>
       <c r="G512">
-        <v>99.3217483</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="513" spans="1:7">
       <c r="A513" t="s">
-        <v>627</v>
+        <v>641</v>
       </c>
       <c r="B513" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F513">
         <v>13.7278956</v>
       </c>
       <c r="G513">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="514" spans="1:7">
       <c r="A514" t="s">
-        <v>628</v>
+        <v>642</v>
       </c>
       <c r="B514" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F514">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G514">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="515" spans="1:7">
       <c r="A515" t="s">
-        <v>629</v>
+        <v>643</v>
       </c>
       <c r="B515" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F515">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G515">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="516" spans="1:7">
       <c r="A516" t="s">
-        <v>630</v>
+        <v>644</v>
       </c>
       <c r="B516" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F516">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G516">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="517" spans="1:7">
       <c r="A517" t="s">
-        <v>631</v>
+        <v>645</v>
       </c>
       <c r="B517" t="s">
-        <v>344</v>
+        <v>12</v>
       </c>
       <c r="F517">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G517">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="518" spans="1:7">
       <c r="A518" t="s">
-        <v>632</v>
+        <v>646</v>
       </c>
       <c r="B518" t="s">
-        <v>591</v>
+        <v>12</v>
       </c>
       <c r="F518">
-        <v>7.1756004</v>
+        <v>13.7278956</v>
       </c>
       <c r="G518">
-        <v>100.614347</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="519" spans="1:7">
       <c r="A519" t="s">
-        <v>633</v>
+        <v>647</v>
       </c>
       <c r="B519" t="s">
-        <v>8</v>
+        <v>648</v>
       </c>
       <c r="F519">
-        <v>13.7278956</v>
+        <v>7.1756004</v>
       </c>
       <c r="G519">
-        <v>100.5241235</v>
+        <v>100.614347</v>
       </c>
     </row>
     <row r="520" spans="1:7">
       <c r="A520" t="s">
-        <v>634</v>
+        <v>649</v>
       </c>
       <c r="B520" t="s">
-        <v>390</v>
+        <v>117</v>
       </c>
       <c r="F520">
-        <v>16.4419355</v>
+        <v>13.8199206</v>
       </c>
       <c r="G520">
-        <v>102.8359921</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="521" spans="1:7">
       <c r="A521" t="s">
-        <v>635</v>
+        <v>649</v>
       </c>
       <c r="B521" t="s">
-        <v>14</v>
+        <v>117</v>
       </c>
       <c r="F521">
-        <v>7.9810496</v>
+        <v>13.8199206</v>
       </c>
       <c r="G521">
-        <v>98.3638824</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="522" spans="1:7">
       <c r="A522" t="s">
-        <v>636</v>
+        <v>650</v>
       </c>
       <c r="B522" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="F522">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G522">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="523" spans="1:7">
       <c r="A523" t="s">
-        <v>637</v>
+        <v>651</v>
       </c>
       <c r="B523" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="F523">
-        <v>7.9810496</v>
+        <v>16.4419355</v>
       </c>
       <c r="G523">
-        <v>98.3638824</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="524" spans="1:7">
       <c r="A524" t="s">
-        <v>638</v>
+        <v>651</v>
       </c>
       <c r="B524" t="s">
-        <v>8</v>
+        <v>447</v>
       </c>
       <c r="F524">
-        <v>13.7278956</v>
+        <v>16.4419355</v>
       </c>
       <c r="G524">
-        <v>100.5241235</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="525" spans="1:7">
       <c r="A525" t="s">
-        <v>639</v>
+        <v>651</v>
       </c>
       <c r="B525" t="s">
-        <v>473</v>
+        <v>447</v>
       </c>
       <c r="F525">
-        <v>11.812367</v>
+        <v>16.4419355</v>
       </c>
       <c r="G525">
-        <v>99.7973271</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="526" spans="1:7">
       <c r="A526" t="s">
-        <v>640</v>
+        <v>651</v>
       </c>
       <c r="B526" t="s">
-        <v>591</v>
+        <v>447</v>
       </c>
       <c r="F526">
-        <v>7.1756004</v>
+        <v>16.4419355</v>
       </c>
       <c r="G526">
-        <v>100.614347</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="527" spans="1:7">
       <c r="A527" t="s">
-        <v>641</v>
+        <v>651</v>
       </c>
       <c r="B527" t="s">
-        <v>67</v>
+        <v>447</v>
       </c>
       <c r="F527">
-        <v>14.9798997</v>
+        <v>16.4419355</v>
       </c>
       <c r="G527">
-        <v>102.0977693</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="528" spans="1:7">
       <c r="A528" t="s">
-        <v>642</v>
+        <v>652</v>
       </c>
       <c r="B528" t="s">
-        <v>344</v>
+        <v>117</v>
       </c>
       <c r="F528">
-        <v>15.6930072</v>
+        <v>13.8199206</v>
       </c>
       <c r="G528">
-        <v>100.1225595</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="529" spans="1:7">
       <c r="A529" t="s">
-        <v>643</v>
+        <v>653</v>
       </c>
       <c r="B529" t="s">
-        <v>8</v>
+        <v>447</v>
       </c>
       <c r="F529">
-        <v>13.7278956</v>
+        <v>16.4419355</v>
       </c>
       <c r="G529">
-        <v>100.5241235</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="530" spans="1:7">
       <c r="A530" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="B530" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="F530">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G530">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="531" spans="1:7">
       <c r="A531" t="s">
-        <v>645</v>
+        <v>654</v>
       </c>
       <c r="B531" t="s">
-        <v>646</v>
+        <v>117</v>
       </c>
       <c r="F531">
-        <v>16.542443</v>
+        <v>13.8199206</v>
       </c>
       <c r="G531">
-        <v>104.7209151</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="532" spans="1:7">
       <c r="A532" t="s">
-        <v>647</v>
+        <v>525</v>
       </c>
       <c r="B532" t="s">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="F532">
-        <v>13.3611431</v>
+        <v>13.8199206</v>
       </c>
       <c r="G532">
-        <v>100.9846717</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="533" spans="1:7">
       <c r="A533" t="s">
-        <v>648</v>
+        <v>655</v>
       </c>
       <c r="B533" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="F533">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G533">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="534" spans="1:7">
       <c r="A534" t="s">
-        <v>649</v>
+        <v>656</v>
       </c>
       <c r="B534" t="s">
-        <v>14</v>
+        <v>117</v>
       </c>
       <c r="F534">
-        <v>7.9810496</v>
+        <v>13.8199206</v>
       </c>
       <c r="G534">
-        <v>98.3638824</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="535" spans="1:7">
       <c r="A535" t="s">
-        <v>650</v>
+        <v>657</v>
       </c>
       <c r="B535" t="s">
-        <v>23</v>
+        <v>117</v>
       </c>
       <c r="F535">
-        <v>12.6833115</v>
+        <v>13.8199206</v>
       </c>
       <c r="G535">
-        <v>101.2374295</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="536" spans="1:7">
       <c r="A536" t="s">
-        <v>651</v>
+        <v>658</v>
       </c>
       <c r="B536" t="s">
-        <v>14</v>
+        <v>530</v>
       </c>
       <c r="F536">
-        <v>7.9810496</v>
+        <v>11.812367</v>
       </c>
       <c r="G536">
-        <v>98.3638824</v>
+        <v>99.7973271</v>
       </c>
     </row>
     <row r="537" spans="1:7">
       <c r="A537" t="s">
-        <v>652</v>
+        <v>659</v>
       </c>
       <c r="B537" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F537">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G537">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="538" spans="1:7">
       <c r="A538" t="s">
-        <v>653</v>
+        <v>660</v>
       </c>
       <c r="B538" t="s">
-        <v>8</v>
+        <v>661</v>
       </c>
       <c r="F538">
-        <v>13.7278956</v>
+        <v>8.4303975</v>
       </c>
       <c r="G538">
-        <v>100.5241235</v>
+        <v>99.9631219</v>
       </c>
     </row>
     <row r="539" spans="1:7">
       <c r="A539" t="s">
-        <v>654</v>
+        <v>649</v>
       </c>
       <c r="B539" t="s">
-        <v>292</v>
+        <v>117</v>
       </c>
       <c r="F539">
-        <v>16.4429516</v>
+        <v>13.8199206</v>
       </c>
       <c r="G539">
-        <v>100.3482329</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="540" spans="1:7">
       <c r="A540" t="s">
-        <v>655</v>
+        <v>662</v>
       </c>
       <c r="B540" t="s">
-        <v>656</v>
+        <v>117</v>
       </c>
       <c r="F540">
-        <v>14.0208391</v>
+        <v>13.8199206</v>
       </c>
       <c r="G540">
-        <v>100.5250276</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="541" spans="1:7">
       <c r="A541" t="s">
-        <v>657</v>
+        <v>663</v>
       </c>
       <c r="B541" t="s">
-        <v>41</v>
+        <v>302</v>
       </c>
       <c r="F541">
-        <v>13.8199206</v>
+        <v>15.8068173</v>
       </c>
       <c r="G541">
-        <v>100.0621676</v>
+        <v>102.0315027</v>
       </c>
     </row>
     <row r="542" spans="1:7">
       <c r="A542" t="s">
-        <v>658</v>
+        <v>664</v>
       </c>
       <c r="B542" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C542" t="s">
+        <v>16</v>
+      </c>
+      <c r="D542" t="s">
+        <v>665</v>
+      </c>
+      <c r="E542">
+        <v>10900</v>
       </c>
       <c r="F542">
         <v>13.7278956</v>
       </c>
       <c r="G542">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="543" spans="1:7">
       <c r="A543" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="B543" t="s">
-        <v>14</v>
+        <v>117</v>
       </c>
       <c r="F543">
-        <v>7.9810496</v>
+        <v>13.8199206</v>
       </c>
       <c r="G543">
-        <v>98.3638824</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="544" spans="1:7">
       <c r="A544" t="s">
-        <v>660</v>
+        <v>666</v>
       </c>
       <c r="B544" t="s">
-        <v>14</v>
+        <v>140</v>
       </c>
       <c r="F544">
-        <v>7.9810496</v>
+        <v>14.9798997</v>
       </c>
       <c r="G544">
-        <v>98.3638824</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="545" spans="1:7">
       <c r="A545" t="s">
-        <v>661</v>
+        <v>667</v>
       </c>
       <c r="B545" t="s">
-        <v>662</v>
-[...8 lines deleted...]
-        <v>67260</v>
+        <v>70</v>
       </c>
       <c r="F545">
-        <v>16.4189807</v>
+        <v>13.3611431</v>
       </c>
       <c r="G545">
-        <v>101.1550926</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="546" spans="1:7">
       <c r="A546" t="s">
-        <v>322</v>
+        <v>668</v>
       </c>
       <c r="B546" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F546">
         <v>13.7278956</v>
       </c>
       <c r="G546">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="547" spans="1:7">
       <c r="A547" t="s">
-        <v>665</v>
+        <v>669</v>
       </c>
       <c r="B547" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F547">
         <v>13.7278956</v>
       </c>
       <c r="G547">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="548" spans="1:7">
       <c r="A548" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
       <c r="B548" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F548">
         <v>13.7278956</v>
       </c>
       <c r="G548">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="549" spans="1:7">
       <c r="A549" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="B549" t="s">
-        <v>23</v>
+        <v>12</v>
+      </c>
+      <c r="E549">
+        <v>10600</v>
       </c>
       <c r="F549">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G549">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="550" spans="1:7">
       <c r="A550" t="s">
-        <v>668</v>
+        <v>525</v>
       </c>
       <c r="B550" t="s">
-        <v>344</v>
+        <v>117</v>
       </c>
       <c r="F550">
-        <v>15.6930072</v>
+        <v>13.8199206</v>
       </c>
       <c r="G550">
-        <v>100.1225595</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="551" spans="1:7">
       <c r="A551" t="s">
-        <v>669</v>
+        <v>525</v>
       </c>
       <c r="B551" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="F551">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G551">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="552" spans="1:7">
       <c r="A552" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="B552" t="s">
-        <v>244</v>
+        <v>12</v>
+      </c>
+      <c r="C552" t="s">
+        <v>97</v>
+      </c>
+      <c r="D552" t="s">
+        <v>98</v>
+      </c>
+      <c r="E552">
+        <v>10400</v>
       </c>
       <c r="F552">
-        <v>9.1382389</v>
+        <v>13.7278956</v>
       </c>
       <c r="G552">
-        <v>99.3217483</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="553" spans="1:7">
       <c r="A553" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="B553" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F553">
         <v>13.7278956</v>
       </c>
       <c r="G553">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="554" spans="1:7">
       <c r="A554" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="B554" t="s">
-        <v>8</v>
+        <v>401</v>
       </c>
       <c r="F554">
-        <v>13.7278956</v>
+        <v>15.6930072</v>
       </c>
       <c r="G554">
-        <v>100.5241235</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="555" spans="1:7">
       <c r="A555" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="B555" t="s">
-        <v>8</v>
+        <v>676</v>
       </c>
       <c r="F555">
-        <v>13.7278956</v>
+        <v>9.9528702</v>
       </c>
       <c r="G555">
-        <v>100.5241235</v>
+        <v>98.6084641</v>
       </c>
     </row>
     <row r="556" spans="1:7">
       <c r="A556" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="B556" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="F556">
-        <v>7.9810496</v>
+        <v>13.8621125</v>
       </c>
       <c r="G556">
-        <v>98.3638824</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="557" spans="1:7">
       <c r="A557" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="B557" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="F557">
-        <v>13.8199206</v>
+        <v>7.9810496</v>
       </c>
       <c r="G557">
-        <v>100.0621676</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="558" spans="1:7">
       <c r="A558" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="B558" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="F558">
-        <v>13.7278956</v>
+        <v>10.4930496</v>
       </c>
       <c r="G558">
-        <v>100.5241235</v>
+        <v>99.1800199</v>
       </c>
     </row>
     <row r="559" spans="1:7">
       <c r="A559" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="B559" t="s">
-        <v>292</v>
+        <v>12</v>
+      </c>
+      <c r="E559">
+        <v>10120</v>
       </c>
       <c r="F559">
-        <v>16.4429516</v>
+        <v>13.7278956</v>
       </c>
       <c r="G559">
-        <v>100.3482329</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="560" spans="1:7">
       <c r="A560" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="B560" t="s">
-        <v>75</v>
+        <v>493</v>
       </c>
       <c r="F560">
-        <v>13.5990961</v>
+        <v>6.6238158</v>
       </c>
       <c r="G560">
-        <v>100.5998319</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="561" spans="1:7">
       <c r="A561" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="B561" t="s">
-        <v>8</v>
+        <v>305</v>
       </c>
       <c r="F561">
-        <v>13.7278956</v>
+        <v>9.1382389</v>
       </c>
       <c r="G561">
-        <v>100.5241235</v>
+        <v>99.3217483</v>
       </c>
     </row>
     <row r="562" spans="1:7">
       <c r="A562" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="B562" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>12</v>
       </c>
       <c r="F562">
         <v>13.7278956</v>
       </c>
       <c r="G562">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="563" spans="1:7">
       <c r="A563" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="B563" t="s">
-        <v>8</v>
+        <v>70</v>
       </c>
       <c r="F563">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G563">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="564" spans="1:7">
       <c r="A564" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="B564" t="s">
         <v>8</v>
       </c>
-      <c r="E564">
-[...1 lines deleted...]
-      </c>
       <c r="F564">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G564">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="565" spans="1:7">
       <c r="A565" t="s">
-        <v>462</v>
+        <v>686</v>
       </c>
       <c r="B565" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>20</v>
       </c>
       <c r="F565">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G565">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="566" spans="1:7">
       <c r="A566" t="s">
-        <v>610</v>
+        <v>687</v>
       </c>
       <c r="B566" t="s">
-        <v>90</v>
+        <v>401</v>
       </c>
       <c r="F566">
-        <v>13.3611431</v>
+        <v>15.6930072</v>
       </c>
       <c r="G566">
-        <v>100.9846717</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="567" spans="1:7">
       <c r="A567" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
       <c r="B567" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>648</v>
       </c>
       <c r="F567">
-        <v>13.7278956</v>
+        <v>7.1756004</v>
       </c>
       <c r="G567">
-        <v>100.5241235</v>
+        <v>100.614347</v>
       </c>
     </row>
     <row r="568" spans="1:7">
       <c r="A568" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="B568" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F568">
         <v>13.7278956</v>
       </c>
       <c r="G568">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="569" spans="1:7">
       <c r="A569" t="s">
-        <v>684</v>
+        <v>690</v>
       </c>
       <c r="B569" t="s">
-        <v>8</v>
+        <v>447</v>
       </c>
       <c r="F569">
-        <v>13.7278956</v>
+        <v>16.4419355</v>
       </c>
       <c r="G569">
-        <v>100.5241235</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="570" spans="1:7">
       <c r="A570" t="s">
-        <v>684</v>
+        <v>691</v>
       </c>
       <c r="B570" t="s">
         <v>8</v>
       </c>
       <c r="F570">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G570">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="571" spans="1:7">
       <c r="A571" t="s">
-        <v>685</v>
+        <v>692</v>
       </c>
       <c r="B571" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F571">
         <v>13.7278956</v>
       </c>
       <c r="G571">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="572" spans="1:7">
       <c r="A572" t="s">
-        <v>686</v>
+        <v>693</v>
       </c>
       <c r="B572" t="s">
         <v>8</v>
       </c>
       <c r="F572">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G572">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="573" spans="1:7">
       <c r="A573" t="s">
-        <v>687</v>
+        <v>694</v>
       </c>
       <c r="B573" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F573">
         <v>13.7278956</v>
       </c>
       <c r="G573">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="574" spans="1:7">
       <c r="A574" t="s">
-        <v>688</v>
+        <v>695</v>
       </c>
       <c r="B574" t="s">
-        <v>41</v>
+        <v>530</v>
       </c>
       <c r="F574">
-        <v>13.8199206</v>
+        <v>11.812367</v>
       </c>
       <c r="G574">
-        <v>100.0621676</v>
+        <v>99.7973271</v>
       </c>
     </row>
     <row r="575" spans="1:7">
       <c r="A575" t="s">
-        <v>689</v>
+        <v>696</v>
       </c>
       <c r="B575" t="s">
-        <v>8</v>
+        <v>648</v>
       </c>
       <c r="F575">
-        <v>13.7278956</v>
+        <v>7.1756004</v>
       </c>
       <c r="G575">
-        <v>100.5241235</v>
+        <v>100.614347</v>
       </c>
     </row>
     <row r="576" spans="1:7">
       <c r="A576" t="s">
-        <v>690</v>
+        <v>697</v>
       </c>
       <c r="B576" t="s">
-        <v>41</v>
+        <v>140</v>
       </c>
       <c r="F576">
-        <v>13.8199206</v>
+        <v>14.9798997</v>
       </c>
       <c r="G576">
-        <v>100.0621676</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="577" spans="1:7">
       <c r="A577" t="s">
-        <v>691</v>
+        <v>698</v>
       </c>
       <c r="B577" t="s">
-        <v>8</v>
+        <v>401</v>
       </c>
       <c r="F577">
-        <v>13.7278956</v>
+        <v>15.6930072</v>
       </c>
       <c r="G577">
-        <v>100.5241235</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="578" spans="1:7">
       <c r="A578" t="s">
-        <v>692</v>
+        <v>699</v>
       </c>
       <c r="B578" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="F578">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G578">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="579" spans="1:7">
       <c r="A579" t="s">
-        <v>693</v>
+        <v>700</v>
       </c>
       <c r="B579" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="F579">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G579">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="580" spans="1:7">
       <c r="A580" t="s">
-        <v>694</v>
+        <v>701</v>
       </c>
       <c r="B580" t="s">
-        <v>8</v>
+        <v>702</v>
       </c>
       <c r="F580">
-        <v>13.7278956</v>
+        <v>16.542443</v>
       </c>
       <c r="G580">
-        <v>100.5241235</v>
+        <v>104.7209151</v>
       </c>
     </row>
     <row r="581" spans="1:7">
       <c r="A581" t="s">
-        <v>693</v>
+        <v>703</v>
       </c>
       <c r="B581" t="s">
-        <v>41</v>
+        <v>70</v>
       </c>
       <c r="F581">
-        <v>13.8199206</v>
+        <v>13.3611431</v>
       </c>
       <c r="G581">
-        <v>100.0621676</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="582" spans="1:7">
       <c r="A582" t="s">
-        <v>695</v>
+        <v>704</v>
       </c>
       <c r="B582" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F582">
         <v>13.7278956</v>
       </c>
       <c r="G582">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="583" spans="1:7">
       <c r="A583" t="s">
-        <v>693</v>
+        <v>705</v>
       </c>
       <c r="B583" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="F583">
-        <v>13.8199206</v>
+        <v>7.9810496</v>
       </c>
       <c r="G583">
-        <v>100.0621676</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="584" spans="1:7">
       <c r="A584" t="s">
-        <v>696</v>
+        <v>706</v>
       </c>
       <c r="B584" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="F584">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G584">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="585" spans="1:7">
       <c r="A585" t="s">
-        <v>610</v>
+        <v>707</v>
       </c>
       <c r="B585" t="s">
-        <v>90</v>
+        <v>8</v>
       </c>
       <c r="F585">
-        <v>13.3611431</v>
+        <v>7.9810496</v>
       </c>
       <c r="G585">
-        <v>100.9846717</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="586" spans="1:7">
       <c r="A586" t="s">
-        <v>697</v>
+        <v>708</v>
       </c>
       <c r="B586" t="s">
         <v>8</v>
       </c>
       <c r="F586">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G586">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="587" spans="1:7">
       <c r="A587" t="s">
-        <v>698</v>
+        <v>709</v>
       </c>
       <c r="B587" t="s">
-        <v>308</v>
+        <v>12</v>
       </c>
       <c r="F587">
-        <v>14.9930017</v>
+        <v>13.7278956</v>
       </c>
       <c r="G587">
-        <v>103.1029191</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="588" spans="1:7">
       <c r="A588" t="s">
-        <v>699</v>
+        <v>710</v>
       </c>
       <c r="B588" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="F588">
-        <v>7.9810496</v>
+        <v>16.4429516</v>
       </c>
       <c r="G588">
-        <v>98.3638824</v>
+        <v>100.3482329</v>
       </c>
     </row>
     <row r="589" spans="1:7">
       <c r="A589" t="s">
-        <v>700</v>
+        <v>711</v>
       </c>
       <c r="B589" t="s">
-        <v>326</v>
+        <v>712</v>
       </c>
       <c r="F589">
-        <v>8.4407456</v>
+        <v>14.0208391</v>
       </c>
       <c r="G589">
-        <v>98.5193032</v>
+        <v>100.5250276</v>
       </c>
     </row>
     <row r="590" spans="1:7">
       <c r="A590" t="s">
-        <v>701</v>
+        <v>713</v>
       </c>
       <c r="B590" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="F590">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G590">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="591" spans="1:7">
       <c r="A591" t="s">
-        <v>702</v>
+        <v>714</v>
       </c>
       <c r="B591" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F591">
         <v>13.7278956</v>
       </c>
       <c r="G591">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="592" spans="1:7">
       <c r="A592" t="s">
-        <v>703</v>
+        <v>715</v>
       </c>
       <c r="B592" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F592">
         <v>7.9810496</v>
       </c>
       <c r="G592">
         <v>98.3638824</v>
       </c>
     </row>
     <row r="593" spans="1:7">
       <c r="A593" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="B593" t="s">
-        <v>705</v>
+        <v>8</v>
       </c>
       <c r="F593">
-        <v>14.5289154</v>
+        <v>7.9810496</v>
       </c>
       <c r="G593">
-        <v>100.9101421</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="594" spans="1:7">
       <c r="A594" t="s">
-        <v>706</v>
+        <v>717</v>
       </c>
       <c r="B594" t="s">
-        <v>390</v>
+        <v>718</v>
       </c>
       <c r="C594" t="s">
-        <v>391</v>
+        <v>719</v>
       </c>
       <c r="D594" t="s">
-        <v>424</v>
+        <v>720</v>
       </c>
       <c r="E594">
-        <v>40000</v>
+        <v>67260</v>
       </c>
       <c r="F594">
-        <v>16.461777</v>
+        <v>16.4189807</v>
       </c>
       <c r="G594">
-        <v>102.83011</v>
+        <v>101.1550926</v>
       </c>
     </row>
     <row r="595" spans="1:7">
       <c r="A595" t="s">
-        <v>707</v>
+        <v>379</v>
       </c>
       <c r="B595" t="s">
-        <v>344</v>
+        <v>12</v>
       </c>
       <c r="F595">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G595">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="596" spans="1:7">
       <c r="A596" t="s">
-        <v>708</v>
+        <v>721</v>
       </c>
       <c r="B596" t="s">
-        <v>344</v>
+        <v>12</v>
       </c>
       <c r="F596">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G596">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="597" spans="1:7">
       <c r="A597" t="s">
-        <v>709</v>
+        <v>722</v>
       </c>
       <c r="B597" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F597">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G597">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="598" spans="1:7">
       <c r="A598" t="s">
-        <v>710</v>
+        <v>723</v>
       </c>
       <c r="B598" t="s">
-        <v>241</v>
+        <v>20</v>
       </c>
       <c r="F598">
-        <v>15.8068173</v>
+        <v>12.6833115</v>
       </c>
       <c r="G598">
-        <v>102.0315027</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="599" spans="1:7">
       <c r="A599" t="s">
-        <v>711</v>
+        <v>724</v>
       </c>
       <c r="B599" t="s">
-        <v>390</v>
-[...8 lines deleted...]
-        <v>40000</v>
+        <v>401</v>
       </c>
       <c r="F599">
-        <v>16.461716</v>
+        <v>15.6930072</v>
       </c>
       <c r="G599">
-        <v>102.83039</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="600" spans="1:7">
       <c r="A600" t="s">
-        <v>712</v>
+        <v>725</v>
       </c>
       <c r="B600" t="s">
-        <v>326</v>
+        <v>12</v>
       </c>
       <c r="F600">
-        <v>8.4407456</v>
+        <v>13.7278956</v>
       </c>
       <c r="G600">
-        <v>98.5193032</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="601" spans="1:7">
       <c r="A601" t="s">
-        <v>713</v>
+        <v>726</v>
       </c>
       <c r="B601" t="s">
-        <v>344</v>
+        <v>305</v>
       </c>
       <c r="F601">
-        <v>15.6930072</v>
+        <v>9.1382389</v>
       </c>
       <c r="G601">
-        <v>100.1225595</v>
+        <v>99.3217483</v>
       </c>
     </row>
     <row r="602" spans="1:7">
       <c r="A602" t="s">
-        <v>714</v>
+        <v>727</v>
       </c>
       <c r="B602" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F602">
         <v>13.7278956</v>
       </c>
       <c r="G602">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="603" spans="1:7">
       <c r="A603" t="s">
-        <v>715</v>
+        <v>728</v>
       </c>
       <c r="B603" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F603">
         <v>13.7278956</v>
       </c>
       <c r="G603">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="604" spans="1:7">
       <c r="A604" t="s">
-        <v>716</v>
+        <v>729</v>
       </c>
       <c r="B604" t="s">
-        <v>308</v>
+        <v>12</v>
       </c>
       <c r="F604">
-        <v>14.9930017</v>
+        <v>13.7278956</v>
       </c>
       <c r="G604">
-        <v>103.1029191</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="605" spans="1:7">
       <c r="A605" t="s">
-        <v>717</v>
+        <v>730</v>
       </c>
       <c r="B605" t="s">
-        <v>718</v>
+        <v>8</v>
       </c>
       <c r="F605">
-        <v>8.0862997</v>
+        <v>7.9810496</v>
       </c>
       <c r="G605">
-        <v>98.9062835</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="606" spans="1:7">
       <c r="A606" t="s">
-        <v>719</v>
+        <v>731</v>
       </c>
       <c r="B606" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10240</v>
+        <v>117</v>
       </c>
       <c r="F606">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G606">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="607" spans="1:7">
       <c r="A607" t="s">
-        <v>720</v>
+        <v>732</v>
       </c>
       <c r="B607" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F607">
         <v>13.7278956</v>
       </c>
       <c r="G607">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="608" spans="1:7">
       <c r="A608" t="s">
-        <v>721</v>
+        <v>733</v>
       </c>
       <c r="B608" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="F608">
-        <v>13.8199206</v>
+        <v>16.4429516</v>
       </c>
       <c r="G608">
-        <v>100.0621676</v>
+        <v>100.3482329</v>
       </c>
     </row>
     <row r="609" spans="1:7">
       <c r="A609" t="s">
-        <v>704</v>
+        <v>734</v>
       </c>
       <c r="B609" t="s">
-        <v>705</v>
+        <v>50</v>
       </c>
       <c r="F609">
-        <v>14.5289154</v>
+        <v>13.5990961</v>
       </c>
       <c r="G609">
-        <v>100.9101421</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="610" spans="1:7">
       <c r="A610" t="s">
-        <v>704</v>
+        <v>735</v>
       </c>
       <c r="B610" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="F610">
-        <v>14.5289154</v>
+        <v>13.7278956</v>
       </c>
       <c r="G610">
-        <v>100.9101421</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="611" spans="1:7">
       <c r="A611" t="s">
-        <v>722</v>
+        <v>736</v>
       </c>
       <c r="B611" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C611" t="s">
+        <v>109</v>
+      </c>
+      <c r="E611">
+        <v>10110</v>
       </c>
       <c r="F611">
         <v>13.7278956</v>
       </c>
       <c r="G611">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="612" spans="1:7">
       <c r="A612" t="s">
-        <v>721</v>
+        <v>737</v>
       </c>
       <c r="B612" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="F612">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G612">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="613" spans="1:7">
       <c r="A613" t="s">
-        <v>723</v>
+        <v>738</v>
       </c>
       <c r="B613" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="E613">
+        <v>10110</v>
       </c>
       <c r="F613">
         <v>13.7278956</v>
       </c>
       <c r="G613">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="614" spans="1:7">
       <c r="A614" t="s">
-        <v>724</v>
+        <v>519</v>
       </c>
       <c r="B614" t="s">
-        <v>38</v>
+        <v>12</v>
+      </c>
+      <c r="C614" t="s">
+        <v>54</v>
+      </c>
+      <c r="D614" t="s">
+        <v>131</v>
+      </c>
+      <c r="E614">
+        <v>10110</v>
       </c>
       <c r="F614">
-        <v>13.6904194</v>
+        <v>13.7278956</v>
       </c>
       <c r="G614">
-        <v>101.0779596</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="615" spans="1:7">
       <c r="A615" t="s">
-        <v>725</v>
+        <v>667</v>
       </c>
       <c r="B615" t="s">
-        <v>8</v>
+        <v>70</v>
       </c>
       <c r="F615">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G615">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="616" spans="1:7">
       <c r="A616" t="s">
-        <v>726</v>
+        <v>739</v>
       </c>
       <c r="B616" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C616" t="s">
+        <v>54</v>
+      </c>
+      <c r="D616" t="s">
+        <v>131</v>
+      </c>
+      <c r="E616">
+        <v>10110</v>
       </c>
       <c r="F616">
         <v>13.7278956</v>
       </c>
       <c r="G616">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="617" spans="1:7">
       <c r="A617" t="s">
-        <v>727</v>
+        <v>740</v>
       </c>
       <c r="B617" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F617">
         <v>13.7278956</v>
       </c>
       <c r="G617">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="618" spans="1:7">
       <c r="A618" t="s">
-        <v>728</v>
+        <v>740</v>
       </c>
       <c r="B618" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F618">
         <v>13.7278956</v>
       </c>
       <c r="G618">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="619" spans="1:7">
       <c r="A619" t="s">
-        <v>614</v>
+        <v>740</v>
       </c>
       <c r="B619" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F619">
         <v>13.7278956</v>
       </c>
       <c r="G619">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="620" spans="1:7">
       <c r="A620" t="s">
-        <v>729</v>
+        <v>741</v>
       </c>
       <c r="B620" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F620">
         <v>13.7278956</v>
       </c>
       <c r="G620">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="621" spans="1:7">
       <c r="A621" t="s">
-        <v>730</v>
+        <v>742</v>
       </c>
       <c r="B621" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F621">
         <v>13.7278956</v>
       </c>
       <c r="G621">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="622" spans="1:7">
       <c r="A622" t="s">
-        <v>731</v>
+        <v>743</v>
       </c>
       <c r="B622" t="s">
-        <v>656</v>
+        <v>12</v>
       </c>
       <c r="F622">
-        <v>14.0208391</v>
+        <v>13.7278956</v>
       </c>
       <c r="G622">
-        <v>100.5250276</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="623" spans="1:7">
       <c r="A623" t="s">
-        <v>732</v>
+        <v>744</v>
       </c>
       <c r="B623" t="s">
-        <v>705</v>
+        <v>117</v>
       </c>
       <c r="F623">
-        <v>14.5289154</v>
+        <v>13.8199206</v>
       </c>
       <c r="G623">
-        <v>100.9101421</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="624" spans="1:7">
       <c r="A624" t="s">
-        <v>733</v>
+        <v>745</v>
       </c>
       <c r="B624" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F624">
         <v>13.7278956</v>
       </c>
       <c r="G624">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="625" spans="1:7">
       <c r="A625" t="s">
-        <v>734</v>
+        <v>746</v>
       </c>
       <c r="B625" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="F625">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G625">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="626" spans="1:7">
       <c r="A626" t="s">
-        <v>735</v>
+        <v>747</v>
       </c>
       <c r="B626" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F626">
         <v>13.7278956</v>
       </c>
       <c r="G626">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="627" spans="1:7">
       <c r="A627" t="s">
-        <v>736</v>
+        <v>748</v>
       </c>
       <c r="B627" t="s">
-        <v>43</v>
+        <v>117</v>
       </c>
       <c r="F627">
-        <v>13.8621125</v>
+        <v>13.8199206</v>
       </c>
       <c r="G627">
-        <v>100.5143528</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="628" spans="1:7">
       <c r="A628" t="s">
-        <v>737</v>
+        <v>749</v>
       </c>
       <c r="B628" t="s">
-        <v>623</v>
+        <v>117</v>
       </c>
       <c r="F628">
-        <v>10.4930496</v>
+        <v>13.8199206</v>
       </c>
       <c r="G628">
-        <v>99.1800199</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="629" spans="1:7">
       <c r="A629" t="s">
-        <v>738</v>
+        <v>750</v>
       </c>
       <c r="B629" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F629">
         <v>13.7278956</v>
       </c>
       <c r="G629">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="630" spans="1:7">
       <c r="A630" t="s">
-        <v>739</v>
+        <v>749</v>
       </c>
       <c r="B630" t="s">
-        <v>473</v>
+        <v>117</v>
       </c>
       <c r="F630">
-        <v>11.812367</v>
+        <v>13.8199206</v>
       </c>
       <c r="G630">
-        <v>99.7973271</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="631" spans="1:7">
       <c r="A631" t="s">
-        <v>740</v>
+        <v>751</v>
       </c>
       <c r="B631" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F631">
         <v>13.7278956</v>
       </c>
       <c r="G631">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="632" spans="1:7">
       <c r="A632" t="s">
-        <v>741</v>
+        <v>749</v>
       </c>
       <c r="B632" t="s">
-        <v>705</v>
+        <v>117</v>
       </c>
       <c r="F632">
-        <v>14.5289154</v>
+        <v>13.8199206</v>
       </c>
       <c r="G632">
-        <v>100.9101421</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="633" spans="1:7">
       <c r="A633" t="s">
-        <v>742</v>
+        <v>752</v>
       </c>
       <c r="B633" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F633">
         <v>13.7278956</v>
       </c>
       <c r="G633">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="634" spans="1:7">
       <c r="A634" t="s">
-        <v>743</v>
+        <v>667</v>
       </c>
       <c r="B634" t="s">
-        <v>41</v>
+        <v>70</v>
       </c>
       <c r="F634">
-        <v>13.8199206</v>
+        <v>13.3611431</v>
       </c>
       <c r="G634">
-        <v>100.0621676</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="635" spans="1:7">
       <c r="A635" t="s">
-        <v>744</v>
+        <v>753</v>
       </c>
       <c r="B635" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F635">
         <v>13.7278956</v>
       </c>
       <c r="G635">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="636" spans="1:7">
       <c r="A636" t="s">
-        <v>745</v>
+        <v>754</v>
       </c>
       <c r="B636" t="s">
-        <v>41</v>
+        <v>365</v>
       </c>
       <c r="F636">
-        <v>13.8199206</v>
+        <v>14.9930017</v>
       </c>
       <c r="G636">
-        <v>100.0621676</v>
+        <v>103.1029191</v>
       </c>
     </row>
     <row r="637" spans="1:7">
       <c r="A637" t="s">
-        <v>746</v>
+        <v>755</v>
       </c>
       <c r="B637" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F637">
-        <v>13.8621125</v>
+        <v>7.9810496</v>
       </c>
       <c r="G637">
-        <v>100.5143528</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="638" spans="1:7">
       <c r="A638" t="s">
-        <v>747</v>
+        <v>756</v>
       </c>
       <c r="B638" t="s">
-        <v>41</v>
+        <v>383</v>
       </c>
       <c r="F638">
-        <v>13.8199206</v>
+        <v>8.4407456</v>
       </c>
       <c r="G638">
-        <v>100.0621676</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="639" spans="1:7">
       <c r="A639" t="s">
-        <v>748</v>
+        <v>757</v>
       </c>
       <c r="B639" t="s">
-        <v>436</v>
+        <v>12</v>
       </c>
       <c r="F639">
-        <v>6.6238158</v>
+        <v>13.7278956</v>
       </c>
       <c r="G639">
-        <v>100.0673744</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="640" spans="1:7">
       <c r="A640" t="s">
-        <v>749</v>
+        <v>758</v>
       </c>
       <c r="B640" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F640">
         <v>13.7278956</v>
       </c>
       <c r="G640">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="641" spans="1:7">
       <c r="A641" t="s">
-        <v>750</v>
+        <v>759</v>
       </c>
       <c r="B641" t="s">
         <v>8</v>
       </c>
       <c r="F641">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G641">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="642" spans="1:7">
       <c r="A642" t="s">
-        <v>751</v>
+        <v>760</v>
       </c>
       <c r="B642" t="s">
-        <v>8</v>
+        <v>761</v>
       </c>
       <c r="F642">
-        <v>13.7278956</v>
+        <v>14.5289154</v>
       </c>
       <c r="G642">
-        <v>100.5241235</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="643" spans="1:7">
       <c r="A643" t="s">
-        <v>752</v>
+        <v>762</v>
       </c>
       <c r="B643" t="s">
-        <v>41</v>
+        <v>447</v>
+      </c>
+      <c r="C643" t="s">
+        <v>448</v>
+      </c>
+      <c r="D643" t="s">
+        <v>481</v>
+      </c>
+      <c r="E643">
+        <v>40000</v>
       </c>
       <c r="F643">
-        <v>13.8199206</v>
+        <v>16.461777</v>
       </c>
       <c r="G643">
-        <v>100.0621676</v>
+        <v>102.83011</v>
       </c>
     </row>
     <row r="644" spans="1:7">
       <c r="A644" t="s">
-        <v>753</v>
+        <v>763</v>
       </c>
       <c r="B644" t="s">
-        <v>147</v>
+        <v>401</v>
       </c>
       <c r="F644">
-        <v>18.7877477</v>
+        <v>15.6930072</v>
       </c>
       <c r="G644">
-        <v>98.9931311</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="645" spans="1:7">
       <c r="A645" t="s">
-        <v>754</v>
+        <v>764</v>
       </c>
       <c r="B645" t="s">
-        <v>604</v>
+        <v>401</v>
       </c>
       <c r="F645">
-        <v>8.4303975</v>
+        <v>15.6930072</v>
       </c>
       <c r="G645">
-        <v>99.9631219</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="646" spans="1:7">
       <c r="A646" t="s">
-        <v>755</v>
+        <v>765</v>
       </c>
       <c r="B646" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="F646">
-        <v>12.6833115</v>
+        <v>13.8621125</v>
       </c>
       <c r="G646">
-        <v>101.2374295</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="647" spans="1:7">
       <c r="A647" t="s">
-        <v>756</v>
+        <v>766</v>
       </c>
       <c r="B647" t="s">
-        <v>8</v>
+        <v>302</v>
       </c>
       <c r="F647">
-        <v>13.7278956</v>
+        <v>15.8068173</v>
       </c>
       <c r="G647">
-        <v>100.5241235</v>
+        <v>102.0315027</v>
       </c>
     </row>
     <row r="648" spans="1:7">
       <c r="A648" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
       <c r="B648" t="s">
-        <v>8</v>
+        <v>447</v>
+      </c>
+      <c r="C648" t="s">
+        <v>448</v>
+      </c>
+      <c r="D648" t="s">
+        <v>481</v>
+      </c>
+      <c r="E648">
+        <v>40000</v>
       </c>
       <c r="F648">
-        <v>13.7278956</v>
+        <v>16.461716</v>
       </c>
       <c r="G648">
-        <v>100.5241235</v>
+        <v>102.83039</v>
       </c>
     </row>
     <row r="649" spans="1:7">
       <c r="A649" t="s">
-        <v>758</v>
+        <v>768</v>
       </c>
       <c r="B649" t="s">
-        <v>8</v>
+        <v>383</v>
       </c>
       <c r="F649">
-        <v>13.7278956</v>
+        <v>8.4407456</v>
       </c>
       <c r="G649">
-        <v>100.5241235</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="650" spans="1:7">
       <c r="A650" t="s">
-        <v>759</v>
+        <v>769</v>
       </c>
       <c r="B650" t="s">
-        <v>41</v>
+        <v>401</v>
       </c>
       <c r="F650">
-        <v>13.8199206</v>
+        <v>15.6930072</v>
       </c>
       <c r="G650">
-        <v>100.0621676</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="651" spans="1:7">
       <c r="A651" t="s">
-        <v>760</v>
+        <v>770</v>
       </c>
       <c r="B651" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F651">
         <v>13.7278956</v>
       </c>
       <c r="G651">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="652" spans="1:7">
       <c r="A652" t="s">
-        <v>761</v>
+        <v>771</v>
       </c>
       <c r="B652" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="F652">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G652">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="653" spans="1:7">
       <c r="A653" t="s">
-        <v>762</v>
+        <v>772</v>
       </c>
       <c r="B653" t="s">
-        <v>41</v>
+        <v>365</v>
       </c>
       <c r="F653">
-        <v>13.8199206</v>
+        <v>14.9930017</v>
       </c>
       <c r="G653">
-        <v>100.0621676</v>
+        <v>103.1029191</v>
       </c>
     </row>
     <row r="654" spans="1:7">
       <c r="A654" t="s">
-        <v>763</v>
+        <v>773</v>
       </c>
       <c r="B654" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="F654">
-        <v>13.7278956</v>
+        <v>8.0862997</v>
       </c>
       <c r="G654">
-        <v>100.5241235</v>
+        <v>98.9062835</v>
       </c>
     </row>
     <row r="655" spans="1:7">
       <c r="A655" t="s">
-        <v>764</v>
+        <v>774</v>
       </c>
       <c r="B655" t="s">
-        <v>14</v>
+        <v>12</v>
+      </c>
+      <c r="C655" t="s">
+        <v>223</v>
+      </c>
+      <c r="D655" t="s">
+        <v>332</v>
+      </c>
+      <c r="E655">
+        <v>10240</v>
       </c>
       <c r="F655">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G655">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="656" spans="1:7">
       <c r="A656" t="s">
-        <v>765</v>
+        <v>775</v>
       </c>
       <c r="B656" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F656">
         <v>13.7278956</v>
       </c>
       <c r="G656">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="657" spans="1:7">
       <c r="A657" t="s">
-        <v>766</v>
+        <v>776</v>
       </c>
       <c r="B657" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="F657">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G657">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="658" spans="1:7">
       <c r="A658" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
       <c r="B658" t="s">
-        <v>8</v>
+        <v>761</v>
       </c>
       <c r="F658">
-        <v>13.7278956</v>
+        <v>14.5289154</v>
       </c>
       <c r="G658">
-        <v>100.5241235</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="659" spans="1:7">
       <c r="A659" t="s">
-        <v>768</v>
+        <v>760</v>
       </c>
       <c r="B659" t="s">
-        <v>436</v>
+        <v>761</v>
       </c>
       <c r="F659">
-        <v>6.6238158</v>
+        <v>14.5289154</v>
       </c>
       <c r="G659">
-        <v>100.0673744</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="660" spans="1:7">
       <c r="A660" t="s">
-        <v>769</v>
+        <v>777</v>
       </c>
       <c r="B660" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F660">
         <v>13.7278956</v>
       </c>
       <c r="G660">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="661" spans="1:7">
       <c r="A661" t="s">
-        <v>770</v>
+        <v>776</v>
       </c>
       <c r="B661" t="s">
-        <v>41</v>
+        <v>117</v>
       </c>
       <c r="F661">
         <v>13.8199206</v>
       </c>
       <c r="G661">
         <v>100.0621676</v>
       </c>
     </row>
     <row r="662" spans="1:7">
       <c r="A662" t="s">
-        <v>771</v>
+        <v>778</v>
       </c>
       <c r="B662" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F662">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G662">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="663" spans="1:7">
       <c r="A663" t="s">
-        <v>771</v>
+        <v>779</v>
       </c>
       <c r="B663" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="F663">
-        <v>7.9810496</v>
+        <v>13.6904194</v>
       </c>
       <c r="G663">
-        <v>98.3638824</v>
+        <v>101.0779596</v>
       </c>
     </row>
     <row r="664" spans="1:7">
       <c r="A664" t="s">
-        <v>772</v>
+        <v>780</v>
       </c>
       <c r="B664" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F664">
         <v>13.7278956</v>
       </c>
       <c r="G664">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="665" spans="1:7">
       <c r="A665" t="s">
-        <v>773</v>
+        <v>781</v>
       </c>
       <c r="B665" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F665">
         <v>13.7278956</v>
       </c>
       <c r="G665">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="666" spans="1:7">
       <c r="A666" t="s">
-        <v>774</v>
+        <v>782</v>
       </c>
       <c r="B666" t="s">
-        <v>436</v>
+        <v>12</v>
       </c>
       <c r="F666">
-        <v>6.6238158</v>
+        <v>13.7278956</v>
       </c>
       <c r="G666">
-        <v>100.0673744</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="667" spans="1:7">
       <c r="A667" t="s">
-        <v>775</v>
+        <v>783</v>
       </c>
       <c r="B667" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F667">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G667">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="668" spans="1:7">
       <c r="A668" t="s">
-        <v>776</v>
+        <v>671</v>
       </c>
       <c r="B668" t="s">
-        <v>241</v>
+        <v>12</v>
       </c>
       <c r="F668">
-        <v>15.8068173</v>
+        <v>13.7278956</v>
       </c>
       <c r="G668">
-        <v>102.0315027</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="669" spans="1:7">
       <c r="A669" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="B669" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F669">
         <v>13.7278956</v>
       </c>
       <c r="G669">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="670" spans="1:7">
       <c r="A670" t="s">
-        <v>778</v>
+        <v>785</v>
       </c>
       <c r="B670" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F670">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G670">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="671" spans="1:7">
       <c r="A671" t="s">
-        <v>779</v>
+        <v>786</v>
       </c>
       <c r="B671" t="s">
-        <v>41</v>
+        <v>712</v>
       </c>
       <c r="F671">
-        <v>13.8199206</v>
+        <v>14.0208391</v>
       </c>
       <c r="G671">
-        <v>100.0621676</v>
+        <v>100.5250276</v>
       </c>
     </row>
     <row r="672" spans="1:7">
       <c r="A672" t="s">
-        <v>780</v>
+        <v>787</v>
       </c>
       <c r="B672" t="s">
-        <v>8</v>
+        <v>761</v>
       </c>
       <c r="F672">
-        <v>13.7278956</v>
+        <v>14.5289154</v>
       </c>
       <c r="G672">
-        <v>100.5241235</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="673" spans="1:7">
       <c r="A673" t="s">
-        <v>781</v>
+        <v>788</v>
       </c>
       <c r="B673" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F673">
         <v>13.7278956</v>
       </c>
       <c r="G673">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="674" spans="1:7">
       <c r="A674" t="s">
-        <v>782</v>
+        <v>789</v>
       </c>
       <c r="B674" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="F674">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G674">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="675" spans="1:7">
       <c r="A675" t="s">
-        <v>745</v>
+        <v>790</v>
       </c>
       <c r="B675" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="F675">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G675">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="676" spans="1:7">
       <c r="A676" t="s">
-        <v>773</v>
+        <v>791</v>
       </c>
       <c r="B676" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="F676">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G676">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="677" spans="1:7">
       <c r="A677" t="s">
-        <v>745</v>
+        <v>792</v>
       </c>
       <c r="B677" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="F677">
-        <v>13.8199206</v>
+        <v>10.4930496</v>
       </c>
       <c r="G677">
-        <v>100.0621676</v>
+        <v>99.1800199</v>
       </c>
     </row>
     <row r="678" spans="1:7">
       <c r="A678" t="s">
-        <v>745</v>
+        <v>793</v>
       </c>
       <c r="B678" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="F678">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G678">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="679" spans="1:7">
       <c r="A679" t="s">
-        <v>783</v>
+        <v>794</v>
       </c>
       <c r="B679" t="s">
-        <v>41</v>
+        <v>530</v>
       </c>
       <c r="F679">
-        <v>13.8199206</v>
+        <v>11.812367</v>
       </c>
       <c r="G679">
-        <v>100.0621676</v>
+        <v>99.7973271</v>
       </c>
     </row>
     <row r="680" spans="1:7">
       <c r="A680" t="s">
-        <v>784</v>
+        <v>795</v>
       </c>
       <c r="B680" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="F680">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G680">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="681" spans="1:7">
       <c r="A681" t="s">
-        <v>785</v>
+        <v>796</v>
       </c>
       <c r="B681" t="s">
-        <v>8</v>
+        <v>761</v>
       </c>
       <c r="F681">
-        <v>13.7278956</v>
+        <v>14.5289154</v>
       </c>
       <c r="G681">
-        <v>100.5241235</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="682" spans="1:7">
       <c r="A682" t="s">
-        <v>786</v>
+        <v>797</v>
       </c>
       <c r="B682" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F682">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G682">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="683" spans="1:7">
       <c r="A683" t="s">
-        <v>787</v>
+        <v>798</v>
       </c>
       <c r="B683" t="s">
-        <v>788</v>
+        <v>117</v>
       </c>
       <c r="F683">
-        <v>14.7995081</v>
+        <v>13.8199206</v>
       </c>
       <c r="G683">
-        <v>100.6533706</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="684" spans="1:7">
       <c r="A684" t="s">
-        <v>789</v>
+        <v>799</v>
       </c>
       <c r="B684" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F684">
         <v>13.7278956</v>
       </c>
       <c r="G684">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="685" spans="1:7">
       <c r="A685" t="s">
-        <v>790</v>
+        <v>800</v>
       </c>
       <c r="B685" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="F685">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G685">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="686" spans="1:7">
       <c r="A686" t="s">
-        <v>791</v>
+        <v>801</v>
       </c>
       <c r="B686" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="F686">
-        <v>13.8199206</v>
+        <v>13.8621125</v>
       </c>
       <c r="G686">
-        <v>100.0621676</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="687" spans="1:7">
       <c r="A687" t="s">
-        <v>792</v>
+        <v>802</v>
       </c>
       <c r="B687" t="s">
-        <v>379</v>
+        <v>117</v>
       </c>
       <c r="F687">
-        <v>14.4744892</v>
+        <v>13.8199206</v>
       </c>
       <c r="G687">
-        <v>100.1177128</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="688" spans="1:7">
       <c r="A688" t="s">
-        <v>134</v>
+        <v>803</v>
       </c>
       <c r="B688" t="s">
-        <v>8</v>
+        <v>493</v>
       </c>
       <c r="F688">
-        <v>13.7278956</v>
+        <v>6.6238158</v>
       </c>
       <c r="G688">
-        <v>100.5241235</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="689" spans="1:7">
       <c r="A689" t="s">
-        <v>793</v>
+        <v>804</v>
       </c>
       <c r="B689" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F689">
         <v>13.7278956</v>
       </c>
       <c r="G689">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="690" spans="1:7">
       <c r="A690" t="s">
-        <v>794</v>
+        <v>805</v>
       </c>
       <c r="B690" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F690">
         <v>13.7278956</v>
       </c>
       <c r="G690">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="691" spans="1:7">
       <c r="A691" t="s">
-        <v>795</v>
+        <v>806</v>
       </c>
       <c r="B691" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="F691">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G691">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="692" spans="1:7">
       <c r="A692" t="s">
-        <v>796</v>
+        <v>807</v>
       </c>
       <c r="B692" t="s">
-        <v>797</v>
+        <v>117</v>
       </c>
       <c r="F692">
-        <v>15.3835001</v>
+        <v>13.8199206</v>
       </c>
       <c r="G692">
-        <v>100.0245527</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="693" spans="1:7">
       <c r="A693" t="s">
-        <v>717</v>
+        <v>808</v>
       </c>
       <c r="B693" t="s">
-        <v>8</v>
+        <v>210</v>
       </c>
       <c r="F693">
-        <v>13.7278956</v>
+        <v>18.7877477</v>
       </c>
       <c r="G693">
-        <v>100.5241235</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="694" spans="1:7">
       <c r="A694" t="s">
-        <v>597</v>
+        <v>809</v>
       </c>
       <c r="B694" t="s">
-        <v>41</v>
+        <v>661</v>
       </c>
       <c r="F694">
-        <v>13.8199206</v>
+        <v>8.4303975</v>
       </c>
       <c r="G694">
-        <v>100.0621676</v>
+        <v>99.9631219</v>
       </c>
     </row>
     <row r="695" spans="1:7">
       <c r="A695" t="s">
-        <v>798</v>
+        <v>810</v>
       </c>
       <c r="B695" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="F695">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G695">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="696" spans="1:7">
       <c r="A696" t="s">
-        <v>799</v>
+        <v>811</v>
       </c>
       <c r="B696" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="F696">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G696">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="697" spans="1:7">
       <c r="A697" t="s">
-        <v>800</v>
+        <v>812</v>
       </c>
       <c r="B697" t="s">
-        <v>147</v>
+        <v>12</v>
       </c>
       <c r="F697">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G697">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="698" spans="1:7">
       <c r="A698" t="s">
-        <v>801</v>
+        <v>813</v>
       </c>
       <c r="B698" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="F698">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G698">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="699" spans="1:7">
       <c r="A699" t="s">
-        <v>802</v>
+        <v>814</v>
       </c>
       <c r="B699" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="F699">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G699">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="700" spans="1:7">
       <c r="A700" t="s">
-        <v>803</v>
+        <v>815</v>
       </c>
       <c r="B700" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="F700">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G700">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="701" spans="1:7">
       <c r="A701" t="s">
-        <v>804</v>
+        <v>816</v>
       </c>
       <c r="B701" t="s">
-        <v>705</v>
+        <v>117</v>
       </c>
       <c r="F701">
-        <v>14.5289154</v>
+        <v>13.8199206</v>
       </c>
       <c r="G701">
-        <v>100.9101421</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="702" spans="1:7">
       <c r="A702" t="s">
-        <v>780</v>
+        <v>817</v>
       </c>
       <c r="B702" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="F702">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G702">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="703" spans="1:7">
       <c r="A703" t="s">
-        <v>805</v>
+        <v>818</v>
       </c>
       <c r="B703" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F703">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G703">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="704" spans="1:7">
       <c r="A704" t="s">
-        <v>806</v>
+        <v>819</v>
       </c>
       <c r="B704" t="s">
-        <v>436</v>
+        <v>8</v>
       </c>
       <c r="F704">
-        <v>6.6238158</v>
+        <v>7.9810496</v>
       </c>
       <c r="G704">
-        <v>100.0673744</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="705" spans="1:7">
       <c r="A705" t="s">
-        <v>773</v>
+        <v>820</v>
       </c>
       <c r="B705" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F705">
         <v>13.7278956</v>
       </c>
       <c r="G705">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="706" spans="1:7">
       <c r="A706" t="s">
-        <v>807</v>
+        <v>821</v>
       </c>
       <c r="B706" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F706">
         <v>13.7278956</v>
       </c>
       <c r="G706">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="707" spans="1:7">
       <c r="A707" t="s">
-        <v>808</v>
+        <v>822</v>
       </c>
       <c r="B707" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F707">
         <v>13.7278956</v>
       </c>
       <c r="G707">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="708" spans="1:7">
       <c r="A708" t="s">
-        <v>809</v>
+        <v>823</v>
       </c>
       <c r="B708" t="s">
-        <v>8</v>
+        <v>493</v>
       </c>
       <c r="F708">
-        <v>13.7278956</v>
+        <v>6.6238158</v>
       </c>
       <c r="G708">
-        <v>100.5241235</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="709" spans="1:7">
       <c r="A709" t="s">
-        <v>810</v>
+        <v>824</v>
       </c>
       <c r="B709" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="F709">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G709">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="710" spans="1:7">
       <c r="A710" t="s">
-        <v>811</v>
+        <v>825</v>
       </c>
       <c r="B710" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="F710">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G710">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="711" spans="1:7">
       <c r="A711" t="s">
-        <v>766</v>
+        <v>826</v>
       </c>
       <c r="B711" t="s">
         <v>8</v>
       </c>
       <c r="F711">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G711">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="712" spans="1:7">
       <c r="A712" t="s">
-        <v>812</v>
+        <v>826</v>
       </c>
       <c r="B712" t="s">
         <v>8</v>
       </c>
       <c r="F712">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G712">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="713" spans="1:7">
       <c r="A713" t="s">
-        <v>813</v>
+        <v>827</v>
       </c>
       <c r="B713" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="F713">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G713">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="714" spans="1:7">
       <c r="A714" t="s">
-        <v>814</v>
+        <v>828</v>
       </c>
       <c r="B714" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F714">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G714">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="715" spans="1:7">
       <c r="A715" t="s">
-        <v>815</v>
+        <v>829</v>
       </c>
       <c r="B715" t="s">
-        <v>705</v>
+        <v>493</v>
       </c>
       <c r="F715">
-        <v>14.5289154</v>
+        <v>6.6238158</v>
       </c>
       <c r="G715">
-        <v>100.9101421</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="716" spans="1:7">
       <c r="A716" t="s">
-        <v>713</v>
+        <v>830</v>
       </c>
       <c r="B716" t="s">
-        <v>344</v>
+        <v>8</v>
       </c>
       <c r="F716">
-        <v>15.6930072</v>
+        <v>7.9810496</v>
       </c>
       <c r="G716">
-        <v>100.1225595</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="717" spans="1:7">
       <c r="A717" t="s">
-        <v>816</v>
+        <v>831</v>
       </c>
       <c r="B717" t="s">
-        <v>8</v>
+        <v>302</v>
       </c>
       <c r="F717">
-        <v>13.7278956</v>
+        <v>15.8068173</v>
       </c>
       <c r="G717">
-        <v>100.5241235</v>
+        <v>102.0315027</v>
       </c>
     </row>
     <row r="718" spans="1:7">
       <c r="A718" t="s">
-        <v>817</v>
+        <v>832</v>
       </c>
       <c r="B718" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F718">
         <v>13.7278956</v>
       </c>
       <c r="G718">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="719" spans="1:7">
       <c r="A719" t="s">
-        <v>818</v>
+        <v>833</v>
       </c>
       <c r="B719" t="s">
         <v>8</v>
       </c>
       <c r="F719">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G719">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="720" spans="1:7">
       <c r="A720" t="s">
-        <v>819</v>
+        <v>834</v>
       </c>
       <c r="B720" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="F720">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G720">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="721" spans="1:7">
       <c r="A721" t="s">
-        <v>820</v>
+        <v>835</v>
       </c>
       <c r="B721" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="F721">
-        <v>13.8199206</v>
+        <v>13.7278956</v>
       </c>
       <c r="G721">
-        <v>100.0621676</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="722" spans="1:7">
       <c r="A722" t="s">
-        <v>766</v>
+        <v>836</v>
       </c>
       <c r="B722" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F722">
         <v>13.7278956</v>
       </c>
       <c r="G722">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="723" spans="1:7">
       <c r="A723" t="s">
-        <v>821</v>
+        <v>837</v>
       </c>
       <c r="B723" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="F723">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G723">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="724" spans="1:7">
       <c r="A724" t="s">
-        <v>822</v>
+        <v>800</v>
       </c>
       <c r="B724" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="F724">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G724">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="725" spans="1:7">
       <c r="A725" t="s">
-        <v>823</v>
+        <v>828</v>
       </c>
       <c r="B725" t="s">
-        <v>824</v>
+        <v>12</v>
       </c>
       <c r="F725">
-        <v>14.3532128</v>
+        <v>13.7278956</v>
       </c>
       <c r="G725">
-        <v>100.5689599</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="726" spans="1:7">
       <c r="A726" t="s">
-        <v>825</v>
+        <v>800</v>
       </c>
       <c r="B726" t="s">
-        <v>473</v>
+        <v>117</v>
       </c>
       <c r="F726">
-        <v>11.812367</v>
+        <v>13.8199206</v>
       </c>
       <c r="G726">
-        <v>99.7973271</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="727" spans="1:7">
       <c r="A727" t="s">
-        <v>826</v>
+        <v>800</v>
       </c>
       <c r="B727" t="s">
-        <v>797</v>
+        <v>117</v>
       </c>
       <c r="F727">
-        <v>15.3835001</v>
+        <v>13.8199206</v>
       </c>
       <c r="G727">
-        <v>100.0245527</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="728" spans="1:7">
       <c r="A728" t="s">
-        <v>827</v>
+        <v>838</v>
       </c>
       <c r="B728" t="s">
-        <v>41</v>
+        <v>117</v>
       </c>
       <c r="F728">
         <v>13.8199206</v>
       </c>
       <c r="G728">
         <v>100.0621676</v>
       </c>
     </row>
     <row r="729" spans="1:7">
       <c r="A729" t="s">
-        <v>828</v>
+        <v>839</v>
       </c>
       <c r="B729" t="s">
-        <v>829</v>
+        <v>117</v>
       </c>
       <c r="F729">
-        <v>17.8782803</v>
+        <v>13.8199206</v>
       </c>
       <c r="G729">
-        <v>102.7412638</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="730" spans="1:7">
       <c r="A730" t="s">
-        <v>830</v>
+        <v>840</v>
       </c>
       <c r="B730" t="s">
-        <v>831</v>
+        <v>12</v>
       </c>
       <c r="F730">
-        <v>14.0509704</v>
+        <v>13.7278956</v>
       </c>
       <c r="G730">
-        <v>101.3727439</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="731" spans="1:7">
       <c r="A731" t="s">
-        <v>832</v>
+        <v>841</v>
       </c>
       <c r="B731" t="s">
-        <v>90</v>
+        <v>8</v>
       </c>
       <c r="F731">
-        <v>13.3611431</v>
+        <v>7.9810496</v>
       </c>
       <c r="G731">
-        <v>100.9846717</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="732" spans="1:7">
       <c r="A732" t="s">
-        <v>833</v>
+        <v>842</v>
       </c>
       <c r="B732" t="s">
-        <v>656</v>
+        <v>843</v>
       </c>
       <c r="F732">
-        <v>14.0208391</v>
+        <v>14.7995081</v>
       </c>
       <c r="G732">
-        <v>100.5250276</v>
+        <v>100.6533706</v>
       </c>
     </row>
     <row r="733" spans="1:7">
       <c r="A733" t="s">
-        <v>768</v>
+        <v>844</v>
       </c>
       <c r="B733" t="s">
-        <v>436</v>
+        <v>12</v>
       </c>
       <c r="F733">
-        <v>6.6238158</v>
+        <v>13.7278956</v>
       </c>
       <c r="G733">
-        <v>100.0673744</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="734" spans="1:7">
       <c r="A734" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="B734" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F734">
         <v>13.7278956</v>
       </c>
       <c r="G734">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="735" spans="1:7">
       <c r="A735" t="s">
-        <v>834</v>
+        <v>846</v>
       </c>
       <c r="B735" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="F735">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G735">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="736" spans="1:7">
       <c r="A736" t="s">
-        <v>835</v>
+        <v>847</v>
       </c>
       <c r="B736" t="s">
-        <v>23</v>
+        <v>436</v>
       </c>
       <c r="F736">
-        <v>12.6833115</v>
+        <v>14.4744892</v>
       </c>
       <c r="G736">
-        <v>101.2374295</v>
+        <v>100.1177128</v>
       </c>
     </row>
     <row r="737" spans="1:7">
       <c r="A737" t="s">
-        <v>773</v>
+        <v>198</v>
       </c>
       <c r="B737" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F737">
         <v>13.7278956</v>
       </c>
       <c r="G737">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="738" spans="1:7">
       <c r="A738" t="s">
-        <v>836</v>
+        <v>848</v>
       </c>
       <c r="B738" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F738">
         <v>13.7278956</v>
       </c>
       <c r="G738">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="739" spans="1:7">
       <c r="A739" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="B739" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F739">
         <v>13.7278956</v>
       </c>
       <c r="G739">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="740" spans="1:7">
       <c r="A740" t="s">
-        <v>838</v>
+        <v>850</v>
       </c>
       <c r="B740" t="s">
-        <v>23</v>
+        <v>117</v>
       </c>
       <c r="F740">
-        <v>12.6833115</v>
+        <v>13.8199206</v>
       </c>
       <c r="G740">
-        <v>101.2374295</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="741" spans="1:7">
       <c r="A741" t="s">
-        <v>839</v>
+        <v>851</v>
       </c>
       <c r="B741" t="s">
-        <v>8</v>
+        <v>852</v>
       </c>
       <c r="F741">
-        <v>13.7278956</v>
+        <v>15.3835001</v>
       </c>
       <c r="G741">
-        <v>100.5241235</v>
+        <v>100.0245527</v>
       </c>
     </row>
     <row r="742" spans="1:7">
       <c r="A742" t="s">
-        <v>840</v>
+        <v>773</v>
       </c>
       <c r="B742" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F742">
         <v>13.7278956</v>
       </c>
       <c r="G742">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="743" spans="1:7">
       <c r="A743" t="s">
-        <v>841</v>
+        <v>654</v>
       </c>
       <c r="B743" t="s">
-        <v>14</v>
+        <v>117</v>
       </c>
       <c r="F743">
-        <v>7.9810496</v>
+        <v>13.8199206</v>
       </c>
       <c r="G743">
-        <v>98.3638824</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="744" spans="1:7">
       <c r="A744" t="s">
-        <v>842</v>
+        <v>853</v>
       </c>
       <c r="B744" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F744">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G744">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="745" spans="1:7">
       <c r="A745" t="s">
-        <v>843</v>
+        <v>854</v>
       </c>
       <c r="B745" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="F745">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G745">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="746" spans="1:7">
       <c r="A746" t="s">
-        <v>844</v>
+        <v>855</v>
       </c>
       <c r="B746" t="s">
-        <v>8</v>
+        <v>210</v>
       </c>
       <c r="F746">
-        <v>13.7278956</v>
+        <v>18.7877477</v>
       </c>
       <c r="G746">
-        <v>100.5241235</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="747" spans="1:7">
       <c r="A747" t="s">
-        <v>845</v>
+        <v>856</v>
       </c>
       <c r="B747" t="s">
-        <v>623</v>
+        <v>117</v>
       </c>
       <c r="F747">
-        <v>10.4930496</v>
+        <v>13.8199206</v>
       </c>
       <c r="G747">
-        <v>99.1800199</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="748" spans="1:7">
       <c r="A748" t="s">
-        <v>846</v>
+        <v>857</v>
       </c>
       <c r="B748" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F748">
         <v>13.7278956</v>
       </c>
       <c r="G748">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="749" spans="1:7">
       <c r="A749" t="s">
-        <v>847</v>
+        <v>858</v>
       </c>
       <c r="B749" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="F749">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G749">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="750" spans="1:7">
       <c r="A750" t="s">
-        <v>848</v>
+        <v>859</v>
       </c>
       <c r="B750" t="s">
-        <v>67</v>
+        <v>761</v>
       </c>
       <c r="F750">
-        <v>14.9798997</v>
+        <v>14.5289154</v>
       </c>
       <c r="G750">
-        <v>102.0977693</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="751" spans="1:7">
       <c r="A751" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="B751" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F751">
         <v>13.7278956</v>
       </c>
       <c r="G751">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="752" spans="1:7">
       <c r="A752" t="s">
-        <v>850</v>
+        <v>860</v>
       </c>
       <c r="B752" t="s">
-        <v>8</v>
+        <v>70</v>
       </c>
       <c r="F752">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G752">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="753" spans="1:7">
       <c r="A753" t="s">
-        <v>851</v>
+        <v>861</v>
       </c>
       <c r="B753" t="s">
-        <v>8</v>
+        <v>493</v>
       </c>
       <c r="F753">
-        <v>13.7278956</v>
+        <v>6.6238158</v>
       </c>
       <c r="G753">
-        <v>100.5241235</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="754" spans="1:7">
       <c r="A754" t="s">
-        <v>852</v>
+        <v>828</v>
       </c>
       <c r="B754" t="s">
-        <v>390</v>
+        <v>12</v>
       </c>
       <c r="F754">
-        <v>16.4419355</v>
+        <v>13.7278956</v>
       </c>
       <c r="G754">
-        <v>102.8359921</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="755" spans="1:7">
       <c r="A755" t="s">
-        <v>853</v>
+        <v>862</v>
       </c>
       <c r="B755" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F755">
         <v>13.7278956</v>
       </c>
       <c r="G755">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="756" spans="1:7">
       <c r="A756" t="s">
-        <v>854</v>
+        <v>863</v>
       </c>
       <c r="B756" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F756">
         <v>13.7278956</v>
       </c>
       <c r="G756">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="757" spans="1:7">
       <c r="A757" t="s">
-        <v>855</v>
+        <v>864</v>
       </c>
       <c r="B757" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="F757">
-        <v>13.6904194</v>
+        <v>13.7278956</v>
       </c>
       <c r="G757">
-        <v>101.0779596</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="758" spans="1:7">
       <c r="A758" t="s">
-        <v>856</v>
+        <v>865</v>
       </c>
       <c r="B758" t="s">
-        <v>61</v>
+        <v>117</v>
       </c>
       <c r="F758">
-        <v>14.0227797</v>
+        <v>13.8199206</v>
       </c>
       <c r="G758">
-        <v>99.5328115</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="759" spans="1:7">
       <c r="A759" t="s">
-        <v>857</v>
+        <v>866</v>
       </c>
       <c r="B759" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="F759">
-        <v>14.0227797</v>
+        <v>13.7278956</v>
       </c>
       <c r="G759">
-        <v>99.5328115</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="760" spans="1:7">
       <c r="A760" t="s">
-        <v>858</v>
+        <v>821</v>
       </c>
       <c r="B760" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10900</v>
+        <v>12</v>
       </c>
       <c r="F760">
         <v>13.7278956</v>
       </c>
       <c r="G760">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="761" spans="1:7">
       <c r="A761" t="s">
-        <v>859</v>
+        <v>867</v>
       </c>
       <c r="B761" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10160</v>
+        <v>12</v>
       </c>
       <c r="F761">
         <v>13.7278956</v>
       </c>
       <c r="G761">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="762" spans="1:7">
       <c r="A762" t="s">
-        <v>861</v>
+        <v>868</v>
       </c>
       <c r="B762" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10600</v>
+        <v>117</v>
       </c>
       <c r="F762">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G762">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="763" spans="1:7">
       <c r="A763" t="s">
-        <v>862</v>
+        <v>869</v>
       </c>
       <c r="B763" t="s">
-        <v>8</v>
+        <v>70</v>
       </c>
       <c r="F763">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G763">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="764" spans="1:7">
       <c r="A764" t="s">
-        <v>863</v>
+        <v>870</v>
       </c>
       <c r="B764" t="s">
-        <v>705</v>
-[...5 lines deleted...]
-        <v>18170</v>
+        <v>761</v>
       </c>
       <c r="F764">
         <v>14.5289154</v>
       </c>
       <c r="G764">
         <v>100.9101421</v>
       </c>
     </row>
     <row r="765" spans="1:7">
       <c r="A765" t="s">
-        <v>865</v>
+        <v>769</v>
       </c>
       <c r="B765" t="s">
-        <v>503</v>
-[...5 lines deleted...]
-        <v>63120</v>
+        <v>401</v>
       </c>
       <c r="F765">
-        <v>16.8839901</v>
+        <v>15.6930072</v>
       </c>
       <c r="G765">
-        <v>99.1258498</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="766" spans="1:7">
       <c r="A766" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
       <c r="B766" t="s">
-        <v>390</v>
-[...5 lines deleted...]
-        <v>40000</v>
+        <v>12</v>
       </c>
       <c r="F766">
-        <v>16.4419355</v>
+        <v>13.7278956</v>
       </c>
       <c r="G766">
-        <v>102.8359921</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="767" spans="1:7">
       <c r="A767" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="B767" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>83000</v>
+        <v>12</v>
       </c>
       <c r="F767">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G767">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="768" spans="1:7">
       <c r="A768" t="s">
-        <v>870</v>
+        <v>873</v>
       </c>
       <c r="B768" t="s">
-        <v>436</v>
-[...5 lines deleted...]
-        <v>91160</v>
+        <v>12</v>
       </c>
       <c r="F768">
-        <v>6.6238158</v>
+        <v>13.7278956</v>
       </c>
       <c r="G768">
-        <v>100.0673744</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="769" spans="1:7">
       <c r="A769" t="s">
-        <v>871</v>
+        <v>874</v>
       </c>
       <c r="B769" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>12</v>
       </c>
       <c r="F769">
         <v>13.7278956</v>
       </c>
       <c r="G769">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="770" spans="1:7">
       <c r="A770" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="B770" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10210</v>
+        <v>117</v>
       </c>
       <c r="F770">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G770">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="771" spans="1:7">
       <c r="A771" t="s">
-        <v>874</v>
+        <v>821</v>
       </c>
       <c r="B771" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10240</v>
+        <v>12</v>
       </c>
       <c r="F771">
         <v>13.7278956</v>
       </c>
       <c r="G771">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="772" spans="1:7">
       <c r="A772" t="s">
         <v>876</v>
       </c>
       <c r="B772" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>83110</v>
+        <v>12</v>
       </c>
       <c r="F772">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G772">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="773" spans="1:7">
       <c r="A773" t="s">
-        <v>461</v>
+        <v>877</v>
       </c>
       <c r="B773" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10330</v>
+        <v>12</v>
       </c>
       <c r="F773">
         <v>13.7278956</v>
       </c>
       <c r="G773">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="774" spans="1:7">
       <c r="A774" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="B774" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10600</v>
+        <v>10</v>
       </c>
       <c r="F774">
-        <v>13.7278956</v>
+        <v>14.3532128</v>
       </c>
       <c r="G774">
-        <v>100.5241235</v>
+        <v>100.5689599</v>
       </c>
     </row>
     <row r="775" spans="1:7">
       <c r="A775" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="B775" t="s">
-        <v>8</v>
+        <v>530</v>
       </c>
       <c r="F775">
-        <v>13.7278956</v>
+        <v>11.812367</v>
       </c>
       <c r="G775">
-        <v>100.5241235</v>
+        <v>99.7973271</v>
       </c>
     </row>
     <row r="776" spans="1:7">
       <c r="A776" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="B776" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>71110</v>
+        <v>852</v>
       </c>
       <c r="F776">
-        <v>14.0227797</v>
+        <v>15.3835001</v>
       </c>
       <c r="G776">
-        <v>99.5328115</v>
+        <v>100.0245527</v>
       </c>
     </row>
     <row r="777" spans="1:7">
       <c r="A777" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="B777" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>117</v>
       </c>
       <c r="F777">
-        <v>13.7278956</v>
+        <v>13.8199206</v>
       </c>
       <c r="G777">
-        <v>100.5241235</v>
+        <v>100.0621676</v>
       </c>
     </row>
     <row r="778" spans="1:7">
       <c r="A778" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="B778" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="C778" t="s">
         <v>883</v>
       </c>
-      <c r="E778">
-[...1 lines deleted...]
-      </c>
       <c r="F778">
-        <v>16.0538196</v>
+        <v>17.8782803</v>
       </c>
       <c r="G778">
-        <v>103.6520036</v>
+        <v>102.7412638</v>
       </c>
     </row>
     <row r="779" spans="1:7">
       <c r="A779" t="s">
         <v>884</v>
       </c>
       <c r="B779" t="s">
-        <v>656</v>
-[...8 lines deleted...]
-        <v>12120</v>
+        <v>26</v>
       </c>
       <c r="F779">
-        <v>14.0208391</v>
+        <v>14.0509704</v>
       </c>
       <c r="G779">
-        <v>100.5250276</v>
+        <v>101.3727439</v>
       </c>
     </row>
     <row r="780" spans="1:7">
       <c r="A780" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="B780" t="s">
-        <v>705</v>
-[...8 lines deleted...]
-        <v>18170</v>
+        <v>70</v>
       </c>
       <c r="F780">
-        <v>14.5289154</v>
+        <v>13.3611431</v>
       </c>
       <c r="G780">
-        <v>100.9101421</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="781" spans="1:7">
       <c r="A781" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B781" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>712</v>
       </c>
       <c r="F781">
-        <v>13.7278956</v>
+        <v>14.0208391</v>
       </c>
       <c r="G781">
-        <v>100.5241235</v>
+        <v>100.5250276</v>
       </c>
     </row>
     <row r="782" spans="1:7">
       <c r="A782" t="s">
-        <v>889</v>
+        <v>823</v>
       </c>
       <c r="B782" t="s">
-        <v>23</v>
-[...8 lines deleted...]
-        <v>21140</v>
+        <v>493</v>
       </c>
       <c r="F782">
-        <v>12.6833115</v>
+        <v>6.6238158</v>
       </c>
       <c r="G782">
-        <v>101.2374295</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="783" spans="1:7">
       <c r="A783" t="s">
-        <v>891</v>
+        <v>863</v>
       </c>
       <c r="B783" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>12</v>
       </c>
       <c r="F783">
         <v>13.7278956</v>
       </c>
       <c r="G783">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="784" spans="1:7">
       <c r="A784" t="s">
-        <v>892</v>
+        <v>887</v>
       </c>
       <c r="B784" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>12</v>
       </c>
       <c r="F784">
         <v>13.7278956</v>
       </c>
       <c r="G784">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="785" spans="1:7">
       <c r="A785" t="s">
-        <v>893</v>
+        <v>888</v>
       </c>
       <c r="B785" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10600</v>
+        <v>20</v>
       </c>
       <c r="F785">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G785">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="786" spans="1:7">
       <c r="A786" t="s">
-        <v>894</v>
+        <v>828</v>
       </c>
       <c r="B786" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>21180</v>
+        <v>12</v>
       </c>
       <c r="F786">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G786">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="787" spans="1:7">
       <c r="A787" t="s">
-        <v>895</v>
+        <v>889</v>
       </c>
       <c r="B787" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10600</v>
+        <v>12</v>
       </c>
       <c r="F787">
         <v>13.7278956</v>
       </c>
       <c r="G787">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="788" spans="1:7">
       <c r="A788" t="s">
-        <v>896</v>
+        <v>890</v>
       </c>
       <c r="B788" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10210</v>
+        <v>12</v>
       </c>
       <c r="F788">
         <v>13.7278956</v>
       </c>
       <c r="G788">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="789" spans="1:7">
       <c r="A789" t="s">
-        <v>897</v>
+        <v>891</v>
       </c>
       <c r="B789" t="s">
-        <v>797</v>
-[...5 lines deleted...]
-        <v>61000</v>
+        <v>20</v>
       </c>
       <c r="F789">
-        <v>15.3835001</v>
+        <v>12.6833115</v>
       </c>
       <c r="G789">
-        <v>100.0245527</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="790" spans="1:7">
       <c r="A790" t="s">
-        <v>897</v>
+        <v>892</v>
       </c>
       <c r="B790" t="s">
-        <v>797</v>
-[...5 lines deleted...]
-        <v>61000</v>
+        <v>12</v>
       </c>
       <c r="F790">
-        <v>15.3835001</v>
+        <v>13.7278956</v>
       </c>
       <c r="G790">
-        <v>100.0245527</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="791" spans="1:7">
       <c r="A791" t="s">
-        <v>899</v>
+        <v>893</v>
       </c>
       <c r="B791" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10210</v>
+        <v>12</v>
       </c>
       <c r="F791">
         <v>13.7278956</v>
       </c>
       <c r="G791">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="792" spans="1:7">
       <c r="A792" t="s">
-        <v>900</v>
+        <v>894</v>
       </c>
       <c r="B792" t="s">
-        <v>326</v>
-[...8 lines deleted...]
-        <v>82130</v>
+        <v>8</v>
       </c>
       <c r="F792">
-        <v>8.4407456</v>
+        <v>7.9810496</v>
       </c>
       <c r="G792">
-        <v>98.5193032</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="793" spans="1:7">
       <c r="A793" t="s">
-        <v>902</v>
+        <v>895</v>
       </c>
       <c r="B793" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10800</v>
+        <v>36</v>
       </c>
       <c r="F793">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G793">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="794" spans="1:7">
       <c r="A794" t="s">
-        <v>903</v>
+        <v>896</v>
       </c>
       <c r="B794" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>71110</v>
+        <v>12</v>
       </c>
       <c r="F794">
-        <v>14.0227797</v>
+        <v>13.7278956</v>
       </c>
       <c r="G794">
-        <v>99.5328115</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="795" spans="1:7">
       <c r="A795" t="s">
-        <v>904</v>
+        <v>897</v>
       </c>
       <c r="B795" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10260</v>
+        <v>12</v>
       </c>
       <c r="F795">
         <v>13.7278956</v>
       </c>
       <c r="G795">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="796" spans="1:7">
       <c r="A796" t="s">
-        <v>905</v>
+        <v>898</v>
       </c>
       <c r="B796" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10500</v>
+        <v>57</v>
       </c>
       <c r="F796">
-        <v>13.7278956</v>
+        <v>10.4930496</v>
       </c>
       <c r="G796">
-        <v>100.5241235</v>
+        <v>99.1800199</v>
       </c>
     </row>
     <row r="797" spans="1:7">
       <c r="A797" t="s">
-        <v>907</v>
+        <v>899</v>
       </c>
       <c r="B797" t="s">
-        <v>75</v>
-[...8 lines deleted...]
-        <v>10270</v>
+        <v>12</v>
       </c>
       <c r="F797">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G797">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="798" spans="1:7">
       <c r="A798" t="s">
-        <v>908</v>
+        <v>900</v>
       </c>
       <c r="B798" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10500</v>
+        <v>12</v>
       </c>
       <c r="F798">
         <v>13.7278956</v>
       </c>
       <c r="G798">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="799" spans="1:7">
       <c r="A799" t="s">
-        <v>909</v>
+        <v>901</v>
       </c>
       <c r="B799" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>10540</v>
+        <v>140</v>
       </c>
       <c r="F799">
-        <v>13.5990961</v>
+        <v>14.9798997</v>
       </c>
       <c r="G799">
-        <v>100.5998319</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="800" spans="1:7">
       <c r="A800" t="s">
-        <v>910</v>
+        <v>902</v>
       </c>
       <c r="B800" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>20180</v>
+        <v>12</v>
       </c>
       <c r="F800">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G800">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="801" spans="1:7">
       <c r="A801" t="s">
-        <v>912</v>
+        <v>903</v>
       </c>
       <c r="B801" t="s">
-        <v>43</v>
-[...8 lines deleted...]
-        <v>11000</v>
+        <v>12</v>
       </c>
       <c r="F801">
-        <v>13.8621125</v>
+        <v>13.7278956</v>
       </c>
       <c r="G801">
-        <v>100.5143528</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="802" spans="1:7">
       <c r="A802" t="s">
-        <v>914</v>
+        <v>904</v>
       </c>
       <c r="B802" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>10540</v>
+        <v>12</v>
       </c>
       <c r="F802">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G802">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="803" spans="1:7">
       <c r="A803" t="s">
-        <v>915</v>
+        <v>905</v>
       </c>
       <c r="B803" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10900</v>
+        <v>447</v>
       </c>
       <c r="F803">
-        <v>13.7278956</v>
+        <v>16.4419355</v>
       </c>
       <c r="G803">
-        <v>100.5241235</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="804" spans="1:7">
       <c r="A804" t="s">
-        <v>916</v>
+        <v>906</v>
       </c>
       <c r="B804" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10120</v>
+        <v>12</v>
       </c>
       <c r="F804">
         <v>13.7278956</v>
       </c>
       <c r="G804">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="805" spans="1:7">
       <c r="A805" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="B805" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>10540</v>
+        <v>12</v>
       </c>
       <c r="F805">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G805">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="806" spans="1:7">
       <c r="A806" t="s">
-        <v>918</v>
+        <v>908</v>
       </c>
       <c r="B806" t="s">
-        <v>326</v>
+        <v>114</v>
       </c>
       <c r="F806">
-        <v>8.4407456</v>
+        <v>13.6904194</v>
       </c>
       <c r="G806">
-        <v>98.5193032</v>
+        <v>101.0779596</v>
       </c>
     </row>
     <row r="807" spans="1:7">
       <c r="A807" t="s">
-        <v>919</v>
+        <v>909</v>
       </c>
       <c r="B807" t="s">
-        <v>503</v>
+        <v>134</v>
       </c>
       <c r="F807">
-        <v>16.8839901</v>
+        <v>14.0227797</v>
       </c>
       <c r="G807">
-        <v>99.1258498</v>
+        <v>99.5328115</v>
       </c>
     </row>
     <row r="808" spans="1:7">
       <c r="A808" t="s">
-        <v>920</v>
+        <v>910</v>
       </c>
       <c r="B808" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>27160</v>
+        <v>134</v>
       </c>
       <c r="F808">
-        <v>13.824038</v>
+        <v>14.0227797</v>
       </c>
       <c r="G808">
-        <v>102.0645839</v>
+        <v>99.5328115</v>
       </c>
     </row>
     <row r="809" spans="1:7">
       <c r="A809" t="s">
-        <v>921</v>
+        <v>911</v>
       </c>
       <c r="B809" t="s">
-        <v>326</v>
+        <v>12</v>
       </c>
       <c r="C809" t="s">
-        <v>327</v>
+        <v>16</v>
       </c>
       <c r="D809" t="s">
-        <v>328</v>
+        <v>106</v>
       </c>
       <c r="E809">
-        <v>82130</v>
+        <v>10900</v>
       </c>
       <c r="F809">
-        <v>8.4407456</v>
+        <v>13.7278956</v>
       </c>
       <c r="G809">
-        <v>98.5193032</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="810" spans="1:7">
       <c r="A810" t="s">
-        <v>922</v>
+        <v>912</v>
       </c>
       <c r="B810" t="s">
-        <v>14</v>
+        <v>12</v>
+      </c>
+      <c r="C810" t="s">
+        <v>545</v>
+      </c>
+      <c r="D810" t="s">
+        <v>913</v>
+      </c>
+      <c r="E810">
+        <v>10160</v>
       </c>
       <c r="F810">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G810">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="811" spans="1:7">
       <c r="A811" t="s">
-        <v>923</v>
+        <v>914</v>
       </c>
       <c r="B811" t="s">
-        <v>326</v>
+        <v>12</v>
       </c>
       <c r="C811" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>199</v>
       </c>
       <c r="E811">
-        <v>82130</v>
+        <v>10600</v>
       </c>
       <c r="F811">
-        <v>8.4407456</v>
+        <v>13.7278956</v>
       </c>
       <c r="G811">
-        <v>98.5193032</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="812" spans="1:7">
       <c r="A812" t="s">
-        <v>924</v>
+        <v>915</v>
       </c>
       <c r="B812" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10260</v>
+        <v>12</v>
       </c>
       <c r="F812">
         <v>13.7278956</v>
       </c>
       <c r="G812">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="813" spans="1:7">
       <c r="A813" t="s">
-        <v>925</v>
+        <v>916</v>
       </c>
       <c r="B813" t="s">
-        <v>8</v>
+        <v>761</v>
       </c>
       <c r="C813" t="s">
-        <v>323</v>
+        <v>917</v>
       </c>
       <c r="E813">
-        <v>10260</v>
+        <v>18170</v>
       </c>
       <c r="F813">
-        <v>13.7278956</v>
+        <v>14.5289154</v>
       </c>
       <c r="G813">
-        <v>100.5241235</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="814" spans="1:7">
       <c r="A814" t="s">
-        <v>926</v>
+        <v>918</v>
       </c>
       <c r="B814" t="s">
-        <v>8</v>
+        <v>560</v>
       </c>
       <c r="C814" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>927</v>
+        <v>919</v>
       </c>
       <c r="E814">
-        <v>10110</v>
+        <v>63120</v>
       </c>
       <c r="F814">
-        <v>13.7278956</v>
+        <v>16.8839901</v>
       </c>
       <c r="G814">
-        <v>100.5241235</v>
+        <v>99.1258498</v>
       </c>
     </row>
     <row r="815" spans="1:7">
       <c r="A815" t="s">
-        <v>928</v>
+        <v>920</v>
       </c>
       <c r="B815" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="C815" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>448</v>
       </c>
       <c r="E815">
-        <v>83110</v>
+        <v>40000</v>
       </c>
       <c r="F815">
-        <v>7.9810496</v>
+        <v>16.4419355</v>
       </c>
       <c r="G815">
-        <v>98.3638824</v>
+        <v>102.8359921</v>
       </c>
     </row>
     <row r="816" spans="1:7">
       <c r="A816" t="s">
-        <v>929</v>
+        <v>921</v>
       </c>
       <c r="B816" t="s">
         <v>8</v>
       </c>
       <c r="C816" t="s">
-        <v>930</v>
-[...2 lines deleted...]
-        <v>931</v>
+        <v>922</v>
       </c>
       <c r="E816">
-        <v>10210</v>
+        <v>83000</v>
       </c>
       <c r="F816">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G816">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="817" spans="1:7">
       <c r="A817" t="s">
-        <v>932</v>
+        <v>923</v>
       </c>
       <c r="B817" t="s">
-        <v>8</v>
+        <v>493</v>
       </c>
       <c r="C817" t="s">
-        <v>348</v>
+        <v>494</v>
       </c>
       <c r="E817">
-        <v>10150</v>
+        <v>91160</v>
       </c>
       <c r="F817">
-        <v>13.7278956</v>
+        <v>6.6238158</v>
       </c>
       <c r="G817">
-        <v>100.5241235</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="818" spans="1:7">
       <c r="A818" t="s">
-        <v>933</v>
+        <v>924</v>
       </c>
       <c r="B818" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="C818" t="s">
-        <v>934</v>
+        <v>109</v>
       </c>
       <c r="E818">
-        <v>71160</v>
+        <v>10110</v>
       </c>
       <c r="F818">
-        <v>14.0227797</v>
+        <v>13.7278956</v>
       </c>
       <c r="G818">
-        <v>99.5328115</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="819" spans="1:7">
       <c r="A819" t="s">
-        <v>935</v>
+        <v>925</v>
       </c>
       <c r="B819" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C819" t="s">
-        <v>135</v>
+        <v>926</v>
       </c>
       <c r="E819">
-        <v>10600</v>
+        <v>10210</v>
       </c>
       <c r="F819">
         <v>13.7278956</v>
       </c>
       <c r="G819">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="820" spans="1:7">
       <c r="A820" t="s">
-        <v>936</v>
+        <v>927</v>
       </c>
       <c r="B820" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C820" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-        <v>324</v>
+        <v>928</v>
       </c>
       <c r="E820">
-        <v>10160</v>
+        <v>10240</v>
       </c>
       <c r="F820">
         <v>13.7278956</v>
       </c>
       <c r="G820">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="821" spans="1:7">
       <c r="A821" t="s">
-        <v>937</v>
+        <v>929</v>
       </c>
       <c r="B821" t="s">
         <v>8</v>
       </c>
       <c r="C821" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>938</v>
+        <v>42</v>
       </c>
       <c r="E821">
-        <v>10800</v>
+        <v>83110</v>
       </c>
       <c r="F821">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G821">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="822" spans="1:7">
       <c r="A822" t="s">
-        <v>939</v>
+        <v>518</v>
       </c>
       <c r="B822" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C822" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>387</v>
       </c>
       <c r="E822">
-        <v>10400</v>
+        <v>10330</v>
       </c>
       <c r="F822">
         <v>13.7278956</v>
       </c>
       <c r="G822">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="823" spans="1:7">
       <c r="A823" t="s">
-        <v>940</v>
+        <v>930</v>
       </c>
       <c r="B823" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="C823" t="s">
-        <v>548</v>
+        <v>199</v>
       </c>
       <c r="E823">
-        <v>27160</v>
+        <v>10600</v>
       </c>
       <c r="F823">
-        <v>13.824038</v>
+        <v>13.7278956</v>
       </c>
       <c r="G823">
-        <v>102.0645839</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="824" spans="1:7">
       <c r="A824" t="s">
-        <v>941</v>
+        <v>931</v>
       </c>
       <c r="B824" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10260</v>
+        <v>12</v>
       </c>
       <c r="F824">
         <v>13.7278956</v>
       </c>
       <c r="G824">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="825" spans="1:7">
       <c r="A825" t="s">
-        <v>943</v>
+        <v>932</v>
       </c>
       <c r="B825" t="s">
-        <v>8</v>
+        <v>134</v>
       </c>
       <c r="C825" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>942</v>
+        <v>135</v>
       </c>
       <c r="E825">
-        <v>10260</v>
+        <v>71110</v>
       </c>
       <c r="F825">
-        <v>13.7278956</v>
+        <v>14.0227797</v>
       </c>
       <c r="G825">
-        <v>100.5241235</v>
+        <v>99.5328115</v>
       </c>
     </row>
     <row r="826" spans="1:7">
       <c r="A826" t="s">
-        <v>944</v>
+        <v>933</v>
       </c>
       <c r="B826" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C826" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>942</v>
+        <v>54</v>
       </c>
       <c r="E826">
-        <v>10260</v>
+        <v>10110</v>
       </c>
       <c r="F826">
         <v>13.7278956</v>
       </c>
       <c r="G826">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="827" spans="1:7">
       <c r="A827" t="s">
-        <v>945</v>
+        <v>934</v>
       </c>
       <c r="B827" t="s">
-        <v>8</v>
+        <v>935</v>
       </c>
       <c r="C827" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>936</v>
       </c>
       <c r="E827">
-        <v>10150</v>
+        <v>45190</v>
       </c>
       <c r="F827">
-        <v>13.7278956</v>
+        <v>16.0538196</v>
       </c>
       <c r="G827">
-        <v>100.5241235</v>
+        <v>103.6520036</v>
       </c>
     </row>
     <row r="828" spans="1:7">
       <c r="A828" t="s">
-        <v>946</v>
+        <v>937</v>
       </c>
       <c r="B828" t="s">
-        <v>43</v>
+        <v>712</v>
       </c>
       <c r="C828" t="s">
-        <v>283</v>
+        <v>938</v>
       </c>
       <c r="D828" t="s">
-        <v>947</v>
+        <v>939</v>
       </c>
       <c r="E828">
-        <v>11000</v>
+        <v>12120</v>
       </c>
       <c r="F828">
-        <v>13.8621125</v>
+        <v>14.0208391</v>
       </c>
       <c r="G828">
-        <v>100.5143528</v>
+        <v>100.5250276</v>
       </c>
     </row>
     <row r="829" spans="1:7">
       <c r="A829" t="s">
-        <v>948</v>
+        <v>940</v>
       </c>
       <c r="B829" t="s">
-        <v>604</v>
+        <v>761</v>
+      </c>
+      <c r="C829" t="s">
+        <v>917</v>
+      </c>
+      <c r="D829" t="s">
+        <v>917</v>
+      </c>
+      <c r="E829">
+        <v>18170</v>
       </c>
       <c r="F829">
-        <v>8.4303975</v>
+        <v>14.5289154</v>
       </c>
       <c r="G829">
-        <v>99.9631219</v>
+        <v>100.9101421</v>
       </c>
     </row>
     <row r="830" spans="1:7">
       <c r="A830" t="s">
-        <v>949</v>
+        <v>941</v>
       </c>
       <c r="B830" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C830" t="s">
+        <v>54</v>
+      </c>
+      <c r="D830" t="s">
+        <v>340</v>
+      </c>
+      <c r="E830">
+        <v>10110</v>
       </c>
       <c r="F830">
         <v>13.7278956</v>
       </c>
       <c r="G830">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="831" spans="1:7">
       <c r="A831" t="s">
-        <v>950</v>
+        <v>942</v>
       </c>
       <c r="B831" t="s">
-        <v>8</v>
+        <v>20</v>
+      </c>
+      <c r="C831" t="s">
+        <v>943</v>
+      </c>
+      <c r="D831" t="s">
+        <v>943</v>
+      </c>
+      <c r="E831">
+        <v>21140</v>
       </c>
       <c r="F831">
-        <v>13.7278956</v>
+        <v>12.6833115</v>
       </c>
       <c r="G831">
-        <v>100.5241235</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="832" spans="1:7">
       <c r="A832" t="s">
-        <v>951</v>
+        <v>944</v>
       </c>
       <c r="B832" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="C832" t="s">
-        <v>911</v>
-[...2 lines deleted...]
-        <v>952</v>
+        <v>109</v>
       </c>
       <c r="E832">
-        <v>20180</v>
+        <v>10110</v>
       </c>
       <c r="F832">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G832">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="833" spans="1:7">
       <c r="A833" t="s">
-        <v>953</v>
+        <v>945</v>
       </c>
       <c r="B833" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C833" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>109</v>
       </c>
       <c r="E833">
-        <v>10150</v>
+        <v>10110</v>
       </c>
       <c r="F833">
         <v>13.7278956</v>
       </c>
       <c r="G833">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="834" spans="1:7">
       <c r="A834" t="s">
-        <v>954</v>
+        <v>946</v>
       </c>
       <c r="B834" t="s">
-        <v>246</v>
+        <v>12</v>
+      </c>
+      <c r="C834" t="s">
+        <v>199</v>
+      </c>
+      <c r="D834" t="s">
+        <v>200</v>
+      </c>
+      <c r="E834">
+        <v>10600</v>
       </c>
       <c r="F834">
-        <v>13.824038</v>
+        <v>13.7278956</v>
       </c>
       <c r="G834">
-        <v>102.0645839</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="835" spans="1:7">
       <c r="A835" t="s">
-        <v>955</v>
+        <v>947</v>
       </c>
       <c r="B835" t="s">
-        <v>326</v>
+        <v>20</v>
       </c>
       <c r="C835" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>236</v>
       </c>
       <c r="E835">
-        <v>82130</v>
+        <v>21180</v>
       </c>
       <c r="F835">
-        <v>8.4407456</v>
+        <v>12.6833115</v>
       </c>
       <c r="G835">
-        <v>98.5193032</v>
+        <v>101.2374295</v>
       </c>
     </row>
     <row r="836" spans="1:7">
       <c r="A836" t="s">
-        <v>956</v>
+        <v>948</v>
       </c>
       <c r="B836" t="s">
-        <v>75</v>
+        <v>12</v>
+      </c>
+      <c r="C836" t="s">
+        <v>199</v>
+      </c>
+      <c r="E836">
+        <v>10600</v>
       </c>
       <c r="F836">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G836">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="837" spans="1:7">
       <c r="A837" t="s">
-        <v>957</v>
+        <v>949</v>
       </c>
       <c r="B837" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C837" t="s">
-        <v>917</v>
-[...2 lines deleted...]
-        <v>958</v>
+        <v>926</v>
       </c>
       <c r="E837">
-        <v>10120</v>
+        <v>10210</v>
       </c>
       <c r="F837">
         <v>13.7278956</v>
       </c>
       <c r="G837">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="838" spans="1:7">
       <c r="A838" t="s">
-        <v>134</v>
+        <v>950</v>
       </c>
       <c r="B838" t="s">
-        <v>8</v>
+        <v>852</v>
       </c>
       <c r="C838" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>951</v>
       </c>
       <c r="E838">
-        <v>10600</v>
+        <v>61000</v>
       </c>
       <c r="F838">
-        <v>13.7278956</v>
+        <v>15.3835001</v>
       </c>
       <c r="G838">
-        <v>100.5241235</v>
+        <v>100.0245527</v>
       </c>
     </row>
     <row r="839" spans="1:7">
       <c r="A839" t="s">
-        <v>959</v>
+        <v>950</v>
       </c>
       <c r="B839" t="s">
-        <v>8</v>
+        <v>852</v>
       </c>
       <c r="C839" t="s">
-        <v>873</v>
-[...2 lines deleted...]
-        <v>960</v>
+        <v>951</v>
       </c>
       <c r="E839">
-        <v>10210</v>
+        <v>61000</v>
       </c>
       <c r="F839">
-        <v>13.7278956</v>
+        <v>15.3835001</v>
       </c>
       <c r="G839">
-        <v>100.5241235</v>
+        <v>100.0245527</v>
       </c>
     </row>
     <row r="840" spans="1:7">
       <c r="A840" t="s">
-        <v>961</v>
+        <v>952</v>
       </c>
       <c r="B840" t="s">
-        <v>623</v>
+        <v>12</v>
       </c>
       <c r="C840" t="s">
-        <v>962</v>
+        <v>926</v>
       </c>
       <c r="E840">
-        <v>86180</v>
+        <v>10210</v>
       </c>
       <c r="F840">
-        <v>10.4930496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G840">
-        <v>99.1800199</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="841" spans="1:7">
       <c r="A841" t="s">
-        <v>963</v>
+        <v>953</v>
       </c>
       <c r="B841" t="s">
-        <v>8</v>
+        <v>383</v>
+      </c>
+      <c r="C841" t="s">
+        <v>384</v>
+      </c>
+      <c r="D841" t="s">
+        <v>954</v>
+      </c>
+      <c r="E841">
+        <v>82130</v>
       </c>
       <c r="F841">
-        <v>13.7278956</v>
+        <v>8.4407456</v>
       </c>
       <c r="G841">
-        <v>100.5241235</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="842" spans="1:7">
       <c r="A842" t="s">
-        <v>963</v>
+        <v>955</v>
       </c>
       <c r="B842" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C842" t="s">
+        <v>214</v>
+      </c>
+      <c r="E842">
+        <v>10800</v>
       </c>
       <c r="F842">
         <v>13.7278956</v>
       </c>
       <c r="G842">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="843" spans="1:7">
       <c r="A843" t="s">
-        <v>964</v>
+        <v>956</v>
       </c>
       <c r="B843" t="s">
-        <v>8</v>
+        <v>134</v>
+      </c>
+      <c r="C843" t="s">
+        <v>135</v>
+      </c>
+      <c r="E843">
+        <v>71110</v>
       </c>
       <c r="F843">
-        <v>13.7278956</v>
+        <v>14.0227797</v>
       </c>
       <c r="G843">
-        <v>100.5241235</v>
+        <v>99.5328115</v>
       </c>
     </row>
     <row r="844" spans="1:7">
       <c r="A844" t="s">
-        <v>965</v>
+        <v>957</v>
       </c>
       <c r="B844" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C844" t="s">
+        <v>380</v>
+      </c>
+      <c r="D844" t="s">
+        <v>381</v>
+      </c>
+      <c r="E844">
+        <v>10260</v>
       </c>
       <c r="F844">
         <v>13.7278956</v>
       </c>
       <c r="G844">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="845" spans="1:7">
       <c r="A845" t="s">
-        <v>966</v>
+        <v>958</v>
       </c>
       <c r="B845" t="s">
-        <v>255</v>
+        <v>12</v>
+      </c>
+      <c r="C845" t="s">
+        <v>281</v>
+      </c>
+      <c r="D845" t="s">
+        <v>959</v>
+      </c>
+      <c r="E845">
+        <v>10500</v>
       </c>
       <c r="F845">
-        <v>14.882905</v>
+        <v>13.7278956</v>
       </c>
       <c r="G845">
-        <v>103.4937107</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="846" spans="1:7">
       <c r="A846" t="s">
-        <v>967</v>
+        <v>960</v>
       </c>
       <c r="B846" t="s">
-        <v>8</v>
+        <v>50</v>
+      </c>
+      <c r="C846" t="s">
+        <v>51</v>
+      </c>
+      <c r="D846" t="s">
+        <v>146</v>
+      </c>
+      <c r="E846">
+        <v>10270</v>
       </c>
       <c r="F846">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G846">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="847" spans="1:7">
       <c r="A847" t="s">
-        <v>968</v>
+        <v>961</v>
       </c>
       <c r="B847" t="s">
-        <v>61</v>
+        <v>12</v>
+      </c>
+      <c r="C847" t="s">
+        <v>281</v>
+      </c>
+      <c r="D847" t="s">
+        <v>959</v>
+      </c>
+      <c r="E847">
+        <v>10500</v>
       </c>
       <c r="F847">
-        <v>14.0227797</v>
+        <v>13.7278956</v>
       </c>
       <c r="G847">
-        <v>99.5328115</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="848" spans="1:7">
       <c r="A848" t="s">
-        <v>969</v>
+        <v>962</v>
       </c>
       <c r="B848" t="s">
-        <v>8</v>
+        <v>50</v>
+      </c>
+      <c r="C848" t="s">
+        <v>418</v>
+      </c>
+      <c r="E848">
+        <v>10540</v>
       </c>
       <c r="F848">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G848">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="849" spans="1:7">
       <c r="A849" t="s">
-        <v>970</v>
+        <v>963</v>
       </c>
       <c r="B849" t="s">
-        <v>8</v>
+        <v>70</v>
+      </c>
+      <c r="C849" t="s">
+        <v>964</v>
+      </c>
+      <c r="E849">
+        <v>20180</v>
       </c>
       <c r="F849">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G849">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="850" spans="1:7">
       <c r="A850" t="s">
-        <v>971</v>
+        <v>965</v>
       </c>
       <c r="B850" t="s">
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="C850" t="s">
+        <v>342</v>
+      </c>
+      <c r="D850" t="s">
+        <v>966</v>
+      </c>
+      <c r="E850">
+        <v>11000</v>
       </c>
       <c r="F850">
-        <v>7.9810496</v>
+        <v>13.8621125</v>
       </c>
       <c r="G850">
-        <v>98.3638824</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="851" spans="1:7">
       <c r="A851" t="s">
-        <v>972</v>
+        <v>967</v>
       </c>
       <c r="B851" t="s">
-        <v>90</v>
+        <v>50</v>
+      </c>
+      <c r="C851" t="s">
+        <v>418</v>
+      </c>
+      <c r="E851">
+        <v>10540</v>
       </c>
       <c r="F851">
-        <v>13.3611431</v>
+        <v>13.5990961</v>
       </c>
       <c r="G851">
-        <v>100.9846717</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="852" spans="1:7">
       <c r="A852" t="s">
-        <v>973</v>
+        <v>968</v>
       </c>
       <c r="B852" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C852" t="s">
+        <v>16</v>
+      </c>
+      <c r="D852" t="s">
+        <v>106</v>
+      </c>
+      <c r="E852">
+        <v>10900</v>
       </c>
       <c r="F852">
         <v>13.7278956</v>
       </c>
       <c r="G852">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="853" spans="1:7">
       <c r="A853" t="s">
-        <v>974</v>
+        <v>969</v>
       </c>
       <c r="B853" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C853" t="s">
+        <v>970</v>
+      </c>
+      <c r="E853">
+        <v>10120</v>
       </c>
       <c r="F853">
         <v>13.7278956</v>
       </c>
       <c r="G853">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="854" spans="1:7">
       <c r="A854" t="s">
-        <v>975</v>
+        <v>962</v>
       </c>
       <c r="B854" t="s">
-        <v>8</v>
+        <v>50</v>
+      </c>
+      <c r="C854" t="s">
+        <v>418</v>
+      </c>
+      <c r="E854">
+        <v>10540</v>
       </c>
       <c r="F854">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G854">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="855" spans="1:7">
       <c r="A855" t="s">
-        <v>976</v>
+        <v>971</v>
       </c>
       <c r="B855" t="s">
-        <v>75</v>
+        <v>383</v>
       </c>
       <c r="F855">
-        <v>13.5990961</v>
+        <v>8.4407456</v>
       </c>
       <c r="G855">
-        <v>100.5998319</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="856" spans="1:7">
       <c r="A856" t="s">
-        <v>977</v>
+        <v>972</v>
       </c>
       <c r="B856" t="s">
-        <v>8</v>
+        <v>560</v>
       </c>
       <c r="F856">
-        <v>13.7278956</v>
+        <v>16.8839901</v>
       </c>
       <c r="G856">
-        <v>100.5241235</v>
+        <v>99.1258498</v>
       </c>
     </row>
     <row r="857" spans="1:7">
       <c r="A857" t="s">
-        <v>978</v>
+        <v>973</v>
       </c>
       <c r="B857" t="s">
-        <v>8</v>
+        <v>307</v>
+      </c>
+      <c r="C857" t="s">
+        <v>605</v>
+      </c>
+      <c r="E857">
+        <v>27160</v>
       </c>
       <c r="F857">
-        <v>13.7278956</v>
+        <v>13.824038</v>
       </c>
       <c r="G857">
-        <v>100.5241235</v>
+        <v>102.0645839</v>
       </c>
     </row>
     <row r="858" spans="1:7">
       <c r="A858" t="s">
-        <v>979</v>
+        <v>974</v>
       </c>
       <c r="B858" t="s">
-        <v>8</v>
+        <v>383</v>
       </c>
       <c r="C858" t="s">
-        <v>33</v>
+        <v>384</v>
       </c>
       <c r="D858" t="s">
-        <v>34</v>
+        <v>385</v>
       </c>
       <c r="E858">
-        <v>10110</v>
+        <v>82130</v>
       </c>
       <c r="F858">
-        <v>13.7278956</v>
+        <v>8.4407456</v>
       </c>
       <c r="G858">
-        <v>100.5241235</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="859" spans="1:7">
       <c r="A859" t="s">
-        <v>980</v>
+        <v>975</v>
       </c>
       <c r="B859" t="s">
         <v>8</v>
       </c>
-      <c r="C859" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F859">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G859">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="860" spans="1:7">
       <c r="A860" t="s">
-        <v>981</v>
+        <v>976</v>
       </c>
       <c r="B860" t="s">
-        <v>8</v>
+        <v>383</v>
       </c>
       <c r="C860" t="s">
-        <v>917</v>
+        <v>384</v>
       </c>
       <c r="D860" t="s">
-        <v>958</v>
+        <v>385</v>
       </c>
       <c r="E860">
-        <v>10120</v>
+        <v>82130</v>
       </c>
       <c r="F860">
-        <v>13.7278956</v>
+        <v>8.4407456</v>
       </c>
       <c r="G860">
-        <v>100.5241235</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="861" spans="1:7">
       <c r="A861" t="s">
-        <v>982</v>
+        <v>977</v>
       </c>
       <c r="B861" t="s">
-        <v>75</v>
+        <v>12</v>
+      </c>
+      <c r="C861" t="s">
+        <v>380</v>
+      </c>
+      <c r="E861">
+        <v>10260</v>
       </c>
       <c r="F861">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G861">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="862" spans="1:7">
       <c r="A862" t="s">
-        <v>983</v>
+        <v>978</v>
       </c>
       <c r="B862" t="s">
-        <v>75</v>
+        <v>12</v>
+      </c>
+      <c r="C862" t="s">
+        <v>380</v>
+      </c>
+      <c r="E862">
+        <v>10260</v>
       </c>
       <c r="F862">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G862">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="863" spans="1:7">
       <c r="A863" t="s">
-        <v>984</v>
+        <v>979</v>
       </c>
       <c r="B863" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C863" t="s">
+        <v>109</v>
+      </c>
+      <c r="D863" t="s">
+        <v>980</v>
+      </c>
+      <c r="E863">
+        <v>10110</v>
       </c>
       <c r="F863">
         <v>13.7278956</v>
       </c>
       <c r="G863">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="864" spans="1:7">
       <c r="A864" t="s">
-        <v>985</v>
+        <v>981</v>
       </c>
       <c r="B864" t="s">
-        <v>275</v>
+        <v>8</v>
+      </c>
+      <c r="C864" t="s">
+        <v>42</v>
+      </c>
+      <c r="D864" t="s">
+        <v>43</v>
+      </c>
+      <c r="E864">
+        <v>83110</v>
       </c>
       <c r="F864">
-        <v>16.4827798</v>
+        <v>7.9810496</v>
       </c>
       <c r="G864">
-        <v>99.5226618</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="865" spans="1:7">
       <c r="A865" t="s">
-        <v>986</v>
+        <v>982</v>
       </c>
       <c r="B865" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C865" t="s">
+        <v>983</v>
+      </c>
+      <c r="D865" t="s">
+        <v>984</v>
+      </c>
+      <c r="E865">
+        <v>10210</v>
       </c>
       <c r="F865">
         <v>13.7278956</v>
       </c>
       <c r="G865">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="866" spans="1:7">
       <c r="A866" t="s">
-        <v>987</v>
+        <v>985</v>
       </c>
       <c r="B866" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C866" t="s">
-        <v>988</v>
+        <v>405</v>
       </c>
       <c r="E866">
-        <v>10600</v>
+        <v>10150</v>
       </c>
       <c r="F866">
         <v>13.7278956</v>
       </c>
       <c r="G866">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="867" spans="1:7">
       <c r="A867" t="s">
-        <v>989</v>
+        <v>986</v>
       </c>
       <c r="B867" t="s">
-        <v>8</v>
+        <v>134</v>
+      </c>
+      <c r="C867" t="s">
+        <v>987</v>
+      </c>
+      <c r="E867">
+        <v>71160</v>
       </c>
       <c r="F867">
-        <v>13.7278956</v>
+        <v>14.0227797</v>
       </c>
       <c r="G867">
-        <v>100.5241235</v>
+        <v>99.5328115</v>
       </c>
     </row>
     <row r="868" spans="1:7">
       <c r="A868" t="s">
-        <v>990</v>
+        <v>988</v>
       </c>
       <c r="B868" t="s">
-        <v>371</v>
+        <v>12</v>
+      </c>
+      <c r="C868" t="s">
+        <v>199</v>
+      </c>
+      <c r="E868">
+        <v>10600</v>
       </c>
       <c r="F868">
-        <v>18.7756318</v>
+        <v>13.7278956</v>
       </c>
       <c r="G868">
-        <v>100.7730417</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="869" spans="1:7">
       <c r="A869" t="s">
-        <v>991</v>
+        <v>989</v>
       </c>
       <c r="B869" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C869" t="s">
-        <v>992</v>
+        <v>545</v>
+      </c>
+      <c r="D869" t="s">
+        <v>381</v>
       </c>
       <c r="E869">
-        <v>83120</v>
+        <v>10160</v>
       </c>
       <c r="F869">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G869">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="870" spans="1:7">
       <c r="A870" t="s">
-        <v>993</v>
+        <v>990</v>
       </c>
       <c r="B870" t="s">
-        <v>14</v>
+        <v>12</v>
+      </c>
+      <c r="C870" t="s">
+        <v>214</v>
+      </c>
+      <c r="D870" t="s">
+        <v>991</v>
+      </c>
+      <c r="E870">
+        <v>10800</v>
       </c>
       <c r="F870">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G870">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="871" spans="1:7">
       <c r="A871" t="s">
-        <v>994</v>
+        <v>992</v>
       </c>
       <c r="B871" t="s">
-        <v>75</v>
+        <v>12</v>
       </c>
       <c r="C871" t="s">
-        <v>361</v>
+        <v>151</v>
       </c>
       <c r="D871" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="E871">
-        <v>10540</v>
+        <v>10400</v>
       </c>
       <c r="F871">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G871">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="872" spans="1:7">
       <c r="A872" t="s">
-        <v>995</v>
+        <v>993</v>
       </c>
       <c r="B872" t="s">
-        <v>8</v>
+        <v>307</v>
       </c>
       <c r="C872" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>605</v>
       </c>
       <c r="E872">
-        <v>10150</v>
+        <v>27160</v>
       </c>
       <c r="F872">
-        <v>13.7278956</v>
+        <v>13.824038</v>
       </c>
       <c r="G872">
-        <v>100.5241235</v>
+        <v>102.0645839</v>
       </c>
     </row>
     <row r="873" spans="1:7">
       <c r="A873" t="s">
-        <v>996</v>
+        <v>994</v>
       </c>
       <c r="B873" t="s">
-        <v>371</v>
+        <v>12</v>
+      </c>
+      <c r="C873" t="s">
+        <v>162</v>
+      </c>
+      <c r="D873" t="s">
+        <v>995</v>
+      </c>
+      <c r="E873">
+        <v>10260</v>
       </c>
       <c r="F873">
-        <v>18.7756318</v>
+        <v>13.7278956</v>
       </c>
       <c r="G873">
-        <v>100.7730417</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="874" spans="1:7">
       <c r="A874" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="B874" t="s">
-        <v>90</v>
+        <v>12</v>
+      </c>
+      <c r="C874" t="s">
+        <v>162</v>
+      </c>
+      <c r="D874" t="s">
+        <v>995</v>
+      </c>
+      <c r="E874">
+        <v>10260</v>
       </c>
       <c r="F874">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G874">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="875" spans="1:7">
       <c r="A875" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
       <c r="B875" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C875" t="s">
+        <v>162</v>
+      </c>
+      <c r="D875" t="s">
+        <v>995</v>
+      </c>
+      <c r="E875">
+        <v>10260</v>
       </c>
       <c r="F875">
         <v>13.7278956</v>
       </c>
       <c r="G875">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="876" spans="1:7">
       <c r="A876" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
       <c r="B876" t="s">
-        <v>75</v>
+        <v>12</v>
+      </c>
+      <c r="C876" t="s">
+        <v>405</v>
+      </c>
+      <c r="D876" t="s">
+        <v>406</v>
+      </c>
+      <c r="E876">
+        <v>10150</v>
       </c>
       <c r="F876">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G876">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="877" spans="1:7">
       <c r="A877" t="s">
+        <v>999</v>
+      </c>
+      <c r="B877" t="s">
+        <v>36</v>
+      </c>
+      <c r="C877" t="s">
+        <v>342</v>
+      </c>
+      <c r="D877" t="s">
         <v>1000</v>
       </c>
-      <c r="B877" t="s">
-        <v>8</v>
+      <c r="E877">
+        <v>11000</v>
       </c>
       <c r="F877">
-        <v>13.7278956</v>
+        <v>13.8621125</v>
       </c>
       <c r="G877">
-        <v>100.5241235</v>
+        <v>100.5143528</v>
       </c>
     </row>
     <row r="878" spans="1:7">
       <c r="A878" t="s">
         <v>1001</v>
       </c>
       <c r="B878" t="s">
-        <v>314</v>
+        <v>661</v>
       </c>
       <c r="F878">
-        <v>18.2888404</v>
+        <v>8.4303975</v>
       </c>
       <c r="G878">
-        <v>99.490874</v>
+        <v>99.9631219</v>
       </c>
     </row>
     <row r="879" spans="1:7">
       <c r="A879" t="s">
         <v>1002</v>
       </c>
       <c r="B879" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F879">
         <v>13.7278956</v>
       </c>
       <c r="G879">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="880" spans="1:7">
       <c r="A880" t="s">
         <v>1003</v>
       </c>
       <c r="B880" t="s">
-        <v>1004</v>
+        <v>12</v>
       </c>
       <c r="F880">
-        <v>17.4138413</v>
+        <v>13.7278956</v>
       </c>
       <c r="G880">
-        <v>102.7872325</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="881" spans="1:7">
       <c r="A881" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B881" t="s">
+        <v>70</v>
+      </c>
+      <c r="C881" t="s">
+        <v>964</v>
+      </c>
+      <c r="D881" t="s">
         <v>1005</v>
       </c>
-      <c r="B881" t="s">
-        <v>75</v>
+      <c r="E881">
+        <v>20180</v>
       </c>
       <c r="F881">
-        <v>13.5990961</v>
+        <v>13.3611431</v>
       </c>
       <c r="G881">
-        <v>100.5998319</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="882" spans="1:7">
       <c r="A882" t="s">
         <v>1006</v>
       </c>
       <c r="B882" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C882" t="s">
+        <v>405</v>
+      </c>
+      <c r="D882" t="s">
+        <v>406</v>
+      </c>
+      <c r="E882">
+        <v>10150</v>
       </c>
       <c r="F882">
         <v>13.7278956</v>
       </c>
       <c r="G882">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="883" spans="1:7">
       <c r="A883" t="s">
         <v>1007</v>
       </c>
       <c r="B883" t="s">
-        <v>8</v>
+        <v>307</v>
       </c>
       <c r="F883">
-        <v>13.7278956</v>
+        <v>13.824038</v>
       </c>
       <c r="G883">
-        <v>100.5241235</v>
+        <v>102.0645839</v>
       </c>
     </row>
     <row r="884" spans="1:7">
       <c r="A884" t="s">
         <v>1008</v>
       </c>
       <c r="B884" t="s">
-        <v>8</v>
+        <v>383</v>
+      </c>
+      <c r="C884" t="s">
+        <v>384</v>
+      </c>
+      <c r="D884" t="s">
+        <v>385</v>
+      </c>
+      <c r="E884">
+        <v>82130</v>
       </c>
       <c r="F884">
-        <v>13.7278956</v>
+        <v>8.4407456</v>
       </c>
       <c r="G884">
-        <v>100.5241235</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="885" spans="1:7">
       <c r="A885" t="s">
         <v>1009</v>
       </c>
       <c r="B885" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="F885">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G885">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="886" spans="1:7">
       <c r="A886" t="s">
         <v>1010</v>
       </c>
       <c r="B886" t="s">
-        <v>246</v>
+        <v>12</v>
+      </c>
+      <c r="C886" t="s">
+        <v>970</v>
+      </c>
+      <c r="D886" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E886">
+        <v>10120</v>
       </c>
       <c r="F886">
-        <v>13.824038</v>
+        <v>13.7278956</v>
       </c>
       <c r="G886">
-        <v>102.0645839</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="887" spans="1:7">
       <c r="A887" t="s">
-        <v>1011</v>
+        <v>198</v>
       </c>
       <c r="B887" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C887" t="s">
+        <v>199</v>
+      </c>
+      <c r="D887" t="s">
+        <v>200</v>
+      </c>
+      <c r="E887">
+        <v>10600</v>
       </c>
       <c r="F887">
         <v>13.7278956</v>
       </c>
       <c r="G887">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="888" spans="1:7">
       <c r="A888" t="s">
         <v>1012</v>
       </c>
       <c r="B888" t="s">
-        <v>371</v>
+        <v>12</v>
+      </c>
+      <c r="C888" t="s">
+        <v>926</v>
+      </c>
+      <c r="D888" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E888">
+        <v>10210</v>
       </c>
       <c r="F888">
-        <v>18.7756318</v>
+        <v>13.7278956</v>
       </c>
       <c r="G888">
-        <v>100.7730417</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="889" spans="1:7">
       <c r="A889" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="B889" t="s">
-        <v>246</v>
+        <v>57</v>
+      </c>
+      <c r="C889" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E889">
+        <v>86180</v>
       </c>
       <c r="F889">
-        <v>13.824038</v>
+        <v>10.4930496</v>
       </c>
       <c r="G889">
-        <v>102.0645839</v>
+        <v>99.1800199</v>
       </c>
     </row>
     <row r="890" spans="1:7">
       <c r="A890" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="B890" t="s">
-        <v>619</v>
+        <v>12</v>
       </c>
       <c r="F890">
-        <v>9.9528702</v>
+        <v>13.7278956</v>
       </c>
       <c r="G890">
-        <v>98.6084641</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="891" spans="1:7">
       <c r="A891" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="B891" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F891">
         <v>13.7278956</v>
       </c>
       <c r="G891">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="892" spans="1:7">
       <c r="A892" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="B892" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F892">
         <v>13.7278956</v>
       </c>
       <c r="G892">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="893" spans="1:7">
       <c r="A893" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="B893" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F893">
         <v>13.7278956</v>
       </c>
       <c r="G893">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="894" spans="1:7">
       <c r="A894" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="B894" t="s">
-        <v>8</v>
+        <v>316</v>
       </c>
       <c r="F894">
-        <v>13.7278956</v>
+        <v>14.882905</v>
       </c>
       <c r="G894">
-        <v>100.5241235</v>
+        <v>103.4937107</v>
       </c>
     </row>
     <row r="895" spans="1:7">
       <c r="A895" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="B895" t="s">
-        <v>67</v>
+        <v>12</v>
       </c>
       <c r="F895">
-        <v>14.9798997</v>
+        <v>13.7278956</v>
       </c>
       <c r="G895">
-        <v>102.0977693</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="896" spans="1:7">
       <c r="A896" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="B896" t="s">
-        <v>147</v>
+        <v>134</v>
       </c>
       <c r="F896">
-        <v>18.7877477</v>
+        <v>14.0227797</v>
       </c>
       <c r="G896">
-        <v>98.9931311</v>
+        <v>99.5328115</v>
       </c>
     </row>
     <row r="897" spans="1:7">
       <c r="A897" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="B897" t="s">
-        <v>718</v>
+        <v>12</v>
       </c>
       <c r="F897">
-        <v>8.0862997</v>
+        <v>13.7278956</v>
       </c>
       <c r="G897">
-        <v>98.9062835</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="898" spans="1:7">
       <c r="A898" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="B898" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F898">
         <v>13.7278956</v>
       </c>
       <c r="G898">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="899" spans="1:7">
       <c r="A899" t="s">
-        <v>970</v>
+        <v>1024</v>
       </c>
       <c r="B899" t="s">
         <v>8</v>
       </c>
       <c r="F899">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G899">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="900" spans="1:7">
       <c r="A900" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="B900" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>93000</v>
+        <v>70</v>
       </c>
       <c r="F900">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G900">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="901" spans="1:7">
       <c r="A901" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="B901" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F901">
         <v>13.7278956</v>
       </c>
       <c r="G901">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="902" spans="1:7">
       <c r="A902" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="B902" t="s">
-        <v>67</v>
+        <v>12</v>
       </c>
       <c r="F902">
-        <v>14.9798997</v>
+        <v>13.7278956</v>
       </c>
       <c r="G902">
-        <v>102.0977693</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="903" spans="1:7">
       <c r="A903" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="B903" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F903">
         <v>13.7278956</v>
       </c>
       <c r="G903">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="904" spans="1:7">
       <c r="A904" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
       <c r="B904" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="F904">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G904">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="905" spans="1:7">
       <c r="A905" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="B905" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F905">
         <v>13.7278956</v>
       </c>
       <c r="G905">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="906" spans="1:7">
       <c r="A906" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="B906" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F906">
         <v>13.7278956</v>
       </c>
       <c r="G906">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="907" spans="1:7">
       <c r="A907" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
       <c r="B907" t="s">
-        <v>662</v>
+        <v>12</v>
+      </c>
+      <c r="C907" t="s">
+        <v>109</v>
+      </c>
+      <c r="D907" t="s">
+        <v>110</v>
+      </c>
+      <c r="E907">
+        <v>10110</v>
       </c>
       <c r="F907">
-        <v>16.4189807</v>
+        <v>13.7278956</v>
       </c>
       <c r="G907">
-        <v>101.1550926</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="908" spans="1:7">
       <c r="A908" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="B908" t="s">
-        <v>100</v>
+        <v>12</v>
+      </c>
+      <c r="C908" t="s">
+        <v>380</v>
+      </c>
+      <c r="D908" t="s">
+        <v>381</v>
+      </c>
+      <c r="E908">
+        <v>10260</v>
       </c>
       <c r="F908">
-        <v>15.1186009</v>
+        <v>13.7278956</v>
       </c>
       <c r="G908">
-        <v>104.3220095</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="909" spans="1:7">
       <c r="A909" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="B909" t="s">
-        <v>1033</v>
+        <v>12</v>
+      </c>
+      <c r="C909" t="s">
+        <v>970</v>
+      </c>
+      <c r="D909" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E909">
+        <v>10120</v>
       </c>
       <c r="F909">
-        <v>17.1545995</v>
+        <v>13.7278956</v>
       </c>
       <c r="G909">
-        <v>104.1348365</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="910" spans="1:7">
       <c r="A910" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="B910" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="F910">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G910">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="911" spans="1:7">
       <c r="A911" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="B911" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="F911">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G911">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="912" spans="1:7">
       <c r="A912" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="B912" t="s">
-        <v>375</v>
+        <v>12</v>
       </c>
       <c r="F912">
-        <v>14.2069466</v>
+        <v>13.7278956</v>
       </c>
       <c r="G912">
-        <v>101.2130511</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="913" spans="1:7">
       <c r="A913" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="B913" t="s">
-        <v>375</v>
+        <v>31</v>
       </c>
       <c r="F913">
-        <v>14.2069466</v>
+        <v>16.4827798</v>
       </c>
       <c r="G913">
-        <v>101.2130511</v>
+        <v>99.5226618</v>
       </c>
     </row>
     <row r="914" spans="1:7">
       <c r="A914" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="B914" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F914">
         <v>13.7278956</v>
       </c>
       <c r="G914">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="915" spans="1:7">
       <c r="A915" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="B915" t="s">
-        <v>75</v>
+        <v>12</v>
+      </c>
+      <c r="C915" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E915">
+        <v>10600</v>
       </c>
       <c r="F915">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G915">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="916" spans="1:7">
       <c r="A916" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="B916" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F916">
         <v>13.7278956</v>
       </c>
       <c r="G916">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="917" spans="1:7">
       <c r="A917" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="B917" t="s">
-        <v>436</v>
+        <v>428</v>
       </c>
       <c r="F917">
-        <v>6.6238158</v>
+        <v>18.7756318</v>
       </c>
       <c r="G917">
-        <v>100.0673744</v>
+        <v>100.7730417</v>
       </c>
     </row>
     <row r="918" spans="1:7">
       <c r="A918" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="B918" t="s">
-        <v>824</v>
+        <v>8</v>
+      </c>
+      <c r="C918" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E918">
+        <v>83120</v>
       </c>
       <c r="F918">
-        <v>14.3532128</v>
+        <v>7.9810496</v>
       </c>
       <c r="G918">
-        <v>100.5689599</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="919" spans="1:7">
       <c r="A919" t="s">
-        <v>1043</v>
+        <v>1046</v>
       </c>
       <c r="B919" t="s">
-        <v>246</v>
+        <v>8</v>
       </c>
       <c r="F919">
-        <v>13.824038</v>
+        <v>7.9810496</v>
       </c>
       <c r="G919">
-        <v>102.0645839</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="920" spans="1:7">
       <c r="A920" t="s">
-        <v>1044</v>
+        <v>1047</v>
       </c>
       <c r="B920" t="s">
-        <v>8</v>
+        <v>50</v>
+      </c>
+      <c r="C920" t="s">
+        <v>418</v>
+      </c>
+      <c r="D920" t="s">
+        <v>219</v>
+      </c>
+      <c r="E920">
+        <v>10540</v>
       </c>
       <c r="F920">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G920">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="921" spans="1:7">
       <c r="A921" t="s">
-        <v>1045</v>
+        <v>1048</v>
       </c>
       <c r="B921" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C921" t="s">
+        <v>405</v>
+      </c>
+      <c r="D921" t="s">
+        <v>406</v>
+      </c>
+      <c r="E921">
+        <v>10150</v>
       </c>
       <c r="F921">
         <v>13.7278956</v>
       </c>
       <c r="G921">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="922" spans="1:7">
       <c r="A922" t="s">
-        <v>1046</v>
+        <v>1049</v>
       </c>
       <c r="B922" t="s">
-        <v>8</v>
+        <v>428</v>
       </c>
       <c r="F922">
-        <v>13.7278956</v>
+        <v>18.7756318</v>
       </c>
       <c r="G922">
-        <v>100.5241235</v>
+        <v>100.7730417</v>
       </c>
     </row>
     <row r="923" spans="1:7">
       <c r="A923" t="s">
-        <v>1047</v>
+        <v>1050</v>
       </c>
       <c r="B923" t="s">
-        <v>8</v>
+        <v>70</v>
       </c>
       <c r="F923">
-        <v>13.7278956</v>
+        <v>13.3611431</v>
       </c>
       <c r="G923">
-        <v>100.5241235</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="924" spans="1:7">
       <c r="A924" t="s">
-        <v>1048</v>
+        <v>1051</v>
       </c>
       <c r="B924" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F924">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G924">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="925" spans="1:7">
       <c r="A925" t="s">
-        <v>1049</v>
+        <v>1052</v>
       </c>
       <c r="B925" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="F925">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G925">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="926" spans="1:7">
       <c r="A926" t="s">
-        <v>1050</v>
+        <v>1053</v>
       </c>
       <c r="B926" t="s">
-        <v>75</v>
+        <v>12</v>
       </c>
       <c r="F926">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G926">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="927" spans="1:7">
       <c r="A927" t="s">
-        <v>1051</v>
+        <v>1054</v>
       </c>
       <c r="B927" t="s">
-        <v>90</v>
+        <v>371</v>
       </c>
       <c r="F927">
-        <v>13.3611431</v>
+        <v>18.2888404</v>
       </c>
       <c r="G927">
-        <v>100.9846717</v>
+        <v>99.490874</v>
       </c>
     </row>
     <row r="928" spans="1:7">
       <c r="A928" t="s">
-        <v>1052</v>
+        <v>1055</v>
       </c>
       <c r="B928" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F928">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G928">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="929" spans="1:7">
       <c r="A929" t="s">
-        <v>1053</v>
+        <v>1056</v>
       </c>
       <c r="B929" t="s">
-        <v>8</v>
+        <v>1057</v>
       </c>
       <c r="F929">
-        <v>13.7278956</v>
+        <v>17.4138413</v>
       </c>
       <c r="G929">
-        <v>100.5241235</v>
+        <v>102.7872325</v>
       </c>
     </row>
     <row r="930" spans="1:7">
       <c r="A930" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B930" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="F930">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G930">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="931" spans="1:7">
       <c r="A931" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="B931" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F931">
         <v>13.7278956</v>
       </c>
       <c r="G931">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="932" spans="1:7">
       <c r="A932" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="B932" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F932">
         <v>13.7278956</v>
       </c>
       <c r="G932">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="933" spans="1:7">
       <c r="A933" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="B933" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F933">
         <v>13.7278956</v>
       </c>
       <c r="G933">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="934" spans="1:7">
       <c r="A934" t="s">
-        <v>1058</v>
+        <v>1062</v>
       </c>
       <c r="B934" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F934">
         <v>13.7278956</v>
       </c>
       <c r="G934">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="935" spans="1:7">
       <c r="A935" t="s">
-        <v>1059</v>
+        <v>1063</v>
       </c>
       <c r="B935" t="s">
-        <v>8</v>
+        <v>307</v>
       </c>
       <c r="F935">
-        <v>13.7278956</v>
+        <v>13.824038</v>
       </c>
       <c r="G935">
-        <v>100.5241235</v>
+        <v>102.0645839</v>
       </c>
     </row>
     <row r="936" spans="1:7">
       <c r="A936" t="s">
-        <v>1060</v>
+        <v>1064</v>
       </c>
       <c r="B936" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F936">
-        <v>7.9810496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G936">
-        <v>98.3638824</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="937" spans="1:7">
       <c r="A937" t="s">
-        <v>1061</v>
+        <v>1065</v>
       </c>
       <c r="B937" t="s">
-        <v>824</v>
+        <v>428</v>
       </c>
       <c r="F937">
-        <v>14.3532128</v>
+        <v>18.7756318</v>
       </c>
       <c r="G937">
-        <v>100.5689599</v>
+        <v>100.7730417</v>
       </c>
     </row>
     <row r="938" spans="1:7">
       <c r="A938" t="s">
-        <v>1048</v>
+        <v>1066</v>
       </c>
       <c r="B938" t="s">
-        <v>14</v>
+        <v>307</v>
       </c>
       <c r="F938">
-        <v>7.9810496</v>
+        <v>13.824038</v>
       </c>
       <c r="G938">
-        <v>98.3638824</v>
+        <v>102.0645839</v>
       </c>
     </row>
     <row r="939" spans="1:7">
       <c r="A939" t="s">
-        <v>1062</v>
+        <v>1067</v>
       </c>
       <c r="B939" t="s">
-        <v>209</v>
+        <v>676</v>
       </c>
       <c r="F939">
-        <v>19.2990643</v>
+        <v>9.9528702</v>
       </c>
       <c r="G939">
-        <v>97.9656226</v>
+        <v>98.6084641</v>
       </c>
     </row>
     <row r="940" spans="1:7">
       <c r="A940" t="s">
-        <v>1063</v>
+        <v>1068</v>
       </c>
       <c r="B940" t="s">
-        <v>75</v>
+        <v>12</v>
       </c>
       <c r="F940">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G940">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="941" spans="1:7">
       <c r="A941" t="s">
-        <v>1064</v>
+        <v>1069</v>
       </c>
       <c r="B941" t="s">
-        <v>75</v>
+        <v>12</v>
       </c>
       <c r="F941">
-        <v>13.5990961</v>
+        <v>13.7278956</v>
       </c>
       <c r="G941">
-        <v>100.5998319</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="942" spans="1:7">
       <c r="A942" t="s">
-        <v>1065</v>
+        <v>1070</v>
       </c>
       <c r="B942" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F942">
         <v>13.7278956</v>
       </c>
       <c r="G942">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="943" spans="1:7">
       <c r="A943" t="s">
-        <v>1066</v>
+        <v>1071</v>
       </c>
       <c r="B943" t="s">
-        <v>67</v>
+        <v>12</v>
       </c>
       <c r="F943">
-        <v>14.9798997</v>
+        <v>13.7278956</v>
       </c>
       <c r="G943">
-        <v>102.0977693</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="944" spans="1:7">
       <c r="A944" t="s">
-        <v>1067</v>
+        <v>1072</v>
       </c>
       <c r="B944" t="s">
-        <v>8</v>
+        <v>140</v>
       </c>
       <c r="F944">
-        <v>13.7278956</v>
+        <v>14.9798997</v>
       </c>
       <c r="G944">
-        <v>100.5241235</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="945" spans="1:7">
       <c r="A945" t="s">
-        <v>1068</v>
+        <v>1073</v>
       </c>
       <c r="B945" t="s">
-        <v>75</v>
+        <v>210</v>
       </c>
       <c r="F945">
-        <v>13.5990961</v>
+        <v>18.7877477</v>
       </c>
       <c r="G945">
-        <v>100.5998319</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="946" spans="1:7">
       <c r="A946" t="s">
-        <v>1069</v>
+        <v>1074</v>
       </c>
       <c r="B946" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="F946">
-        <v>13.5990961</v>
+        <v>8.0862997</v>
       </c>
       <c r="G946">
-        <v>100.5998319</v>
+        <v>98.9062835</v>
       </c>
     </row>
     <row r="947" spans="1:7">
       <c r="A947" t="s">
-        <v>1070</v>
+        <v>1075</v>
       </c>
       <c r="B947" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F947">
         <v>13.7278956</v>
       </c>
       <c r="G947">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="948" spans="1:7">
       <c r="A948" t="s">
-        <v>1058</v>
+        <v>1023</v>
       </c>
       <c r="B948" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F948">
         <v>13.7278956</v>
       </c>
       <c r="G948">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="949" spans="1:7">
       <c r="A949" t="s">
-        <v>1071</v>
+        <v>1076</v>
       </c>
       <c r="B949" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="E949">
+        <v>93000</v>
       </c>
       <c r="F949">
         <v>13.7278956</v>
       </c>
       <c r="G949">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="950" spans="1:7">
       <c r="A950" t="s">
-        <v>1072</v>
+        <v>1077</v>
       </c>
       <c r="B950" t="s">
-        <v>147</v>
+        <v>12</v>
       </c>
       <c r="F950">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G950">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="951" spans="1:7">
       <c r="A951" t="s">
-        <v>1073</v>
+        <v>1078</v>
       </c>
       <c r="B951" t="s">
-        <v>8</v>
+        <v>140</v>
       </c>
       <c r="F951">
-        <v>13.7278956</v>
+        <v>14.9798997</v>
       </c>
       <c r="G951">
-        <v>100.5241235</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="952" spans="1:7">
       <c r="A952" t="s">
-        <v>1074</v>
+        <v>1079</v>
       </c>
       <c r="B952" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F952">
         <v>13.7278956</v>
       </c>
       <c r="G952">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="953" spans="1:7">
       <c r="A953" t="s">
-        <v>1075</v>
+        <v>1080</v>
       </c>
       <c r="B953" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F953">
-        <v>13.3611431</v>
+        <v>13.7278956</v>
       </c>
       <c r="G953">
-        <v>100.9846717</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="954" spans="1:7">
       <c r="A954" t="s">
-        <v>1076</v>
+        <v>1081</v>
       </c>
       <c r="B954" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F954">
         <v>13.7278956</v>
       </c>
       <c r="G954">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="955" spans="1:7">
       <c r="A955" t="s">
-        <v>251</v>
+        <v>1082</v>
       </c>
       <c r="B955" t="s">
-        <v>209</v>
+        <v>12</v>
       </c>
       <c r="F955">
-        <v>19.2990643</v>
+        <v>13.7278956</v>
       </c>
       <c r="G955">
-        <v>97.9656226</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="956" spans="1:7">
       <c r="A956" t="s">
-        <v>1058</v>
+        <v>1083</v>
       </c>
       <c r="B956" t="s">
-        <v>8</v>
+        <v>718</v>
       </c>
       <c r="F956">
-        <v>13.7278956</v>
+        <v>16.4189807</v>
       </c>
       <c r="G956">
-        <v>100.5241235</v>
+        <v>101.1550926</v>
       </c>
     </row>
     <row r="957" spans="1:7">
       <c r="A957" t="s">
-        <v>1077</v>
+        <v>1084</v>
       </c>
       <c r="B957" t="s">
-        <v>8</v>
+        <v>46</v>
       </c>
       <c r="F957">
-        <v>13.7278956</v>
+        <v>15.1186009</v>
       </c>
       <c r="G957">
-        <v>100.5241235</v>
+        <v>104.3220095</v>
       </c>
     </row>
     <row r="958" spans="1:7">
       <c r="A958" t="s">
-        <v>1078</v>
+        <v>1085</v>
       </c>
       <c r="B958" t="s">
-        <v>75</v>
+        <v>1086</v>
       </c>
       <c r="F958">
-        <v>13.5990961</v>
+        <v>17.1545995</v>
       </c>
       <c r="G958">
-        <v>100.5998319</v>
+        <v>104.1348365</v>
       </c>
     </row>
     <row r="959" spans="1:7">
       <c r="A959" t="s">
-        <v>1079</v>
+        <v>1087</v>
       </c>
       <c r="B959" t="s">
-        <v>344</v>
+        <v>12</v>
       </c>
       <c r="F959">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G959">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="960" spans="1:7">
       <c r="A960" t="s">
-        <v>955</v>
+        <v>1088</v>
       </c>
       <c r="B960" t="s">
-        <v>326</v>
+        <v>12</v>
       </c>
       <c r="F960">
-        <v>8.4407456</v>
+        <v>13.7278956</v>
       </c>
       <c r="G960">
-        <v>98.5193032</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="961" spans="1:7">
       <c r="A961" t="s">
-        <v>1080</v>
+        <v>1089</v>
       </c>
       <c r="B961" t="s">
-        <v>8</v>
+        <v>432</v>
       </c>
       <c r="F961">
-        <v>13.7278956</v>
+        <v>14.2069466</v>
       </c>
       <c r="G961">
-        <v>100.5241235</v>
+        <v>101.2130511</v>
       </c>
     </row>
     <row r="962" spans="1:7">
       <c r="A962" t="s">
-        <v>1080</v>
+        <v>1090</v>
       </c>
       <c r="B962" t="s">
-        <v>8</v>
+        <v>432</v>
       </c>
       <c r="F962">
-        <v>13.7278956</v>
+        <v>14.2069466</v>
       </c>
       <c r="G962">
-        <v>100.5241235</v>
+        <v>101.2130511</v>
       </c>
     </row>
     <row r="963" spans="1:7">
       <c r="A963" t="s">
-        <v>1081</v>
+        <v>1091</v>
       </c>
       <c r="B963" t="s">
-        <v>147</v>
+        <v>12</v>
       </c>
       <c r="F963">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G963">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="964" spans="1:7">
       <c r="A964" t="s">
-        <v>1081</v>
+        <v>1092</v>
       </c>
       <c r="B964" t="s">
-        <v>147</v>
+        <v>50</v>
       </c>
       <c r="F964">
-        <v>18.7877477</v>
+        <v>13.5990961</v>
       </c>
       <c r="G964">
-        <v>98.9931311</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="965" spans="1:7">
       <c r="A965" t="s">
-        <v>1082</v>
+        <v>1093</v>
       </c>
       <c r="B965" t="s">
-        <v>147</v>
+        <v>12</v>
       </c>
       <c r="F965">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G965">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="966" spans="1:7">
       <c r="A966" t="s">
-        <v>1083</v>
+        <v>1094</v>
       </c>
       <c r="B966" t="s">
-        <v>375</v>
+        <v>493</v>
       </c>
       <c r="F966">
-        <v>14.2069466</v>
+        <v>6.6238158</v>
       </c>
       <c r="G966">
-        <v>101.2130511</v>
+        <v>100.0673744</v>
       </c>
     </row>
     <row r="967" spans="1:7">
       <c r="A967" t="s">
-        <v>1084</v>
+        <v>1095</v>
       </c>
       <c r="B967" t="s">
-        <v>882</v>
+        <v>10</v>
       </c>
       <c r="F967">
-        <v>16.0538196</v>
+        <v>14.3532128</v>
       </c>
       <c r="G967">
-        <v>103.6520036</v>
+        <v>100.5689599</v>
       </c>
     </row>
     <row r="968" spans="1:7">
       <c r="A968" t="s">
-        <v>1085</v>
+        <v>1096</v>
       </c>
       <c r="B968" t="s">
-        <v>656</v>
+        <v>307</v>
       </c>
       <c r="F968">
-        <v>14.0208391</v>
+        <v>13.824038</v>
       </c>
       <c r="G968">
-        <v>100.5250276</v>
+        <v>102.0645839</v>
       </c>
     </row>
     <row r="969" spans="1:7">
       <c r="A969" t="s">
-        <v>1086</v>
+        <v>1097</v>
       </c>
       <c r="B969" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F969">
         <v>13.7278956</v>
       </c>
       <c r="G969">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="970" spans="1:7">
       <c r="A970" t="s">
-        <v>1087</v>
+        <v>1098</v>
       </c>
       <c r="B970" t="s">
-        <v>882</v>
+        <v>12</v>
       </c>
       <c r="F970">
-        <v>16.0538196</v>
+        <v>13.7278956</v>
       </c>
       <c r="G970">
-        <v>103.6520036</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="971" spans="1:7">
       <c r="A971" t="s">
-        <v>1088</v>
+        <v>1099</v>
       </c>
       <c r="B971" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F971">
         <v>13.7278956</v>
       </c>
       <c r="G971">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="972" spans="1:7">
       <c r="A972" t="s">
-        <v>1089</v>
+        <v>1100</v>
       </c>
       <c r="B972" t="s">
-        <v>623</v>
+        <v>12</v>
       </c>
       <c r="F972">
-        <v>10.4930496</v>
+        <v>13.7278956</v>
       </c>
       <c r="G972">
-        <v>99.1800199</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="973" spans="1:7">
       <c r="A973" t="s">
-        <v>1090</v>
+        <v>1101</v>
       </c>
       <c r="B973" t="s">
         <v>8</v>
       </c>
       <c r="F973">
-        <v>13.7278956</v>
+        <v>7.9810496</v>
       </c>
       <c r="G973">
-        <v>100.5241235</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="974" spans="1:7">
       <c r="A974" t="s">
-        <v>1091</v>
+        <v>1102</v>
       </c>
       <c r="B974" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F974">
         <v>13.7278956</v>
       </c>
       <c r="G974">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="975" spans="1:7">
       <c r="A975" t="s">
-        <v>1092</v>
+        <v>1103</v>
       </c>
       <c r="B975" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="F975">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G975">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="976" spans="1:7">
       <c r="A976" t="s">
-        <v>1093</v>
+        <v>1104</v>
       </c>
       <c r="B976" t="s">
-        <v>147</v>
+        <v>70</v>
       </c>
       <c r="F976">
-        <v>18.7877477</v>
+        <v>13.3611431</v>
       </c>
       <c r="G976">
-        <v>98.9931311</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="977" spans="1:7">
       <c r="A977" t="s">
-        <v>1094</v>
+        <v>1105</v>
       </c>
       <c r="B977" t="s">
-        <v>375</v>
+        <v>8</v>
       </c>
       <c r="F977">
-        <v>14.2069466</v>
+        <v>7.9810496</v>
       </c>
       <c r="G977">
-        <v>101.2130511</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="978" spans="1:7">
       <c r="A978" t="s">
-        <v>1095</v>
+        <v>1106</v>
       </c>
       <c r="B978" t="s">
-        <v>503</v>
+        <v>12</v>
       </c>
       <c r="F978">
-        <v>16.8839901</v>
+        <v>13.7278956</v>
       </c>
       <c r="G978">
-        <v>99.1258498</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="979" spans="1:7">
       <c r="A979" t="s">
-        <v>1096</v>
+        <v>1107</v>
       </c>
       <c r="B979" t="s">
-        <v>503</v>
+        <v>12</v>
       </c>
       <c r="F979">
-        <v>16.8839901</v>
+        <v>13.7278956</v>
       </c>
       <c r="G979">
-        <v>99.1258498</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="980" spans="1:7">
       <c r="A980" t="s">
-        <v>1097</v>
+        <v>1108</v>
       </c>
       <c r="B980" t="s">
-        <v>1098</v>
-[...8 lines deleted...]
-        <v>35000</v>
+        <v>12</v>
       </c>
       <c r="F980">
-        <v>15.792641</v>
+        <v>13.7278956</v>
       </c>
       <c r="G980">
-        <v>104.1452827</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="981" spans="1:7">
       <c r="A981" t="s">
-        <v>1101</v>
+        <v>1109</v>
       </c>
       <c r="B981" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10520</v>
+        <v>12</v>
       </c>
       <c r="F981">
         <v>13.7278956</v>
       </c>
       <c r="G981">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="982" spans="1:7">
       <c r="A982" t="s">
-        <v>1103</v>
+        <v>1110</v>
       </c>
       <c r="B982" t="s">
-        <v>656</v>
-[...8 lines deleted...]
-        <v>12120</v>
+        <v>12</v>
       </c>
       <c r="F982">
-        <v>14.0208391</v>
+        <v>13.7278956</v>
       </c>
       <c r="G982">
-        <v>100.5250276</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="983" spans="1:7">
       <c r="A983" t="s">
-        <v>1104</v>
+        <v>1111</v>
       </c>
       <c r="B983" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F983">
         <v>13.7278956</v>
       </c>
       <c r="G983">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="984" spans="1:7">
       <c r="A984" t="s">
-        <v>1105</v>
+        <v>1112</v>
       </c>
       <c r="B984" t="s">
-        <v>147</v>
+        <v>12</v>
       </c>
       <c r="F984">
-        <v>18.7877477</v>
+        <v>13.7278956</v>
       </c>
       <c r="G984">
-        <v>98.9931311</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="985" spans="1:7">
       <c r="A985" t="s">
-        <v>1106</v>
+        <v>1113</v>
       </c>
       <c r="B985" t="s">
-        <v>147</v>
+        <v>8</v>
       </c>
       <c r="F985">
-        <v>18.7877477</v>
+        <v>7.9810496</v>
       </c>
       <c r="G985">
-        <v>98.9931311</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="986" spans="1:7">
       <c r="A986" t="s">
-        <v>1107</v>
+        <v>1114</v>
       </c>
       <c r="B986" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10400</v>
+        <v>10</v>
       </c>
       <c r="F986">
-        <v>13.7278956</v>
+        <v>14.3532128</v>
       </c>
       <c r="G986">
-        <v>100.5241235</v>
+        <v>100.5689599</v>
       </c>
     </row>
     <row r="987" spans="1:7">
       <c r="A987" t="s">
-        <v>1108</v>
+        <v>1101</v>
       </c>
       <c r="B987" t="s">
-        <v>344</v>
+        <v>8</v>
       </c>
       <c r="F987">
-        <v>15.6930072</v>
+        <v>7.9810496</v>
       </c>
       <c r="G987">
-        <v>100.1225595</v>
+        <v>98.3638824</v>
       </c>
     </row>
     <row r="988" spans="1:7">
       <c r="A988" t="s">
-        <v>1109</v>
+        <v>1115</v>
       </c>
       <c r="B988" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>10110</v>
+        <v>270</v>
       </c>
       <c r="F988">
-        <v>13.7278956</v>
+        <v>19.2990643</v>
       </c>
       <c r="G988">
-        <v>100.5241235</v>
+        <v>97.9656226</v>
       </c>
     </row>
     <row r="989" spans="1:7">
       <c r="A989" t="s">
-        <v>1110</v>
+        <v>1116</v>
       </c>
       <c r="B989" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>50</v>
       </c>
       <c r="F989">
-        <v>13.7278956</v>
+        <v>13.5990961</v>
       </c>
       <c r="G989">
-        <v>100.5241235</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="990" spans="1:7">
       <c r="A990" t="s">
-        <v>1111</v>
+        <v>1117</v>
       </c>
       <c r="B990" t="s">
-        <v>246</v>
-[...8 lines deleted...]
-        <v>27160</v>
+        <v>50</v>
       </c>
       <c r="F990">
-        <v>13.824038</v>
+        <v>13.5990961</v>
       </c>
       <c r="G990">
-        <v>102.0645839</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="991" spans="1:7">
       <c r="A991" t="s">
-        <v>1113</v>
+        <v>1118</v>
       </c>
       <c r="B991" t="s">
-        <v>788</v>
-[...8 lines deleted...]
-        <v>15240</v>
+        <v>12</v>
       </c>
       <c r="F991">
-        <v>14.7995081</v>
+        <v>13.7278956</v>
       </c>
       <c r="G991">
-        <v>100.6533706</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="992" spans="1:7">
       <c r="A992" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
       <c r="B992" t="s">
-        <v>656</v>
-[...8 lines deleted...]
-        <v>12120</v>
+        <v>140</v>
       </c>
       <c r="F992">
-        <v>14.0208391</v>
+        <v>14.9798997</v>
       </c>
       <c r="G992">
-        <v>100.5250276</v>
+        <v>102.0977693</v>
       </c>
     </row>
     <row r="993" spans="1:7">
       <c r="A993" t="s">
-        <v>1117</v>
+        <v>1120</v>
       </c>
       <c r="B993" t="s">
-        <v>344</v>
+        <v>12</v>
       </c>
       <c r="F993">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G993">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="994" spans="1:7">
       <c r="A994" t="s">
-        <v>1118</v>
+        <v>1121</v>
       </c>
       <c r="B994" t="s">
-        <v>788</v>
-[...8 lines deleted...]
-        <v>15240</v>
+        <v>50</v>
       </c>
       <c r="F994">
-        <v>14.7995081</v>
+        <v>13.5990961</v>
       </c>
       <c r="G994">
-        <v>100.6533706</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="995" spans="1:7">
       <c r="A995" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
       <c r="B995" t="s">
-        <v>623</v>
+        <v>50</v>
       </c>
       <c r="F995">
-        <v>10.4930496</v>
+        <v>13.5990961</v>
       </c>
       <c r="G995">
-        <v>99.1800199</v>
+        <v>100.5998319</v>
       </c>
     </row>
     <row r="996" spans="1:7">
       <c r="A996" t="s">
-        <v>1120</v>
+        <v>1123</v>
       </c>
       <c r="B996" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F996">
         <v>13.7278956</v>
       </c>
       <c r="G996">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="997" spans="1:7">
       <c r="A997" t="s">
-        <v>1121</v>
+        <v>1111</v>
       </c>
       <c r="B997" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F997">
         <v>13.7278956</v>
       </c>
       <c r="G997">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="998" spans="1:7">
       <c r="A998" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="B998" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F998">
         <v>13.7278956</v>
       </c>
       <c r="G998">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="999" spans="1:7">
       <c r="A999" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="B999" t="s">
-        <v>90</v>
+        <v>210</v>
       </c>
       <c r="F999">
-        <v>13.3611431</v>
+        <v>18.7877477</v>
       </c>
       <c r="G999">
-        <v>100.9846717</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="1000" spans="1:7">
       <c r="A1000" t="s">
-        <v>1087</v>
+        <v>1126</v>
       </c>
       <c r="B1000" t="s">
-        <v>882</v>
+        <v>12</v>
       </c>
       <c r="F1000">
-        <v>16.0538196</v>
+        <v>13.7278956</v>
       </c>
       <c r="G1000">
-        <v>103.6520036</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="1001" spans="1:7">
       <c r="A1001" t="s">
-        <v>1108</v>
+        <v>1127</v>
       </c>
       <c r="B1001" t="s">
-        <v>344</v>
+        <v>12</v>
       </c>
       <c r="F1001">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G1001">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="1002" spans="1:7">
       <c r="A1002" t="s">
-        <v>1124</v>
+        <v>1128</v>
       </c>
       <c r="B1002" t="s">
-        <v>344</v>
+        <v>70</v>
       </c>
       <c r="F1002">
-        <v>15.6930072</v>
+        <v>13.3611431</v>
       </c>
       <c r="G1002">
-        <v>100.1225595</v>
+        <v>100.9846717</v>
       </c>
     </row>
     <row r="1003" spans="1:7">
       <c r="A1003" t="s">
-        <v>1125</v>
+        <v>1129</v>
       </c>
       <c r="B1003" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F1003">
         <v>13.7278956</v>
       </c>
       <c r="G1003">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="1004" spans="1:7">
       <c r="A1004" t="s">
-        <v>1126</v>
+        <v>312</v>
       </c>
       <c r="B1004" t="s">
-        <v>147</v>
+        <v>270</v>
       </c>
       <c r="F1004">
-        <v>18.7877477</v>
+        <v>19.2990643</v>
       </c>
       <c r="G1004">
-        <v>98.9931311</v>
+        <v>97.9656226</v>
       </c>
     </row>
     <row r="1005" spans="1:7">
       <c r="A1005" t="s">
-        <v>1127</v>
+        <v>1111</v>
       </c>
       <c r="B1005" t="s">
-        <v>255</v>
+        <v>12</v>
       </c>
       <c r="F1005">
-        <v>14.882905</v>
+        <v>13.7278956</v>
       </c>
       <c r="G1005">
-        <v>103.4937107</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="1006" spans="1:7">
       <c r="A1006" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="B1006" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F1006">
-        <v>12.6833115</v>
+        <v>13.7278956</v>
       </c>
       <c r="G1006">
-        <v>101.2374295</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="1007" spans="1:7">
       <c r="A1007" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="B1007" t="s">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="F1007">
         <v>13.5990961</v>
       </c>
       <c r="G1007">
         <v>100.5998319</v>
       </c>
     </row>
     <row r="1008" spans="1:7">
       <c r="A1008" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="B1008" t="s">
-        <v>75</v>
+        <v>401</v>
       </c>
       <c r="F1008">
-        <v>13.5990961</v>
+        <v>15.6930072</v>
       </c>
       <c r="G1008">
-        <v>100.5998319</v>
+        <v>100.1225595</v>
       </c>
     </row>
     <row r="1009" spans="1:7">
       <c r="A1009" t="s">
-        <v>1131</v>
+        <v>1008</v>
       </c>
       <c r="B1009" t="s">
-        <v>8</v>
+        <v>383</v>
       </c>
       <c r="F1009">
-        <v>13.7278956</v>
+        <v>8.4407456</v>
       </c>
       <c r="G1009">
-        <v>100.5241235</v>
+        <v>98.5193032</v>
       </c>
     </row>
     <row r="1010" spans="1:7">
       <c r="A1010" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="B1010" t="s">
-        <v>788</v>
-[...8 lines deleted...]
-        <v>15240</v>
+        <v>12</v>
       </c>
       <c r="F1010">
-        <v>14.7995081</v>
+        <v>13.7278956</v>
       </c>
       <c r="G1010">
-        <v>100.6533706</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="1011" spans="1:7">
       <c r="A1011" t="s">
         <v>1133</v>
       </c>
       <c r="B1011" t="s">
-        <v>371</v>
-[...8 lines deleted...]
-        <v>55000</v>
+        <v>12</v>
       </c>
       <c r="F1011">
-        <v>18.7756318</v>
+        <v>13.7278956</v>
       </c>
       <c r="G1011">
-        <v>100.7730417</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="1012" spans="1:7">
       <c r="A1012" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="B1012" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F1012">
-        <v>19.2990643</v>
+        <v>18.7877477</v>
       </c>
       <c r="G1012">
-        <v>97.9656226</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="1013" spans="1:7">
       <c r="A1013" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="B1013" t="s">
-        <v>75</v>
-[...8 lines deleted...]
-        <v>10540</v>
+        <v>210</v>
       </c>
       <c r="F1013">
-        <v>13.5990961</v>
+        <v>18.7877477</v>
       </c>
       <c r="G1013">
-        <v>100.5998319</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="1014" spans="1:7">
       <c r="A1014" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
       <c r="B1014" t="s">
-        <v>344</v>
-[...8 lines deleted...]
-        <v>60130</v>
+        <v>210</v>
       </c>
       <c r="F1014">
-        <v>15.6930072</v>
+        <v>18.7877477</v>
       </c>
       <c r="G1014">
-        <v>100.1225595</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="1015" spans="1:7">
       <c r="A1015" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="B1015" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>432</v>
       </c>
       <c r="F1015">
-        <v>13.7278956</v>
+        <v>14.2069466</v>
       </c>
       <c r="G1015">
-        <v>100.5241235</v>
+        <v>101.2130511</v>
       </c>
     </row>
     <row r="1016" spans="1:7">
       <c r="A1016" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="B1016" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10110</v>
+        <v>935</v>
       </c>
       <c r="F1016">
-        <v>13.7278956</v>
+        <v>16.0538196</v>
       </c>
       <c r="G1016">
-        <v>100.5241235</v>
+        <v>103.6520036</v>
       </c>
     </row>
     <row r="1017" spans="1:7">
       <c r="A1017" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
       <c r="B1017" t="s">
-        <v>75</v>
+        <v>712</v>
       </c>
       <c r="F1017">
-        <v>13.5990961</v>
+        <v>14.0208391</v>
       </c>
       <c r="G1017">
-        <v>100.5998319</v>
+        <v>100.5250276</v>
       </c>
     </row>
     <row r="1018" spans="1:7">
       <c r="A1018" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="B1018" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10120</v>
+        <v>12</v>
       </c>
       <c r="F1018">
         <v>13.7278956</v>
       </c>
       <c r="G1018">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="1019" spans="1:7">
       <c r="A1019" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="B1019" t="s">
-        <v>43</v>
+        <v>935</v>
       </c>
       <c r="F1019">
-        <v>13.8621125</v>
+        <v>16.0538196</v>
       </c>
       <c r="G1019">
-        <v>100.5143528</v>
+        <v>103.6520036</v>
       </c>
     </row>
     <row r="1020" spans="1:7">
       <c r="A1020" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
       <c r="B1020" t="s">
-        <v>473</v>
-[...8 lines deleted...]
-        <v>77110</v>
+        <v>12</v>
       </c>
       <c r="F1020">
-        <v>11.812367</v>
+        <v>13.7278956</v>
       </c>
       <c r="G1020">
-        <v>99.7973271</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="1021" spans="1:7">
       <c r="A1021" t="s">
-        <v>1148</v>
+        <v>1142</v>
       </c>
       <c r="B1021" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10260</v>
+        <v>57</v>
       </c>
       <c r="F1021">
-        <v>13.7278956</v>
+        <v>10.4930496</v>
       </c>
       <c r="G1021">
-        <v>100.5241235</v>
+        <v>99.1800199</v>
       </c>
     </row>
     <row r="1022" spans="1:7">
       <c r="A1022" t="s">
-        <v>1149</v>
+        <v>1143</v>
       </c>
       <c r="B1022" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10400</v>
+        <v>12</v>
       </c>
       <c r="F1022">
         <v>13.7278956</v>
       </c>
       <c r="G1022">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="1023" spans="1:7">
       <c r="A1023" t="s">
-        <v>1117</v>
+        <v>1144</v>
       </c>
       <c r="B1023" t="s">
-        <v>344</v>
-[...8 lines deleted...]
-        <v>60130</v>
+        <v>12</v>
       </c>
       <c r="F1023">
-        <v>15.6930072</v>
+        <v>13.7278956</v>
       </c>
       <c r="G1023">
-        <v>100.1225595</v>
+        <v>100.5241235</v>
       </c>
     </row>
     <row r="1024" spans="1:7">
       <c r="A1024" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="B1024" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10800</v>
+        <v>12</v>
       </c>
       <c r="F1024">
         <v>13.7278956</v>
       </c>
       <c r="G1024">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="1025" spans="1:7">
       <c r="A1025" t="s">
-        <v>1151</v>
+        <v>1146</v>
       </c>
       <c r="B1025" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>10220</v>
+        <v>210</v>
       </c>
       <c r="F1025">
-        <v>13.7278956</v>
+        <v>18.7877477</v>
       </c>
       <c r="G1025">
-        <v>100.5241235</v>
+        <v>98.9931311</v>
       </c>
     </row>
     <row r="1026" spans="1:7">
       <c r="A1026" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
       <c r="B1026" t="s">
-        <v>90</v>
-[...8 lines deleted...]
-        <v>20140</v>
+        <v>432</v>
       </c>
       <c r="F1026">
-        <v>13.3611431</v>
+        <v>14.2069466</v>
       </c>
       <c r="G1026">
-        <v>100.9846717</v>
+        <v>101.2130511</v>
       </c>
     </row>
     <row r="1027" spans="1:7">
       <c r="A1027" t="s">
-        <v>1154</v>
+        <v>1148</v>
       </c>
       <c r="B1027" t="s">
-        <v>275</v>
-[...8 lines deleted...]
-        <v>62000</v>
+        <v>560</v>
       </c>
       <c r="F1027">
-        <v>16.4827798</v>
+        <v>16.8839901</v>
       </c>
       <c r="G1027">
-        <v>99.5226618</v>
+        <v>99.1258498</v>
       </c>
     </row>
     <row r="1028" spans="1:7">
       <c r="A1028" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="B1028" t="s">
-        <v>275</v>
-[...8 lines deleted...]
-        <v>62000</v>
+        <v>560</v>
       </c>
       <c r="F1028">
-        <v>16.4827798</v>
+        <v>16.8839901</v>
       </c>
       <c r="G1028">
-        <v>99.5226618</v>
+        <v>99.1258498</v>
       </c>
     </row>
     <row r="1029" spans="1:7">
       <c r="A1029" t="s">
-        <v>1156</v>
+        <v>1150</v>
       </c>
       <c r="B1029" t="s">
-        <v>38</v>
+        <v>1151</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E1029">
+        <v>35000</v>
       </c>
       <c r="F1029">
-        <v>13.6904194</v>
+        <v>15.792641</v>
       </c>
       <c r="G1029">
-        <v>101.0779596</v>
+        <v>104.1452827</v>
       </c>
     </row>
     <row r="1030" spans="1:7">
       <c r="A1030" t="s">
-        <v>1157</v>
+        <v>1154</v>
       </c>
       <c r="B1030" t="s">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E1030">
+        <v>10520</v>
       </c>
       <c r="F1030">
         <v>13.7278956</v>
       </c>
       <c r="G1030">
         <v>100.5241235</v>
       </c>
     </row>
     <row r="1031" spans="1:7">
       <c r="A1031" t="s">
-        <v>1157</v>
+        <v>1156</v>
       </c>
       <c r="B1031" t="s">
-        <v>8</v>
+        <v>712</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>938</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>939</v>
+      </c>
+      <c r="E1031">
+        <v>12120</v>
       </c>
       <c r="F1031">
-        <v>13.7278956</v>
+        <v>14.0208391</v>
       </c>
       <c r="G1031">
-        <v>100.5241235</v>
+        <v>100.5250276</v>
       </c>
     </row>
     <row r="1032" spans="1:7">
       <c r="A1032" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>12</v>
+      </c>
+      <c r="F1032">
+        <v>13.7278956</v>
+      </c>
+      <c r="G1032">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:7">
+      <c r="A1033" t="s">
         <v>1158</v>
       </c>
-      <c r="B1032" t="s">
-[...5 lines deleted...]
-      <c r="G1032">
+      <c r="B1033" t="s">
+        <v>210</v>
+      </c>
+      <c r="F1033">
+        <v>18.7877477</v>
+      </c>
+      <c r="G1033">
+        <v>98.9931311</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:7">
+      <c r="A1034" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>210</v>
+      </c>
+      <c r="F1034">
+        <v>18.7877477</v>
+      </c>
+      <c r="G1034">
+        <v>98.9931311</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:7">
+      <c r="A1035" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>151</v>
+      </c>
+      <c r="E1035">
+        <v>10400</v>
+      </c>
+      <c r="F1035">
+        <v>13.7278956</v>
+      </c>
+      <c r="G1035">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:7">
+      <c r="A1036" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>401</v>
+      </c>
+      <c r="F1036">
+        <v>15.6930072</v>
+      </c>
+      <c r="G1036">
+        <v>100.1225595</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:7">
+      <c r="A1037" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>109</v>
+      </c>
+      <c r="E1037">
+        <v>10110</v>
+      </c>
+      <c r="F1037">
+        <v>13.7278956</v>
+      </c>
+      <c r="G1037">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:7">
+      <c r="A1038" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>109</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>110</v>
+      </c>
+      <c r="E1038">
+        <v>10110</v>
+      </c>
+      <c r="F1038">
+        <v>13.7278956</v>
+      </c>
+      <c r="G1038">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:7">
+      <c r="A1039" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>307</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>605</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E1039">
+        <v>27160</v>
+      </c>
+      <c r="F1039">
+        <v>13.824038</v>
+      </c>
+      <c r="G1039">
+        <v>102.0645839</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:7">
+      <c r="A1040" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>843</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E1040">
+        <v>15240</v>
+      </c>
+      <c r="F1040">
+        <v>14.7995081</v>
+      </c>
+      <c r="G1040">
+        <v>100.6533706</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:7">
+      <c r="A1041" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>712</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>938</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>939</v>
+      </c>
+      <c r="E1041">
+        <v>12120</v>
+      </c>
+      <c r="F1041">
+        <v>14.0208391</v>
+      </c>
+      <c r="G1041">
+        <v>100.5250276</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:7">
+      <c r="A1042" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>401</v>
+      </c>
+      <c r="F1042">
+        <v>15.6930072</v>
+      </c>
+      <c r="G1042">
+        <v>100.1225595</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:7">
+      <c r="A1043" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>843</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E1043">
+        <v>15240</v>
+      </c>
+      <c r="F1043">
+        <v>14.7995081</v>
+      </c>
+      <c r="G1043">
+        <v>100.6533706</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:7">
+      <c r="A1044" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>57</v>
+      </c>
+      <c r="F1044">
+        <v>10.4930496</v>
+      </c>
+      <c r="G1044">
+        <v>99.1800199</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:7">
+      <c r="A1045" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>12</v>
+      </c>
+      <c r="F1045">
+        <v>13.7278956</v>
+      </c>
+      <c r="G1045">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:7">
+      <c r="A1046" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>12</v>
+      </c>
+      <c r="F1046">
+        <v>13.7278956</v>
+      </c>
+      <c r="G1046">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:7">
+      <c r="A1047" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>12</v>
+      </c>
+      <c r="F1047">
+        <v>13.7278956</v>
+      </c>
+      <c r="G1047">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:7">
+      <c r="A1048" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>70</v>
+      </c>
+      <c r="F1048">
+        <v>13.3611431</v>
+      </c>
+      <c r="G1048">
+        <v>100.9846717</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:7">
+      <c r="A1049" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>935</v>
+      </c>
+      <c r="F1049">
+        <v>16.0538196</v>
+      </c>
+      <c r="G1049">
+        <v>103.6520036</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:7">
+      <c r="A1050" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>401</v>
+      </c>
+      <c r="F1050">
+        <v>15.6930072</v>
+      </c>
+      <c r="G1050">
+        <v>100.1225595</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:7">
+      <c r="A1051" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>401</v>
+      </c>
+      <c r="F1051">
+        <v>15.6930072</v>
+      </c>
+      <c r="G1051">
+        <v>100.1225595</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:7">
+      <c r="A1052" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>12</v>
+      </c>
+      <c r="F1052">
+        <v>13.7278956</v>
+      </c>
+      <c r="G1052">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:7">
+      <c r="A1053" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>210</v>
+      </c>
+      <c r="F1053">
+        <v>18.7877477</v>
+      </c>
+      <c r="G1053">
+        <v>98.9931311</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:7">
+      <c r="A1054" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>316</v>
+      </c>
+      <c r="F1054">
+        <v>14.882905</v>
+      </c>
+      <c r="G1054">
+        <v>103.4937107</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:7">
+      <c r="A1055" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>20</v>
+      </c>
+      <c r="F1055">
+        <v>12.6833115</v>
+      </c>
+      <c r="G1055">
+        <v>101.2374295</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:7">
+      <c r="A1056" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>50</v>
+      </c>
+      <c r="F1056">
+        <v>13.5990961</v>
+      </c>
+      <c r="G1056">
+        <v>100.5998319</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:7">
+      <c r="A1057" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>50</v>
+      </c>
+      <c r="F1057">
+        <v>13.5990961</v>
+      </c>
+      <c r="G1057">
+        <v>100.5998319</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:7">
+      <c r="A1058" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>12</v>
+      </c>
+      <c r="F1058">
+        <v>13.7278956</v>
+      </c>
+      <c r="G1058">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:7">
+      <c r="A1059" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>843</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D1059" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E1059">
+        <v>15240</v>
+      </c>
+      <c r="F1059">
+        <v>14.7995081</v>
+      </c>
+      <c r="G1059">
+        <v>100.6533706</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:7">
+      <c r="A1060" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>428</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D1060" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E1060">
+        <v>55000</v>
+      </c>
+      <c r="F1060">
+        <v>18.7756318</v>
+      </c>
+      <c r="G1060">
+        <v>100.7730417</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:7">
+      <c r="A1061" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>270</v>
+      </c>
+      <c r="F1061">
+        <v>19.2990643</v>
+      </c>
+      <c r="G1061">
+        <v>97.9656226</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:7">
+      <c r="A1062" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>50</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>418</v>
+      </c>
+      <c r="D1062" t="s">
+        <v>219</v>
+      </c>
+      <c r="E1062">
+        <v>10540</v>
+      </c>
+      <c r="F1062">
+        <v>13.5990961</v>
+      </c>
+      <c r="G1062">
+        <v>100.5998319</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:7">
+      <c r="A1063" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>401</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D1063" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E1063">
+        <v>60130</v>
+      </c>
+      <c r="F1063">
+        <v>15.6930072</v>
+      </c>
+      <c r="G1063">
+        <v>100.1225595</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:7">
+      <c r="A1064" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>970</v>
+      </c>
+      <c r="D1064" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E1064">
+        <v>10120</v>
+      </c>
+      <c r="F1064">
+        <v>13.7278956</v>
+      </c>
+      <c r="G1064">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:7">
+      <c r="A1065" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>109</v>
+      </c>
+      <c r="D1065" t="s">
+        <v>980</v>
+      </c>
+      <c r="E1065">
+        <v>10110</v>
+      </c>
+      <c r="F1065">
+        <v>13.7278956</v>
+      </c>
+      <c r="G1065">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:7">
+      <c r="A1066" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>50</v>
+      </c>
+      <c r="F1066">
+        <v>13.5990961</v>
+      </c>
+      <c r="G1066">
+        <v>100.5998319</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:7">
+      <c r="A1067" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>970</v>
+      </c>
+      <c r="D1067" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E1067">
+        <v>10120</v>
+      </c>
+      <c r="F1067">
+        <v>13.7278956</v>
+      </c>
+      <c r="G1067">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:7">
+      <c r="A1068" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>36</v>
+      </c>
+      <c r="F1068">
+        <v>13.8621125</v>
+      </c>
+      <c r="G1068">
+        <v>100.5143528</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:7">
+      <c r="A1069" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>530</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>531</v>
+      </c>
+      <c r="D1069" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E1069">
+        <v>77110</v>
+      </c>
+      <c r="F1069">
+        <v>11.812367</v>
+      </c>
+      <c r="G1069">
+        <v>99.7973271</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:7">
+      <c r="A1070" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>162</v>
+      </c>
+      <c r="D1070" t="s">
+        <v>995</v>
+      </c>
+      <c r="E1070">
+        <v>10260</v>
+      </c>
+      <c r="F1070">
+        <v>13.7278956</v>
+      </c>
+      <c r="G1070">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:7">
+      <c r="A1071" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>151</v>
+      </c>
+      <c r="D1071" t="s">
+        <v>152</v>
+      </c>
+      <c r="E1071">
+        <v>10400</v>
+      </c>
+      <c r="F1071">
+        <v>13.7278956</v>
+      </c>
+      <c r="G1071">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:7">
+      <c r="A1072" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>401</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D1072" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E1072">
+        <v>60130</v>
+      </c>
+      <c r="F1072">
+        <v>15.6930072</v>
+      </c>
+      <c r="G1072">
+        <v>100.1225595</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:7">
+      <c r="A1073" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>214</v>
+      </c>
+      <c r="D1073" t="s">
+        <v>991</v>
+      </c>
+      <c r="E1073">
+        <v>10800</v>
+      </c>
+      <c r="F1073">
+        <v>13.7278956</v>
+      </c>
+      <c r="G1073">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:7">
+      <c r="A1074" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>184</v>
+      </c>
+      <c r="D1074" t="s">
+        <v>185</v>
+      </c>
+      <c r="E1074">
+        <v>10220</v>
+      </c>
+      <c r="F1074">
+        <v>13.7278956</v>
+      </c>
+      <c r="G1074">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:7">
+      <c r="A1075" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>353</v>
+      </c>
+      <c r="D1075" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E1075">
+        <v>20140</v>
+      </c>
+      <c r="F1075">
+        <v>13.3611431</v>
+      </c>
+      <c r="G1075">
+        <v>100.9846717</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:7">
+      <c r="A1076" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>31</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>335</v>
+      </c>
+      <c r="D1076" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E1076">
+        <v>62000</v>
+      </c>
+      <c r="F1076">
+        <v>16.4827798</v>
+      </c>
+      <c r="G1076">
+        <v>99.5226618</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:7">
+      <c r="A1077" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>31</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>335</v>
+      </c>
+      <c r="D1077" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E1077">
+        <v>62000</v>
+      </c>
+      <c r="F1077">
+        <v>16.4827798</v>
+      </c>
+      <c r="G1077">
+        <v>99.5226618</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:7">
+      <c r="A1078" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>114</v>
+      </c>
+      <c r="F1078">
+        <v>13.6904194</v>
+      </c>
+      <c r="G1078">
+        <v>101.0779596</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:7">
+      <c r="A1079" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>12</v>
+      </c>
+      <c r="F1079">
+        <v>13.7278956</v>
+      </c>
+      <c r="G1079">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:7">
+      <c r="A1080" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>12</v>
+      </c>
+      <c r="F1080">
+        <v>13.7278956</v>
+      </c>
+      <c r="G1080">
+        <v>100.5241235</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:7">
+      <c r="A1081" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>12</v>
+      </c>
+      <c r="F1081">
+        <v>13.7278956</v>
+      </c>
+      <c r="G1081">
         <v>100.5241235</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>